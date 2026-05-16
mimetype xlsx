--- v0 (2026-03-31)
+++ v1 (2026-05-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="70">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Veto Parcial ou Total nº 6 de 2025</t>
   </si>
   <si>
@@ -63,159 +63,207 @@
   <si>
     <t>VETO TOTAL N° 006/25 ao Projeto de Lei do Legislativo n° 036/25, de autoria do vereador Sidinei do Sindicato que "Dispõe sobre a isenção de taxas de serviços diversos de cemitério (sepultamento) às pessoas comprovadamente carentes e dá outras providências.”</t>
   </si>
   <si>
     <t>Aguardando a inclusão na ordem do dia</t>
   </si>
   <si>
     <t>Veto Parcial ou Total nº 7 de 2025</t>
   </si>
   <si>
     <t>VETO TOTAL N° 007/2025 ao Projeto de Lei do Legislativo n° 014/25, de autoria do vereador Tarugão que “Conceder os dias de abono aos funcionários do serviço público municipal em casos de doação de sangue devidamente comprovadas e dá outras providências”.</t>
   </si>
   <si>
     <t>Veto Parcial ou Total nº 8 de 2025</t>
   </si>
   <si>
     <t>VETO TOTAL N° 008/25, ao Projeto de Lei do Legislativo n° 059/25, de autoria do vereador Valquírio Lima que "Institui o Programa de Preparação para Aposentadoria dos Servidores Públicos Municipais de Itapetinga – Bahia e dá outras providências".</t>
   </si>
   <si>
     <t>Veto Parcial ou Total nº 1 de 2026</t>
   </si>
   <si>
     <t>VETO TOTAL N° 001/26 ao Projeto de Lei n° 015/26, de autoria do vereador Sidinei do Sindicato que "Institui a Política Municipal de Fomento à Economia Solidária no município".</t>
   </si>
   <si>
+    <t>Veto Parcial ou Total nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL N° 002/26 ao Projeto de Lei n° 048/26, de autoria do vereador Pastor Jean que "Suprime o inciso IX do § 1º, do Art. 8º e o Art. 18 e, altera o Art. 14, ambos da Lei Municipal nº 1.627/24, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>AGUARDANDO LEITURA EM PLENÁRIO</t>
+  </si>
+  <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>Sibele Nery</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 07 de outubro, com o objetivo de abordar o tema Dia Mundial da Saúde Mental.</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial com o tema Julho das Pretas, a ser realizada no dia 22 de julho, com o objetivo de abordar o tema “Julho das Pretas: Resistência, Identidade e Poder”.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Pastor Jean Doriel</t>
   </si>
   <si>
     <t>Indico a revitalização dos canteiros centrais da Avenida Flamengo, no bairro Primavera e da Rua Montes Claros, no Centro.</t>
   </si>
   <si>
-    <t>Proposição aprovada</t>
-[...1 lines deleted...]
-  <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
     <t>Indico a realização de limpeza, revitalização e intervenção emergencial na Travessa Fernando de Noronha, no bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>Moção nº 144 de 2025</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Pastor Jackson Ferreira dos Santos pelos relevantes serviços prestados à cidade de Itapetinga.</t>
   </si>
   <si>
     <t>Indicação nº 168 de 2025</t>
   </si>
   <si>
     <t>Sol dos Animais</t>
   </si>
   <si>
     <t>Indico a iluminação dos postes localizados na Rua 7 de Setembro e na Alameda Ruy Barbosa, ambas situadas no Centro da cidade.</t>
   </si>
   <si>
     <t>Indicação nº 188 de 2025</t>
   </si>
   <si>
     <t>Solicita a realização de limpeza e manutenção do grotão localizado na Avenida Flamengo.</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial com o tema "Agosto Lilás" com vistas a fortalecer ações de conscientização e combate à violência contra a mulher, a ser realizada no dia 19 de Agosto.</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem ao Dia da Consciência Negra a ser realizada no dia 18 do mês de novembro de 2026, com o objetivo de abordar o tema “Racismo e desigualdade histórica e marginalização dos negros”.</t>
   </si>
   <si>
+    <t>Requerimento nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Anderson da Nova</t>
+  </si>
+  <si>
+    <t>Requeiro a realização de uma Sessão Especial, a ser realizada em agosto, mês do estudante, com data a ser definida, com a finalidade de dar cumprimento à Lei Municipal nº 1.512/21, que institui o Título de Aluno Destaque para os estudantes do Ensino Fundamental e Médio da Rede Pública de Educação do Município de Itapetinga.</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Constituição, Justiça e Redação nº 50 de 2025</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº. 050/2025 ao Projeto de Lei nº 052/2025 de utoria do vereador Eliomar Alves Barreira Castro que Denomina Rua LUCAS FABIANO MENDES DE ALMEIDA “ALMEIDINHA”, a atual Rua F, no bairro Vila Érika, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do LEGISLATIVO nº 52 de 2025</t>
+  </si>
+  <si>
+    <t>Tarugão</t>
+  </si>
+  <si>
+    <t>Denomina de Rua LUCAS FABIANO MENDES DE ALMEIDA “ ALMEIDINHA “, a atual Rua F no bairro Vila Erica</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do LEGISLATIVO nº 26 de 2026</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a recomposição dos salários básicos dos assessores parlamentares e servidores comissionados da Câmara Municipal de Itapetinga e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>Moção nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao senhor Arthur Claudio Correia de Jesus  pela sua brilhante trajetória</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO nº 25 de 2026</t>
   </si>
   <si>
     <t>Fica proibida a contratação, nomeação ou manutenção nos quadros da Administração Pública Direta e Indireta do Município de Itapetinga, de pessoas que tenham sido condenadas, com decisão transitada em julgado, por crimes previstos na Lei Federal nº 11.340, de 07 de agosto de 2006 (Lei Maria da Penha), ou por outros crimes que envolvam violência, ameaça ou agressão física, psicológica, sexual, moral ou patrimonial contra a mulher.</t>
   </si>
   <si>
-    <t>AGUARDANDO LEITURA EM PLENÁRIO</t>
-[...10 lines deleted...]
-  <si>
     <t>Projeto de Decreto Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Tiquinho Nogueira</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Ilana Santos Gobira e dá outras providências.</t>
   </si>
   <si>
-    <t>Moção nº 35 de 2026</t>
-[...2 lines deleted...]
-    <t>MOÇÃO DE APLAUSO ao senhor Arthur Claudio Correia de Jesus  pela sua brilhante trajetória</t>
+    <t>Projeto de Decreto Legislativo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Helder Hugo Gobira Costa e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 46 de 2026</t>
   </si>
   <si>
     <t>Pastor Evandro Souza</t>
   </si>
   <si>
     <t>INDICO CONSTRUÇÃO GRATUITA DE CALÇADAS PARA FAMÍLIAS DE BAIXA RENDA</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Saúde e Saneamento nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 001/2026 ao Projeto de Lei n° 039/2025 de autoria do vereador Pr. Jean Doriel que “Visa a implantação de programa destinado à doação de sensores de glicose Libre Freestyle para pessoas acometidas por diabetes, no nosso município".</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Saúde e Saneamento nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 002/2026 ao Projeto de Lei n° 074/2025, de autoria do vereador Tarugão que “Institui e inclui no calendário oficial de eventos do município a Campanha anual Chamada ‘AGOSTO BRANCO”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -507,59 +555,59 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="48.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="57.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -623,326 +671,517 @@
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2694</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2557</v>
+        <v>2719</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>2571</v>
+        <v>2558</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>2574</v>
+        <v>2571</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>2537</v>
+        <v>2574</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>2151</v>
+        <v>2537</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>2236</v>
+        <v>2151</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>2553</v>
+        <v>2236</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2555</v>
+        <v>2553</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>2711</v>
+        <v>2555</v>
       </c>
       <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" t="s">
         <v>40</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>2713</v>
+        <v>2632</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
         <v>43</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>2717</v>
+        <v>2541</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>2712</v>
+        <v>2210</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
+        <v>2713</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2712</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2719</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2711</v>
+      </c>
+      <c r="B22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>2713</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2717</v>
+      </c>
+      <c r="B24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2718</v>
+      </c>
+      <c r="B25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>2712</v>
+      </c>
+      <c r="B26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
         <v>2716</v>
       </c>
-      <c r="B19" t="s">
-[...12 lines deleted...]
-        <v>42</v>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" t="s">
+        <v>64</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>2720</v>
+      </c>
+      <c r="B28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C28" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" t="s">
+        <v>66</v>
+      </c>
+      <c r="F28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>2721</v>
+      </c>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" t="s">
+        <v>68</v>
+      </c>
+      <c r="E29" t="s">
+        <v>69</v>
+      </c>
+      <c r="F29" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>