--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -10,1193 +10,1785 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="848" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1285" uniqueCount="576">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pastor Jean Doriel</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2571/001_-_indicacao_n_001-26_-_revit._dos_canteiros_centrais_da_avenida_flamengo_bairro_primavera_e_da_rua_montes_claros_-_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2571/001_-_indicacao_n_001-26_-_revit._dos_canteiros_centrais_da_avenida_flamengo_bairro_primavera_e_da_rua_montes_claros_-_jean.doc</t>
   </si>
   <si>
     <t>Indico a revitalização dos canteiros centrais da Avenida Flamengo, no bairro Primavera e da Rua Montes Claros, no Centro.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2574/002_-_indicacao_no_002-26-_limpeza_revitalizacao_e_intervencao_emergencial_na_travessa_fernando_de_noronha_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2574/002_-_indicacao_no_002-26-_limpeza_revitalizacao_e_intervencao_emergencial_na_travessa_fernando_de_noronha_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a realização de limpeza, revitalização e intervenção emergencial na Travessa Fernando de Noronha, no bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Telê Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2580/003_-_indicacao_no_003-26_-_construcao_de_um_engole-tudo_nas_ruas_rudival_rodrigues_sales_e_primeira_travessa_zilda_ribeiro_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2580/003_-_indicacao_no_003-26_-_construcao_de_um_engole-tudo_nas_ruas_rudival_rodrigues_sales_e_primeira_travessa_zilda_ribeiro_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de um engole-tudo (boca de lobo) nas Ruas Rudival Rodrigues Sales e Primeira Travessa Zilda Ribeiro, localizadas no bairro São Francisco, neste município.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tarugão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2627/004_-_indicacao_no_004-26_-_programa_ferias_em_movimento_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2627/004_-_indicacao_no_004-26_-_programa_ferias_em_movimento_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Programa Férias em Movimento – Educação, Esporte e Cidadania</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderson da Nova</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2584/005-indicacao_no_004-2-politicas_a_capacitacao_de_microempresarios_e_empresarios_de_municipio_por_cursos_oficinas-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2584/005-indicacao_no_004-2-politicas_a_capacitacao_de_microempresarios_e_empresarios_de_municipio_por_cursos_oficinas-anderson.pdf</t>
   </si>
   <si>
     <t>Indico sejam ampliadas e implementadas políticas públicas voltadas à capacitação de microempresários e empresários do nosso município, através da oferta de cursos, oficinas e treinamentos nas áreas de economia, administração e contabilidade.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2628/006-_indicacao_no_006-26-_construcao_de_sanitarios_publicos_no_parque_poliesportivo_da_lagoa-tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2628/006-_indicacao_no_006-26-_construcao_de_sanitarios_publicos_no_parque_poliesportivo_da_lagoa-tarugao.pdf</t>
   </si>
   <si>
     <t>INDICA AO Poder Executivo Municipal, à Secretária competente: construção de sanitários públicos (masculino e feminino), no Parque Poliesportivo da Lagoa Michel José Hagge Filho, nas proximidades do campo que fica no bosque.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2629/007-_indicacao_no_007-_26-unidade_escolar_de_educacao_infantil_no_bairro_quintas_do_sul_alem_da_pavimentacao_das_vias_publicas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2629/007-_indicacao_no_007-_26-unidade_escolar_de_educacao_infantil_no_bairro_quintas_do_sul_alem_da_pavimentacao_das_vias_publicas_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal construa uma Unidade Escolar de Educação Infantil no bairro Quintas do Sul além da pavimentação das vias públicas do referido bairro.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2590/008-26-_indicacao_no_008-26-secretarias_de_infraestrutura_e_de_meio_ambiente_a_requalificacao_da_praca_frank_aguiar_na_v.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2590/008-26-_indicacao_no_008-26-secretarias_de_infraestrutura_e_de_meio_ambiente_a_requalificacao_da_praca_frank_aguiar_na_v.pdf</t>
   </si>
   <si>
     <t>Indica a requalificação da Praça Frank Aguiar, localizada na Vila Riachão.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2591/009_-_indicacao_no_009-26_-__instalacao_de_aparelhos_de_ginastica_no_bairro_cidade_jardim-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2591/009_-_indicacao_no_009-26_-__instalacao_de_aparelhos_de_ginastica_no_bairro_cidade_jardim-_anderson.pdf</t>
   </si>
   <si>
     <t>INDICA a instalação de aparelhos de ginástica no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2592/010_-_indicacao_no010-26_-_construcao_de_canal_de_macrodrenagem_no_bairro_nova_itapetinga-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2592/010_-_indicacao_no010-26_-_construcao_de_canal_de_macrodrenagem_no_bairro_nova_itapetinga-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de canal de macrodrenagem no bairro Nova Itapetinga, especificamente nas seguintes vias públicas: Travessa Nívea de Oliveira; Travessa Goiás e Travessa Fortaleza, bem como a implantação de bueiros inteligentes e ecológicos, nos termos da Lei Municipal nº 1.550/2022.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2635/011_-_indicacao_no_011-26-reforma_da_quadra_esportiva_do_tiro_de_guerra-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2635/011_-_indicacao_no_011-26-reforma_da_quadra_esportiva_do_tiro_de_guerra-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da quadra esportiva do Tiro de Guerra de Itapetinga, bem como a construção de uma arquibancada no referido espaço.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2595/012_-_indicacao_no_012-26-refletores_no_campo_de_futebol_localizado_ao_lado_do_tiro_de_guerra_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2595/012_-_indicacao_no_012-26-refletores_no_campo_de_futebol_localizado_ao_lado_do_tiro_de_guerra_-_anderson.pdf</t>
   </si>
   <si>
     <t>A instalação de refletores no campo de futebol localizado ao lado do Tiro de Guerra 06/023, no bairro primavera, nesse município.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Daniel Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2637/013-_indicacao_no_013-2_-obras_de_pav._asfaltica_requalificacao_urbana_ciclovia_e_sinalizacao_horizontal_e_vertical_na_beira_rio-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2637/013-_indicacao_no_013-2_-obras_de_pav._asfaltica_requalificacao_urbana_ciclovia_e_sinalizacao_horizontal_e_vertical_na_beira_rio-_daniel.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de pavimentação asfáltica, requalificação urbana, implantação de ciclovia e sinalização horizontal e vertical na Avenida Beira Rio, no trecho compreendido entre a Estação Rodoviária e a Praça Rótula dos Orixás, no Município de Itapetinga – BA.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2600/014_-_indicacao_no_014-26_-_por_meio_do_orgao_estadual_competente__seinfra_que_sejam_realizadas__intervencoes_na_rodovia_ba-263-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2600/014_-_indicacao_no_014-26_-_por_meio_do_orgao_estadual_competente__seinfra_que_sejam_realizadas__intervencoes_na_rodovia_ba-263-anderson.pdf</t>
   </si>
   <si>
     <t>Indico à SEINFRA qu seja apresentado um cronograma oficial, com data e prazo definidos, para execução das obras de intervenção necessárias na BA-263 bem como a adoção imediata de medidas emergenciais de segurança viária e ao fim a implementação definitiva das soluções que garantam a proteção de motoristas, ciclistas e pedestres.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2639/015-_indicacao_no_015-26_-_revitalizacao_paisagismo__e_arborizacao_no_canteiro_central_da_av_julio_jose_rodrigues_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2639/015-_indicacao_no_015-26_-_revitalizacao_paisagismo__e_arborizacao_no_canteiro_central_da_av_julio_jose_rodrigues_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indica elaboração de ações de revitalização, paisagismo, arborização no canteiro central da avenida JULIO JOSÉ RODRIGUES.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2643/016-indicacao_no_016-26-reforma_e_cobertura_da_quadra_poliesportiva_localizada_no_bairro_nova_itapetinga-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2643/016-indicacao_no_016-26-reforma_e_cobertura_da_quadra_poliesportiva_localizada_no_bairro_nova_itapetinga-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria de Esporte, Cultura e Lazer, que sejam adotadas as providências necessárias para a reforma e cobertura da quadra poliesportiva localizada no bairro Nova Itapetinga, neste município.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2612/017-_indicacao_no_017-26-_controle_territoriais_do_municipio_georreferenciamentos-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2612/017-_indicacao_no_017-26-_controle_territoriais_do_municipio_georreferenciamentos-anderson.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize políticas de controle territoriais do Município (Georreferenciamento)</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2644/018-_indicacao_no_018-26-reforma_do_banheiro_do_parque_poliesportivo_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2644/018-_indicacao_no_018-26-reforma_do_banheiro_do_parque_poliesportivo_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as providências necessárias para a reforma do banheiro do Parque Poliesportivo Michel Hagge, com a realização das devidas adaptações de acessibilidade, visando atender adequadamente as pessoas com deficiência física.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2621/019-_indicacao_no_019-26-_pavimentacao_em_pedra_por_pavimentacao_asfaltica_nas_vias_do_denominado_terreno_do_padre-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2621/019-_indicacao_no_019-26-_pavimentacao_em_pedra_por_pavimentacao_asfaltica_nas_vias_do_denominado_terreno_do_padre-anderson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura, a substituição da pavimentação em pedra por pavimentação asfáltica nas vias do denominado Terreno do Padre, localizado no Bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2623/020-_indicacao_no_020-26_-_substituir_multa_de_natureza_leve_de_transito_por_doacao_de_sangue-tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2623/020-_indicacao_no_020-26_-_substituir_multa_de_natureza_leve_de_transito_por_doacao_de_sangue-tarugao.pdf</t>
   </si>
   <si>
     <t>Indica o poder Executivo a criação de Projeto de Lei que prevê a isenção do pagamento de multas de trânsito de natureza leve a quem doar sangue, como medida alternativa.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Indica instalação de internet gratuita através do Wi-Fi na Praça Juvino Oliveira em nosso município para o uso da comunidade.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2617/022-indicacao_no_022-26-realizacao_de_um_concurso_publico_no_ambito_municipal-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2617/022-indicacao_no_022-26-realizacao_de_um_concurso_publico_no_ambito_municipal-anderson.pdf</t>
   </si>
   <si>
     <t>Indica a realização de um concurso público no âmbito municipal.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2646/023-_indicacao_no_023-26-bebedouros_publicos_no_parque_poliesportivo_da_lagoa_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2646/023-_indicacao_no_023-26-bebedouros_publicos_no_parque_poliesportivo_da_lagoa_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indica instalação de bebedouros públicos no Parque Poliesportivo da Lagoa Michel Hagge.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2645/024-_indicacao_no_024-26-criando_ouvidoria_em_defesa_da_crianca_e_adolescentes-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2645/024-_indicacao_no_024-26-criando_ouvidoria_em_defesa_da_crianca_e_adolescentes-anderson.pdf</t>
   </si>
   <si>
     <t>Indica criação de ouvidoria voltada para conscientização, prevenção, orientação e combate ao abuso e exploração sexual de criança e adolescente no município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2650/025-_indicacao_no_025-26-_cestas_basicas_aos_alunos_em_vulnerabilidade_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2650/025-_indicacao_no_025-26-_cestas_basicas_aos_alunos_em_vulnerabilidade_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico seja feita distribuição de cestas básicas aos alunos da rede municipal de ensino durante o período de recesso escolar, especialmente àqueles em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2651/026_-_indicacao_no_026-26-_regularizacao_fundiaria_dos_loteamentos_irregulares-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2651/026_-_indicacao_no_026-26-_regularizacao_fundiaria_dos_loteamentos_irregulares-anderson.pdf</t>
   </si>
   <si>
     <t>INDICA  ao Poder Executivo e a Secretaria competente que seja encaminhada a esta Casa Legislativa um Projeto de Lei Municipal de Regularização Fundiária, criando a Lei supracitada a cima para atender os loteamentos irregulares do município de Itapetinga.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2652/027-_indicacao_no_027-26-_engole-tudo_tv._14_nova_itapetinga_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2652/027-_indicacao_no_027-26-_engole-tudo_tv._14_nova_itapetinga_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de “engole tudo” para drenagem de águas pluviais da Travessa 14 e ruas adjacentes, no Bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2653/028_-_indicacao_no_028-26-pavimentacao_da_travessa_belmiro_bairro_americo_nogueira-tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2653/028_-_indicacao_no_028-26-pavimentacao_da_travessa_belmiro_bairro_americo_nogueira-tarugao.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da TRAVESSA BELMIRO no BAIRRO AMÉRICO NOGUEIRA.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2654/029_-_indicacao_no_029-26_-_rede_de_agua__caminho_1_bairro_bem_querer_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2654/029_-_indicacao_no_029-26_-_rede_de_agua__caminho_1_bairro_bem_querer_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de uma Rede de Água no Caminho 1, localizado no Bairro Bem Querer.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2655/030-_indicacao_no_030-26-_ponto_de_iluminacao_grades_de_protecao_e_reforma_do_vestuario_do_campo_manoelito_alves_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2655/030-_indicacao_no_030-26-_ponto_de_iluminacao_grades_de_protecao_e_reforma_do_vestuario_do_campo_manoelito_alves_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica instalação de ponto de iluminação, grades de proteção e reforma do vestuário do Campo Manoelito Alves situado no bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2656/031-_indicacao_no_031-26-_acessibilidade_na_concha_acustica_-_anderson.doc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2656/031-_indicacao_no_031-26-_acessibilidade_na_concha_acustica_-_anderson.doc.pdf</t>
   </si>
   <si>
     <t>INDICO a implantação de adaptações que garantam acessibilidade às pessoas com deficiência física e mobilidade reduzida bem como criação de espaços na plateia, na Concha Acústica.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2658/032_-_indicacao_no_032-26-_drenagem_no_final_das_travessas_09_e_10_nova_itapetinga_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2658/032_-_indicacao_no_032-26-_drenagem_no_final_das_travessas_09_e_10_nova_itapetinga_-_anderson.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de sistema de drenagem no final das Travessas 09 e 10, no bairro Nova Itapetinga, em razão do intenso fluxo de água no local.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2661/033-_indicacao_no_033-26-esgotamento_sanitario_para_caminhos_1_e_2_bem_querer-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2661/033-_indicacao_no_033-26-esgotamento_sanitario_para_caminhos_1_e_2_bem_querer-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indica Esgotamento Sanitário para Caminhos 1 e 2, Bem Querer.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2662/034-_indicacao_no_034-26-_cursos_profissionalizantes_atraves_da_cetep_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2662/034-_indicacao_no_034-26-_cursos_profissionalizantes_atraves_da_cetep_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica estudo de ampliação de cursos profissionalizantes através da CETEP</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2663/035-_indicacao_no_035-26_-_atualizacao_do_codigo_de_posturas_do_municipio_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2663/035-_indicacao_no_035-26_-_atualizacao_do_codigo_de_posturas_do_municipio_-_anderson.pdf</t>
   </si>
   <si>
     <t>INDICO à atualização do Código de Posturas do Município de Itapetinga.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Indico a pavimentação da Avenida A, BAIRRO VILA ERICA.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2665/037-_indicacao_no_037-26-_repovoamento_de_peixes_na_lagoa_do_parque_poliesportiva_da_lagoa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2665/037-_indicacao_no_037-26-_repovoamento_de_peixes_na_lagoa_do_parque_poliesportiva_da_lagoa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indica o repovoamento de peixes na lagoa do Parque Poliesportiva da Lagoa de Itapetinga.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2666/038-_indicacao_no_038-26-_solucionar_os_recorrentes_alagamentos_na_avenida_brasilia_bairro_morumbi-tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2666/038-_indicacao_no_038-26-_solucionar_os_recorrentes_alagamentos_na_avenida_brasilia_bairro_morumbi-tarugao.pdf</t>
   </si>
   <si>
     <t>Indico providências urgentes para solucionar os recorrentes alagamentos na AVENIDA BRASÍLIA, BAIRRO MORUMBI.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2667/039-_indicacao_no_039-26_-_sinalizacao_em_frente_as_escolas_municipais_com_placas_de_sinalizacao-tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2667/039-_indicacao_no_039-26_-_sinalizacao_em_frente_as_escolas_municipais_com_placas_de_sinalizacao-tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado sinalização em frente as Escolas Municipais com placas de sinalização.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2668/040_-_indicacao_no_040-_mutirao_de_limpeza_nos_residenciais_turmalina_i_e_turmalina_ii-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2668/040_-_indicacao_no_040-_mutirao_de_limpeza_nos_residenciais_turmalina_i_e_turmalina_ii-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico mutirão de limpeza nos residências Turmalina I e Turmalina II</t>
   </si>
   <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2671/041-_indicacao_no_41-26_-_pavimentacao_no_fundo_coleg._clero_pedreira_na_rua_jose_reis_na_rua_lago_dos_mares_lateral_do_coleg.pdf</t>
+  </si>
+  <si>
+    <t>Indica o término da pavimentação no fundo do colégio Clero Pedreira na Rua José Reis, na Rua Lago dos Mares na lateral do Colégio Clero Pedreira e na Rua 15 de Novembro no fundo  laticínio Pytty no Bairro Clerolândia.</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2675/042_-_indicacao_no_042-26-_patrolamento_das_estradas_vicinais_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>Indico patrolamento das estradas vicinais em  nosso município.</t>
+  </si>
+  <si>
+    <t>2679</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Pastor Evandro Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2679/043-_ndicacao_no_043-26-_praca_publica_e_um_espaco_de_lazer_na_antiga_praca_brasil_atualmente_praca_paulo_sergio-evandro_souza.pdf</t>
+  </si>
+  <si>
+    <t>Indico a construção de uma praça pública e um espaço de lazer, na antiga Praça Brasil (atualmente praça Paulo Sérgio), localizada no Bairro Habitar Brasil</t>
+  </si>
+  <si>
+    <t>2684</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2684/044-_indicacao_no_044-26-_limpeza_e_rocagem_no_bairro_ecosane_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a necessidade de Limpeza e Roçagem no Bairro Ecosane, em frente as casas do Agarradinho e entorno da Quadra Esportiva.</t>
+  </si>
+  <si>
+    <t>2702</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2702/045_-_indicacao_no_045-26_-_reforma_piso_praca_augusto_de_carvalho_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>Indico a reforma do piso da Praça Augusto de Carvalho, localizada no centro de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2716</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2716/046_-_indicacao_no_046-26_-_construcao_gratuita_de_calcadas_-_pastor_evandro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO CONSTRUÇÃO GRATUITA DE CALÇADAS PARA FAMÍLIAS DE BAIXA RENDA</t>
+  </si>
+  <si>
+    <t>2723</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2723/047_-_indicacao_no_047-26_-_instalacao_de_equipamentos_de_internet_via_satelite_de_alta_velocidade_starlink_ou_tecnologia_similar__-_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a instalação de sistemas de internet via satélite de alta velocidade (tecnologia Starlink) nos veículos destinados ao Transporte Fora do Domicílio (TFD) e ao Transporte Escolar.</t>
+  </si>
+  <si>
+    <t>2725</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2725/048_-_indicacao_no_048-26_-_reajustado_o_salario_base_dos_magisteiro_municipal__-_tele.pdf</t>
+  </si>
+  <si>
+    <t>INDICO-Que seja reajustado o salário base dos magistério municipal (professores e coordenadores pedagógicos), por meio do encaminhamento, em regime de urgência, da minuta de Projeto de Lei, ora anexado.</t>
+  </si>
+  <si>
     <t>2572</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2572/001_-_mocao_de_aplauso_n_001-26_-_15_anos_da_igreja_crista_apostolica_em_itapetinga._-_jean_doriel.doc</t>
-[...2 lines deleted...]
-    <t>MOÇÃO DE APLAUSO pelos 15 anos da Igreja Cristã Apostólica em Itapetinga.</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2572/001_-_mocao_de_aplauso_n_001-26_-_15_anos_da_igreja_crista_apostolica_em_itapetinga._-_jean_doriel.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO pelos 15 anos da Igreja Cristã Apostólica em Itapetinga, fundada em 20 de maio de 2011.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2575/002_-_mocao_de_aplauso_no_002-26_-_agentes_comunitarios_de_saude_e_agentes_de_combate_a_endemias-_jean_doriel.pdf</t>
-[...2 lines deleted...]
-    <t>MOÇÃO DE APLAUSO aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, em reconhecimento ao trabalho essencial que desempenham em prol da saúde pública e do bem-estar da população.</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2575/002_-_mocao_de_aplauso_no_002-26_-_agentes_comunitarios_de_saude_e_agentes_de_combate_a_endemias-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, em reconhecimento ao trabalho essencial que desempenham em prol da saúde pública e do bem-estar da população. (04 de outubro)</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2576/003_-_mocao_de_aplauso_no_003-26_-_ao_sr._jose_licio_amorim_santos_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2576/003_-_mocao_de_aplauso_no_003-26_-_ao_sr._jose_licio_amorim_santos_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao senhor José Lício Amorim Santos, funcionário da empresa Águia Branca, em reconhecimento ao seu trabalho _x000D_
  e à contribuição prestada à população.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2577/004_-_mocao_de_aplauso_no_004-26_-_senhor_ednilton_rodrigues_viana_conhecido_como_porro_da_empresa_de_onibus_novo_horizonte_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2577/004_-_mocao_de_aplauso_no_004-26_-_senhor_ednilton_rodrigues_viana_conhecido_como_porro_da_empresa_de_onibus_novo_horizonte_-_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao senhor Ednilton Rodrigues Viana, conhecido como Porró, funcionário da empresa de ônibus Novo Horizonte, atuante na rodoviária de Itapetinga, em reconhecimento à sua dedicação e ao excelente serviço prestado à população.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2578/005_-_mocao_de_aplauso_no_005-26_-_homenagem_a_guarda_municipal_feminina_deste_municipio_-_jean_e_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2578/005_-_mocao_de_aplauso_no_005-26_-_homenagem_a_guarda_municipal_feminina_deste_municipio_-_jean_e_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Guarda Municipal Feminina deste município, reconhecendo publicamente o trabalho exemplar, a dedicação e o compromisso dessas profissionais na promoção da segurança, da ordem e do bem-estar da população.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2579/006_-_mocao_de_aplauso_no_006-26_-_senhor_roberto_pereira_lima_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2579/006_-_mocao_de_aplauso_no_006-26_-_senhor_roberto_pereira_lima_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao senhor Roberto Pereira Lima, funcionário da empresa Águia Branca, em reconhecimento aos relevantes serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2582/007_-_mocao_de_aplauso_no_007-26_-_ipam_42_anos_de_existencia__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2582/007_-_mocao_de_aplauso_no_007-26_-_ipam_42_anos_de_existencia__-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a IPAM - Instituição de Promoção e Amparo ao Menor, pelos relevantes serviços prestados à comunidade itapetinguense a longo dos seus mais de 42 anos de existência.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2594/008_-_mocao_no_008-26_-_profissionais_de_educacao_fisica__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2594/008_-_mocao_no_008-26_-_profissionais_de_educacao_fisica__-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO e reconhecimento a todos os Profissionais de Educação Física do nosso município, pela passagem do dia do dia do Profissional de Educação Física, comemorado em 01 de setembro.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2598/009_-_mocao_de_aplauso_no_009-26_-_aos__profissionais_de_costura_do_nosso_municipio-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2598/009_-_mocao_de_aplauso_no_009-26_-_aos__profissionais_de_costura_do_nosso_municipio-anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos profissionais de costura do nosso município, em reconhecimento ao dia do(a) costureiro(a),  celebrado no dia 25 de _x000D_
 Maio.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2602/010-_mocao_de_aplauso_no_010-26_-_profissionais_da_limpeza_urbana_garis_do_nosso_municipio-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2602/010-_mocao_de_aplauso_no_010-26_-_profissionais_da_limpeza_urbana_garis_do_nosso_municipio-anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSOS a todos os profissionais da limpeza urbana (garis) do nosso município, em especial pela passagem do Dia do Gari, comemorado em 16 de maio.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2607/011-mocao_de_aplauso_no_011-26_-_mocao_de_aplausos__a_todas_as_lavadeiras_da_nossa_cidade-anderson.pdf</t>
-[...2 lines deleted...]
-    <t>MOÇÃO de APLAUSO a todas as lavadeiras da cidade.</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2607/011-mocao_de_aplauso_no_011-26_-_mocao_de_aplausos__a_todas_as_lavadeiras_da_nossa_cidade-anderson.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO de APLAUSO a todas as lavadeiras da cidade, comemorado no dia 18 de agosto.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_apaluso_e_congratulacoes_ao_deputado_antnio_brito.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_apaluso_e_congratulacoes_ao_deputado_antnio_brito.docx</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSOS ao Ministério Batista Plenitude, pela passagem de seus 24 (vinte e quatro) anos de relevantes serviços prestados em nosso município.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2620/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2620/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Deputado Federal Antônio Luiz Paranhos Ribeiro Leite de Brito, em reconhecimento ao seu relevante e contínuo apoio aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) em todo o país.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2624/014-_mocao_de_aplauso_no_014-26_-alecio_marques_de_andrade_pela_promocao_ao_posto_de_tenente_coronel_da_policia_militar_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2624/014-_mocao_de_aplauso_no_014-26_-alecio_marques_de_andrade_pela_promocao_ao_posto_de_tenente_coronel_da_policia_militar_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a ALÉCIO MARQUES DE ANDRADE pela promoção ao posto de Tenente Coronel da Polícia Militar do Estado da Bahia.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2630/015_-_mocao_de_aplauso_no_015-26_-tiro_de_guerra_tg_06-023_pelos_seus_49_anos_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2630/015_-_mocao_de_aplauso_no_015-26_-tiro_de_guerra_tg_06-023_pelos_seus_49_anos_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Tiro de Guerra (TG 06-023) pelos seus 49 anos de relevantes serviços.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2631/016-_mocao_de_aplauso_no_016-26_-_capoeiristas_do_municipio_de_itapetinga-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2631/016-_mocao_de_aplauso_no_016-26_-_capoeiristas_do_municipio_de_itapetinga-anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO a todos os capoeiristas do município de Itapetinga – Bahia</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2633/017-_mocao_de_aplauso_no_017-26_-_ao_conselho_tutelar_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2633/017-_mocao_de_aplauso_no_017-26_-_ao_conselho_tutelar_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSOS aos profissionais do Conselho Tutelar de Itapetinga – Bahia, em razão do Dia do Conselheiro Tutelar, celebrado em 18 de novembro.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2634/018-_mocao_de_aplauso_no_018-26_-_aos_radialistas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2634/018-_mocao_de_aplauso_no_018-26_-_aos_radialistas_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSOS à todos os radialistas do município de Itapetinga – Bahia, em reconhecimento à relevância e à importância do trabalho desempenhado por esses profissionais na comunicação e na prestação de informações à nossa comunidade.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2641/019-mocao_de_aplauso_no_019-26-enfermeirosas_e_tecnicosas_de_enfermagem_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2641/019-mocao_de_aplauso_no_019-26-enfermeirosas_e_tecnicosas_de_enfermagem_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS Enfermeiros(as) e Técnicos(as) de Enfermagem do município de Itapetinga</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2642/020_-mocao_de_aplauso_no_020-26_-_empresa_acsa__seguranca_do_trabalho_e_meio_ambiente_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2642/020_-mocao_de_aplauso_no_020-26_-_empresa_acsa__seguranca_do_trabalho_e_meio_ambiente_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em reconhecimento à Empresa ACSA – Segurança do Trabalho e Meio Ambiente, pelos relevantes serviços prestados na área de segurança do trabalho, saúde ocupacional e meio ambiente, contribuindo de forma significativa para a promoção da vida, da prevenção de acidentes e do bem-estar dos trabalhadores.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2647/021-_mocao_de_aplauso_no_021-26-__a_mulher_empoderada_maos_que_constroem_itapetinga-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2647/021-_mocao_de_aplauso_no_021-26-__a_mulher_empoderada_maos_que_constroem_itapetinga-_anderson.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Mulher Empoderada, mãos que constroem Itapetinga, em celebração ao Dia Internacional da Mulher</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2648/022_-mocao_de_aplauso_no_022-26_-_policia_tecnico_cientifica_18a_corpin_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2648/022_-mocao_de_aplauso_no_022-26_-_policia_tecnico_cientifica_18a_corpin_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à POLÍCIA TÉCNICO-CIENTÍFICA, da 18ª Coordenadorias de Polícia do Interior - COORPIN.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2649/023_-mocao_de_aplauso_no_023-26_-_ao_pastor_aristoteles_salgado_filho_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2649/023_-mocao_de_aplauso_no_023-26_-_ao_pastor_aristoteles_salgado_filho_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao pastor Aristóteles Salgado Filho, Presidente da Igreja Assembleia de Deus Missão em Itapetinga - Ba.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2657/024-_mocao_de_aplauso_no_024-26-__46_anos_de_uesb_-_anderson.docx.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2657/024-_mocao_de_aplauso_no_024-26-__46_anos_de_uesb_-_anderson.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Universidade Estadual do Sudoeste da Bahia – UESB, pelos seus 46 anos de existência, reconhecendo sua relevante contribuição para a educação superior e para o desenvolvimento do município de Itapetinga.</t>
   </si>
   <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2672/025_-_mocao_de_aplauso_no_025-26_-_reconhecimento_ao_trabalho_dedicado_realizado_pelos_taxistas_que_servem_a_nossa_cidade__-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO em reconhecimento ao trabalho dedicado realizado pelos taxistas que servem à nossa cidade</t>
+  </si>
+  <si>
+    <t>2674</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2674/026_-_mocao_de_aplauso_no_026-26_-_homenagem_ao_professor_dedinho_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO, em homenagem ao professor e ministro da Igreja Católica JOSÉ PEREIRA FILHO ( professor Dedinho ).</t>
+  </si>
+  <si>
+    <t>2678</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2678/027-_mocao_de_aplauso_no_027-26-enfermeira_alinne_santana_dutra_freire_-_mesa.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Enfermeira ALINNE SANTANA DUTRA FREIRE.</t>
+  </si>
+  <si>
+    <t>2698</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2698/028-_mocao_de_aplauso_no_028-26_-_artista_plastico_roney_george-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao artista plástico RONEY GEORGE</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2699/029-_mocao_de_aplauso_no029-26_-_educadora_lucia_morais_da_silva_de_souza_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à educadora Lúcia Morais da Silva de Souza- Diretora do Colégio Polivalente de Itapetinga</t>
+  </si>
+  <si>
+    <t>2695</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2695/030-_mocao_de_aplauso_no_030-26-_jose_amaral_nascimento_souza_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à José Amaral Nascimento Souza em reconhecimento à sua contribuição e dedicação à vida pública de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
+    <t>Sibele Nery</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2700/031-_mocao_de_aplauso_no_031-26-_biblioteca_municipal_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso a Biblioteca Municipal de Itapetinga pela programação da Semana Nacional da Poesia</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>Anderson da Nova, Daniel Lacerda, Peto, Sidinei do Sindicato, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2703/032_-_mocao_de_aplauso_no_032-_26-_reforma_da_cozinha_e_refeitorio_e_pronto_socorro_do_hcr_-_valquirio_sol_tele_sidinei_daniel_pet.pdf</t>
+  </si>
+  <si>
+    <t>Moção de APLAUSO ao Deputado Federal ANTÔNIO BRITO, pela entrega da reforma da cozinha e refeitório do Hospital Cristo Redentor, bem como pelo anúncio da ampla reforma e climatização do Pronto Socorro desta unidade hospitalar.</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>Tiquinho Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2704/033_-_mocao_de_aplauso_no_033-26_-_padre_ariosvaldo_-_festa_de_sao_jose_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO em homenagem à Igreja São José na pessoa do Reverendíssimo Padre Ariosvaldo Aragão e a Lana Carla de Oliveira Félix Carvalho e José Reinan Oliveira Ferraz, integrantes da Comissão Organizadora da Festa do Padroeiro da cidade, em reconhecimento à brilhante organização e realização das festividades ocorridas no dia 19 de março, em celebração ao Padroeiro São José, no nosso município.</t>
+  </si>
+  <si>
+    <t>2708</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/034-_mocao_de_aplauso_no_034-26-_departamento_de_cultura-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao Departamento de Cultura de Itapetinga pelo fomento à Cultura e valorização da Cultura local e seus relevantes_x000D_
+serviços prestados à comunidade itapetinguense.</t>
+  </si>
+  <si>
+    <t>2712</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2712/035_-_mocao_de_aplauso_no_035-26-_arthur_claudio_correia_de_jesus_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao senhor Arthur Claudio Correia de Jesus  pela sua brilhante trajetória</t>
+  </si>
+  <si>
+    <t>2714</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2714/036_-_mocao_de_aplauso_no_036-26_-_jesus_vida_verao_2026_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Evento “Jesus Vida Verão/2026”</t>
+  </si>
+  <si>
+    <t>2722</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/037_-_mocao_de_aplauso_no_037-26_-_homenagem_ao_dia_do_evangelico_quadrangular_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO em homenagem ao Dia do Evangélico Quadrangular, celebrado anualmente no segundo domingo do mês de abril</t>
+  </si>
+  <si>
+    <t>2729</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2729/038_-_mocao_de_repudio_no_038-26_-_planserv_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO ao SISTEMA DE ASSISTÊNCIA  À SAÚDE DOS SERVIDORES PÚBLICOS ESTADUAIS, nome fantasia PLANSERV</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2727/039-_mocao_de_aplauso_no_038-26_-_az_news_pela_realizacao_da_24a_edicao_do_trofeu_imprensa_melhores_do_ano_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso AZ News pela realização da 24ª edição do Troféu Imprensa Melhores do Ano – 2025.</t>
+  </si>
+  <si>
+    <t>2696</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2696/001_-_projeto_de_decreto_n_001-26_-_titulo_de_cidadania_sivanilda_pinheiro_brito_da_silva_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorífico de Itapetinga à Srª. Sivanilda Pinheiro Brito da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2697</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2697/002_-_projeto_de_decreto_n_002-26_-_titulo_de_cidadania_andrea_gomes_da_silva_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorífico de Itapetinga à Srª. Andrea Gomes da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2707</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2707/003_-_projeto_de_decreto_no_003-26-_titulo_de_cidadania_gedeval_paiva_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TITULO DE CIDADÃO HONORIFICO AO SENHOR GEDEVAL PAIVA</t>
+  </si>
+  <si>
+    <t>2717</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/004_-_projeto_de_decreto_no_004-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Ilana Santos Gobira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2718</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2718/005_-_projeto_de_decreto_no_005-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Helder Hugo Gobira Costa e dá outras providências.</t>
+  </si>
+  <si>
     <t>2569</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2569/001_-_projeto_de_lei_do_legislativo_n_001-2026_-_altera_de_lei_de_transito_-_anderson_incompleto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2569/001_-_projeto_de_lei_do_legislativo_n_001-2026_-_altera_de_lei_de_transito_-_anderson_incompleto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.627/2024, que estabelece normas gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiros (taxista), e dá outras providências.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2570/002_-_projeto_de_lei_do_legislativo_n_002-26_-_dia_do_guarda_municipal_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2570/002_-_projeto_de_lei_do_legislativo_n_002-26_-_dia_do_guarda_municipal_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de Itapetinga o “Dia Municipal do Guarda Municipal”, a ser celebrado anualmente no dia 20 de novembro e dá outras providências.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2573/003-_projeto_de_lei_do_legislativo_no_003-26_-_dia_municipal_do_policial_militar_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2573/003-_projeto_de_lei_do_legislativo_no_003-26_-_dia_municipal_do_policial_militar_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de Itapetinga o “Dia Municipal do Policial Militar”, a ser celebrado anualmente no dia 25 de agosto e dá outras providências.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2581/004_-_projeto_de_lei_do_legislativo_no_004-26-_denominar_e_oficializar_a_rua_lorena_maria-tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2581/004_-_projeto_de_lei_do_legislativo_no_004-26-_denominar_e_oficializar_a_rua_lorena_maria-tarugao.pdf</t>
   </si>
   <si>
     <t>“Denominar e oficializar a nomenclatura da rua LORENA MARIA, e dá outras providências”.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2585/005_-_projeto_de_lei_do_legislativo_no_005-26-_bolsa_de_estudo_universitaria_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2585/005_-_projeto_de_lei_do_legislativo_no_005-26-_bolsa_de_estudo_universitaria_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de bolsas de estudos e/ou ajuda de custo a estudantes universitários do município que cursam ensino superior em outros municípios e dá outras providências.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2586/006_-_projeto_de_lei_do_legislativo_no_006-26_-_libras_no_curriculo_escolar_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2586/006_-_projeto_de_lei_do_legislativo_no_006-26_-_libras_no_curriculo_escolar_-_anderson.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da inclusão da Língua Brasileira de Sinais - LIBRAS - no currículo escolar no âmbito do Município de Itapetinga Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2588/007_-_projeto_de_lei_do_legislativo_no_007-26_-_acolhimento_pacientes_oncologicos_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2588/007_-_projeto_de_lei_do_legislativo_no_007-26_-_acolhimento_pacientes_oncologicos_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Institui a obrigatoriedade da criação de um Programa de Acolhimento a Pacientes Oncológicos e de seus familiares”.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2597/008_-_projeto_de_lei_do_legislativo_no_008-26_-_musica_na_grade_curricular_-_anderson.doc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2597/008_-_projeto_de_lei_do_legislativo_no_008-26_-_musica_na_grade_curricular_-_anderson.doc.pdf</t>
   </si>
   <si>
     <t>Institui o ensino de música como atividade extracurricular em toda Rede Municipal de Ensino e dá outras providências</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2599/009_-_projeto_de_lei_do_legislativo_no_009-26_-_casa_municipal_do_artesao__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2599/009_-_projeto_de_lei_do_legislativo_no_009-26_-_casa_municipal_do_artesao__-_anderson.pdf</t>
   </si>
   <si>
     <t>Institui a criação da Casa Municipal do Artesão e dá outras providências.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2601/010_-_projeto_de_lei_do_legislativo_n_010-25_-_fibromialgia_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2601/010_-_projeto_de_lei_do_legislativo_n_010-25_-_fibromialgia_-_daniel.pdf</t>
   </si>
   <si>
     <t>Reconhece a fibromialgia como condição de saúde crônica no Município de Itapetinga – BA e institui políticas públicas de apoio social, psicológico e de saúde às pessoas portadoras dessa condição.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2604/011_-_projeto_de_lei_do_legislativo_n_011-25_-_lacos_do_tempo_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2604/011_-_projeto_de_lei_do_legislativo_n_011-25_-_lacos_do_tempo_-_daniel.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Laços do Tempo”, voltado à promoção da qualidade de vida da população idosa, e incluir no calendário oficial de eventos e datas comemorativas do município de Itapetinga.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2608/012_-_projeto_de_lei_do_legislativo_no_012-26_-_espaco_maos_que_cuidam__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2608/012_-_projeto_de_lei_do_legislativo_no_012-26_-_espaco_maos_que_cuidam__-_anderson.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar espaços sensoriais inclusivos nas praças públicas do Município de Itapetinga, denominados “Espaço Mãos que Cuidam”,  voltados ao atendimento de crianças com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2609/013_-_projeto_de_lei_do_legislativo_no_013-26_-_programa_rua_viva_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2609/013_-_projeto_de_lei_do_legislativo_no_013-26_-_programa_rua_viva_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Rua Viva” no Município de Itapetinga/BA e dá outras providências.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2611/014_-_projeto_de_lei_do_legislativo_no_014-26_-_biblioteca_patrimonio_historico_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2611/014_-_projeto_de_lei_do_legislativo_no_014-26_-_biblioteca_patrimonio_historico_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Institui a Biblioteca Municipal de Itapetinga como Patrimônio Histórico, Cultural Material e Imaterial do Município de Itapetinga – Bahia,_x000D_
 e dá outras providências".</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>Sidinei do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2614/015_-_projeto_de_lei_do_legislativo_no_015-26_-_politica_de_fomento_a_economia_solidaria_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2614/015_-_projeto_de_lei_do_legislativo_no_015-26_-_politica_de_fomento_a_economia_solidaria_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento à Economia Solidária no município de Itapetinga – Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2615/016_-_projeto_de_lei_do_legislativo_no_016-26_-_atendimento_sem_documento_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2615/016_-_projeto_de_lei_do_legislativo_no_016-26_-_atendimento_sem_documento_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o atendimento nas unidades da rede municipal de saúde a pessoas sem documentos de identificação, e dá outras providências”.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2616/017_-_projeto_de_lei_do_legislativo_no_017-26_-_metodo_aba_na_rede_publica_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2616/017_-_projeto_de_lei_do_legislativo_no_017-26_-_metodo_aba_na_rede_publica_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adotar o método ABA (Análise Aplicada do Comportamento) para o tratamento de pacientes com Transtorno do Espectro Autista (TEA) na Rede Pública Municipal de Saúde.</t>
   </si>
   <si>
+    <t>2693</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2693/018_-_projeto_de_lei_do_legislativo_no_018-26_-_tg_-_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para execução da ação orçamentária destinada ao custeio do transporte coletivo dos atiradores do Tiro de Guerra TG/06-023, prevista na Lei Municipal nº 1.708/2025, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>Peto, Sidinei do Sindicato, Telê Vieira, Valquírio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2673/019-projeto_de_lei_do_legislativo_no_019-26-__decretos_financeiros-valquirio_peto_tele_e_sidinei.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de publicação de justificativa nos Decretos Financeiros que tratem de remanejamento orçamentário no âmbito do Município de Itapetinga – BA..”</t>
+  </si>
+  <si>
+    <t>2677</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2677/022-_pll_no_022-26_-_politica_municipal_de_incentivo_a_educacao_de_jovens_e_adultos_-_tele.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo à Educação de Jovens e Adultos – EJA no Município de Itapetinga/BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2676</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da  divulgação da listagem de medicamentos disponíveis e em falta destinados a farmácia municipal e outras unidades de saúde e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2709/022-pll_no_022-26-reajuste_salarial_e_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos servidores públicos efetivos do Poder Legislativo Municipal, reajusta o valor do vale-alimentação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2710</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2710/024_-_altera_lei_1.177-12_-_estrutura.pdf</t>
+  </si>
+  <si>
+    <t>“Acrescenta dispositivos à Lei Municipal nº 1.177/2012, que dispõe sobre a Estrutura Administrativa da Câmara Municipal de Itapetinga, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2711/025_-_projeto_de_lei_do_legislativo_no_025-26_-_proibe_contratacao_pessoas_condenadas_por_crimes_contra_a_mulher_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>Fica proibida a contratação, nomeação ou manutenção nos quadros da Administração Pública Direta e Indireta do Município de Itapetinga, de pessoas que tenham sido condenadas, com decisão transitada em julgado, por crimes previstos na Lei Federal nº 11.340, de 07 de agosto de 2006 (Lei Maria da Penha), ou por outros crimes que envolvam violência, ameaça ou agressão física, psicológica, sexual, moral ou patrimonial contra a mulher.</t>
+  </si>
+  <si>
+    <t>2713</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2713/026_-_projeto_de_lei_do_legislativo_26-2026_-_reajuste_dos_assessores_-_mesa.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a recomposição dos salários básicos dos assessores parlamentares e servidores comissionados da Câmara Municipal de Itapetinga e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2724</t>
+  </si>
+  <si>
+    <t>Peto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2724/027_-_projeto_de_lei_do_legislativo_27-2026_-_regulamentacao_guincho_-_peto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do serviço de remoção, guarda e liberação de veículos (guincho) no Município de Itapetinga e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2715</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2715/001_-_projeto_de_resolucao_n_001-2026_-_altera_resolucao_195.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Resolução nº 195/2023, que cria estrutura e define regras do Organograma de Apoio à Atividade Parlamentar, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2552</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Sibele Nery</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2552/001_-_requerimento_n_001-26_-_sessao_especial_dia_da_mulher_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2552/001_-_requerimento_n_001-26_-_sessao_especial_dia_da_mulher_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial a ser realizada no dia 11 de março com o tema "Desafios e Conquistas: A Luta das Mulheres na Atualidade", em celebração ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2553/002_-_requerimento_n_002-26_-_sessao_especial_agosto_lilas_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2553/002_-_requerimento_n_002-26_-_sessao_especial_agosto_lilas_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial com o tema "Agosto Lilás" com vistas a fortalecer ações de conscientização e combate à violência contra a mulher, a ser realizada no dia 19 de Agosto.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2554/003_-_requerimento_n_003-26_-_sessao_especial_campanha_amigo_da_crianca_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2554/003_-_requerimento_n_003-26_-_sessao_especial_campanha_amigo_da_crianca_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 15 do mês de abril de 2026, com o objetivo de abordar o tema “Campanha Amigo da Criança", para discutir a destinação de recursos públicos e privados para projetos sociais voltados ao bem-estar e desenvolvimento de crianças e adolescentes em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2555/004_-_requerimento_n_004-26_-_sessao_especial_consciencia_negra_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2555/004_-_requerimento_n_004-26_-_sessao_especial_consciencia_negra_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem ao Dia da Consciência Negra a ser realizada no dia 18 do mês de novembro de 2026, com o objetivo de abordar o tema “Racismo e desigualdade histórica e marginalização dos negros”.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2556/005_-_requerimento_n_005-26_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf</t>
-[...2 lines deleted...]
-    <t>Requeiro a realização de uma Sessão Especial em homenagem ao Dia do Trabalhador, a ser realizada no dia 06 de maio, com o objetivo de abordar o tema “Dia de Comemoração, mas também dia de Luta e Dia de reivindicações”.</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2556/005_-_requerimento_n_005-26_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a realização de uma Sessão Especial em homenagem ao Dia do Trabalhador, a ser realizada no mês de maio, com o objetivo de abordar o tema “Dia de Comemoração, mas também dia de Luta e Dia de reivindicações”.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2557/006_-_requerimento_n_006-26_-_sessao_especial_saude_mental_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2557/006_-_requerimento_n_006-26_-_sessao_especial_saude_mental_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 07 de outubro, com o objetivo de abordar o tema Dia Mundial da Saúde Mental.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2558/007_-_requerimento_n_007-26_-_sessao_especial_julho_das_pretas_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2558/007_-_requerimento_n_007-26_-_sessao_especial_julho_das_pretas_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial com o tema Julho das Pretas, a ser realizada no dia 22 de julho, com o objetivo de abordar o tema “Julho das Pretas: Resistência, Identidade e Poder”.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>MESA DIRETORA</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2559/008_-_requerimento_n_008-26_-_sessao_especial_das_familias_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2559/008_-_requerimento_n_008-26_-_sessao_especial_das_familias_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem às Famílias, a ser realizada no dia 06 de maio, às 19h00.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2560/009_-_requerimento_n_009-26_-_sessao_especial_dia_da_mulher_crista_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2560/009_-_requerimento_n_009-26_-_sessao_especial_dia_da_mulher_crista_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 26 de março, às 19h00, em comemoração ao Dia da Mulher Cristã em Itapetinga, com base na Lei Municipal n° 1.701/25 que “Institui, no âmbito do Município de Itapetinga/BA, o “Dia da Mulher Cristã”, a ser comemorado anualmente_x000D_
 no dia 28 de março, e dá outras providências”.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2561/010_-_requerimento_n_010-26_-_sessao_especial_alcoolismo_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2561/010_-_requerimento_n_010-26_-_sessao_especial_alcoolismo_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada na primeira semana do mês de outubro de 2026, com data a definir, em alusão à Semana Municipal de Prevenção e Conscientização sobre os Danos Causados pelo Alcoolismo.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2562/011_-_requerimento_n_011-26_-_sessao_especial_drogas_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2562/011_-_requerimento_n_011-26_-_sessao_especial_drogas_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada na primeira semana do mês de junho de 2026, em data a definir, em alusão à Semana Municipal de Prevenção e Conscientização sobre a Consequência do Uso de Drogas.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2563/012_-_requerimento_n_012-25_-_sessao_especial_amei_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2563/012_-_requerimento_n_012-25_-_sessao_especial_amei_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem à Associação de Ministros Evangélicos de Itapetinga – AMEI, considerando sua relevante contribuição espiritual, social, cultural, comunitária ao longo desses 26 anos de atuação a ser realizada no mês de dezembro com data a ser definida.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2564/013_-_requerimento_n_013-25_-_sessao_especial_dia_do_soldado_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2564/013_-_requerimento_n_013-25_-_sessao_especial_dia_do_soldado_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em alusão ao Dia do Soldado,  a ocorrer no mês de agosto, com  data a definir.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2565/014_-_requerimento_n_014-25_-_sessao_especial_parlamento_jovem_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2565/014_-_requerimento_n_014-25_-_sessao_especial_parlamento_jovem_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos do artigo 2º da Lei Municipal nº 1.080/2009, a realização de uma Sessão Plenária do Parlamento Jovem, a ser realizada nos moldes estabelecidos na referida Lei, sugerindo que ocorra no mês de setembro do corrente ano, no turno matutino.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2566/015_-_requerimento_n_015-26_-_sessao_especial_dia_da_pecuaria_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2566/015_-_requerimento_n_015-26_-_sessao_especial_dia_da_pecuaria_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, com data a ser definida no mês de novembro do corrente ano, em comemoração ao Dia Nacional da Pecuária.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2567/016_-_requerimento_n_016-26_-_criacao_de_comissao_para_reforma_de_regimento_e_lei_org._-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2567/016_-_requerimento_n_016-26_-_criacao_de_comissao_para_reforma_de_regimento_e_lei_org._-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a criação de uma comissão especial para proceder um estudo e emitir parecer visando à realização da reforma da Lei Orgânica e do Regimento Interno.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2603/017_-_requerimento_no_016-26_-_sessao_especial_dia__dia_do_soldado-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2603/017_-_requerimento_no_016-26_-_sessao_especial_dia__dia_do_soldado-anderson.pdf</t>
   </si>
   <si>
     <t>Sessão Especial no dia 27 de agosto do corrente ano, em comemoração ao Dia do Soldado, com especial homenagem ao Tiro de Guerra 06/023.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2622/018-_requerimento_no_018-26_-_sessao_especial_dia_do_gari_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2622/018-_requerimento_no_018-26_-_sessao_especial_dia_do_gari_-_anderson.pdf</t>
   </si>
   <si>
     <t>REQUER Sessão Especial no dia 14 de maio, em homenagem aos garis do Município de Itapetinga, em alusão ao Dia do Gari, celebrado em 15 de maio.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2626/019-_requerimento_no_019-26-_criacao_de_um_pre-projeto_do_plano_de_cargos_e_salarios_dos_servidores_publicos_da_camara_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2626/019-_requerimento_no_019-26-_criacao_de_um_pre-projeto_do_plano_de_cargos_e_salarios_dos_servidores_publicos_da_camara_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requer que seja criada uma Comissão Especial para proceder estudo visando a criação de um pré-projeto do Plano de Cargos e Salários dos Servidores públicos da Câmara Municipal de Itapetinga”.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2632/020-_requerimento_no_020-26-_sessao_especial_aluno_destaque_-_anderson.pdf</t>
-[...2 lines deleted...]
-    <t>Requeiro a realização de uma Sessão Especial, a ser realizada no mês do estudante, com data a ser definida, com a finalidade de dar cumprimento à Lei Municipal nº 1.512/21, que institui o Título de Aluno Destaque para os estudantes do Ensino Fundamental e Médio da Rede Pública de Educação do Município de Itapetinga.</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2632/020-_requerimento_no_020-26-_sessao_especial_aluno_destaque_-_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a realização de uma Sessão Especial, a ser realizada em agosto, mês do estudante, com data a ser definida, com a finalidade de dar cumprimento à Lei Municipal nº 1.512/21, que institui o Título de Aluno Destaque para os estudantes do Ensino Fundamental e Médio da Rede Pública de Educação do Município de Itapetinga.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2638/021-_requerimento_no_021-26-_sessao_especial_esportes_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2638/021-_requerimento_no_021-26-_sessao_especial_esportes_-_anderson.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em homenagem aos esportes da cidade de Itapetinga, bem como aos trabalhos voluntários realizados nas comunidades, que vêm transformando e mudando vidas por meio do esporte.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2640/022-_requerimento_no_022-26-_sessao_especial_dia_da_educacao_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2640/022-_requerimento_no_022-26-_sessao_especial_dia_da_educacao_-_anderson.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em homenagem ao Dia da Educação, no mês de abril, em data a ser definida por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2659/023_-_requerimento_no_023-26_-_sessao_especial_dia_do_idoso_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2659/023_-_requerimento_no_023-26_-_sessao_especial_dia_do_idoso_-_tele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, em alusão ao Dia Nacional da Pessoa Idosa, a ser realizada no mês de outubro, com data a ser definida.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2660/024_-_requerimento_no_024-26_-_sessao_especial_zona_azul_-_tarugao.doc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2660/024_-_requerimento_no_024-26_-_sessao_especial_zona_azul_-_tarugao.doc.pdf</t>
   </si>
   <si>
     <t>Sessão Especial para tratar e promover debate acerca da possibilidade de implantação do sistema de estacionamento rotativo pago (Zona Azul) no_x000D_
 Município de Itapetinga, com proposta de operação em caráter educativo por jovens estudantes da Escola Cívico-Militar de Itapetinga, em parceria com a_x000D_
 COMUTRAN.</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2680/026-_requerimento_no_026-26_-_sessao_especial_repovoamento_de_peixes_na_lagoa_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO que transforme uma Sessão Ordinária em Sessão Especial, para tratar sobre O REPOVOAMENTO DE PEIXES NA LAGOA DO PARQUE POLIESPORTIVO DA LAGOA MICHEL JOSÉ HAGGE FILHO</t>
+  </si>
+  <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2681/027-_requerimento_no_027-26-_sessao_especial_dia_do_diabetes_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro Sessão Especial, a ser realizada no dia 12 de novembro do corrente ano, em alusão ao Dia Mundial do Diabetes</t>
+  </si>
+  <si>
+    <t>2694</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto Parcial ou Total</t>
+  </si>
+  <si>
+    <t>Prefeito Eduardo Hagge</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2694/veto_-_projeto_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 001/26 ao Projeto de Lei n° 015/26, de autoria do vereador Sidinei do Sindicato que "Institui a Política Municipal de Fomento à Economia Solidária no município".</t>
+  </si>
+  <si>
+    <t>2719</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL N° 002/26 ao Projeto de Lei n° 048/26, de autoria do vereador Pastor Jean que "Suprime o inciso IX do § 1º, do Art. 8º e o Art. 18 e, altera o Art. 14, ambos da Lei Municipal nº 1.627/24, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2669/projeto_001-26_-_salario_agentes_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei n° 1.036, de 25 de abril de 2008, que fixa o piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agente de Combate às Endemias - ACE e da outras providências.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2670/projeto_002-26_-_relatorio_-_orcamento_da_crianca_e_adolescentes.pdf</t>
+  </si>
+  <si>
+    <t>Dispde sobre a elaboração e a publicação de relatório sobre o Orçamento da Criança e do Adolescente pela Administração Municipal.</t>
+  </si>
+  <si>
+    <t>2728</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2728/pl_003-26-_reajuste_professores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste salarial dos Professores e Coordenadores da Rede Pública Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2705</t>
+  </si>
+  <si>
+    <t>PCE</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Educação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2705/001_-_parecer_001_-_ao_pl_do_legislativo_n_024-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL N° 001/2026 ao Projeto de Lei n° 024/2025, de autoria do vereador Tarugão que “Dispõe sobre a disponibilização de 15 (quinze) minutos diários nas escolas públicas municipais para alunos e servidores se dedicarem à leitura e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2706</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2706/002_-_parecer_002_-_ao_pl_do_legislativo_n_025-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA n° 002/2026, ao Projeto de Lei n° 025/2025, de autoria do vereador Tarugão que “Autoriza o Executivo Municipal, a criar o Programa APOIA, de apoio ao professor, orientando e informando sobre o Transtorno do Espectro Autista (TEA), na rede municipal de ensino, e da outras providências”.</t>
+  </si>
+  <si>
+    <t>2690</t>
+  </si>
+  <si>
+    <t>PCAS</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2690/001_-_parecer_ao_pl_066-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO N° 001/2026, ao Projeto de Lei n° 066/2025, de autoria do vereador Tarugão que “Dispõe sobre a criação do Conselho Municipal de Habitação e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2686</t>
+  </si>
+  <si>
+    <t>PCDPA</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Defesa e Proteção dos Animais</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2686/001_-_parecer_ao_pl_041-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 001/2026, ao Projeto de Lei do Legislativo n° 041/2025, de autoria do vereador Tarugão, que dispõe “Institui o Programa Castração Legal e fixa outras providências”.</t>
+  </si>
+  <si>
+    <t>2687</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 002/2026, ao Projeto de Lei n° 054/2025, de autoria de Sol dos Animais, que “Dispõe sobre a autorização da criação de clinica veterinária municipal em Itapetinga/BA e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2688</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2688/003_-_parecer_ao_pl_070-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 003/2026, ao Projeto de Lei n° 070/2025, de autoria da vereadora Sol dos Animais, que “Institui a Política Municipal de Proteção e Bem-Estar Animal no âmbito do Município de Itapetinga – BA e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2689</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2689/004_-_parecer_ao_pl_073-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 004/2026, ao Projeto de Lei n° 073/2025, de autoria da vereadora Sol dos Animais que “Dispõe sobre a obrigatoriedade de condutores de veículos prestarem socorro imediato a animais atropelados no município de Itapetinga – BA, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2720</t>
+  </si>
+  <si>
+    <t>PCS</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Saúde e Saneamento</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2720/001_-_parecer_001_ao_pl_039-2025_-_pr._jean.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 001/2026 ao Projeto de Lei n° 039/2025 de autoria do vereador Pr. Jean Doriel que “Visa a implantação de programa destinado à doação de sensores de glicose Libre Freestyle para pessoas acometidas por diabetes, no nosso município".</t>
+  </si>
+  <si>
+    <t>2721</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2721/002_-_parecer_002_ao_pl_074-2025_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 002/2026 ao Projeto de Lei n° 074/2025, de autoria do vereador Tarugão que “Institui e inclui no calendário oficial de eventos do município a Campanha anual Chamada ‘AGOSTO BRANCO”.</t>
+  </si>
+  <si>
+    <t>2691</t>
+  </si>
+  <si>
+    <t>PCC</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Cultura Esporte, Lazer e Ambiente</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2691/001_-_parecer_ao_pl_075-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA N° 001/2026 ao Projeto de Lei n° 075/2025, de autoria do vereador Telê que “Institui a Política Municipal de Promoção da Arte Urbana do Grafite no Município de Itapetinga”.</t>
+  </si>
+  <si>
+    <t>2692</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2692/002_-_parecer_ao_pl_086-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL COM EMENDA  N° 002/2026, ao Projeto de Lei n° 086/2025, de autoria do vereador Pr. Jean Doriel que “Institui, no âmbito do Município de Itapetinga, a Rota Turístico-Gastronômica da Carne e do Leite".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1500,67 +2092,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2571/001_-_indicacao_n_001-26_-_revit._dos_canteiros_centrais_da_avenida_flamengo_bairro_primavera_e_da_rua_montes_claros_-_jean.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2574/002_-_indicacao_no_002-26-_limpeza_revitalizacao_e_intervencao_emergencial_na_travessa_fernando_de_noronha_-_jean.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2580/003_-_indicacao_no_003-26_-_construcao_de_um_engole-tudo_nas_ruas_rudival_rodrigues_sales_e_primeira_travessa_zilda_ribeiro_-_tele.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2627/004_-_indicacao_no_004-26_-_programa_ferias_em_movimento_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2584/005-indicacao_no_004-2-politicas_a_capacitacao_de_microempresarios_e_empresarios_de_municipio_por_cursos_oficinas-anderson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2628/006-_indicacao_no_006-26-_construcao_de_sanitarios_publicos_no_parque_poliesportivo_da_lagoa-tarugao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2629/007-_indicacao_no_007-_26-unidade_escolar_de_educacao_infantil_no_bairro_quintas_do_sul_alem_da_pavimentacao_das_vias_publicas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2590/008-26-_indicacao_no_008-26-secretarias_de_infraestrutura_e_de_meio_ambiente_a_requalificacao_da_praca_frank_aguiar_na_v.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2591/009_-_indicacao_no_009-26_-__instalacao_de_aparelhos_de_ginastica_no_bairro_cidade_jardim-_anderson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2592/010_-_indicacao_no010-26_-_construcao_de_canal_de_macrodrenagem_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2635/011_-_indicacao_no_011-26-reforma_da_quadra_esportiva_do_tiro_de_guerra-_anderson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2595/012_-_indicacao_no_012-26-refletores_no_campo_de_futebol_localizado_ao_lado_do_tiro_de_guerra_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2637/013-_indicacao_no_013-2_-obras_de_pav._asfaltica_requalificacao_urbana_ciclovia_e_sinalizacao_horizontal_e_vertical_na_beira_rio-_daniel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2600/014_-_indicacao_no_014-26_-_por_meio_do_orgao_estadual_competente__seinfra_que_sejam_realizadas__intervencoes_na_rodovia_ba-263-anderson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2639/015-_indicacao_no_015-26_-_revitalizacao_paisagismo__e_arborizacao_no_canteiro_central_da_av_julio_jose_rodrigues_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2643/016-indicacao_no_016-26-reforma_e_cobertura_da_quadra_poliesportiva_localizada_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2612/017-_indicacao_no_017-26-_controle_territoriais_do_municipio_georreferenciamentos-anderson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2644/018-_indicacao_no_018-26-reforma_do_banheiro_do_parque_poliesportivo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2621/019-_indicacao_no_019-26-_pavimentacao_em_pedra_por_pavimentacao_asfaltica_nas_vias_do_denominado_terreno_do_padre-anderson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2623/020-_indicacao_no_020-26_-_substituir_multa_de_natureza_leve_de_transito_por_doacao_de_sangue-tarugao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2617/022-indicacao_no_022-26-realizacao_de_um_concurso_publico_no_ambito_municipal-anderson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2646/023-_indicacao_no_023-26-bebedouros_publicos_no_parque_poliesportivo_da_lagoa_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2645/024-_indicacao_no_024-26-criando_ouvidoria_em_defesa_da_crianca_e_adolescentes-anderson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2650/025-_indicacao_no_025-26-_cestas_basicas_aos_alunos_em_vulnerabilidade_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2651/026_-_indicacao_no_026-26-_regularizacao_fundiaria_dos_loteamentos_irregulares-anderson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2652/027-_indicacao_no_027-26-_engole-tudo_tv._14_nova_itapetinga_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2653/028_-_indicacao_no_028-26-pavimentacao_da_travessa_belmiro_bairro_americo_nogueira-tarugao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2654/029_-_indicacao_no_029-26_-_rede_de_agua__caminho_1_bairro_bem_querer_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2655/030-_indicacao_no_030-26-_ponto_de_iluminacao_grades_de_protecao_e_reforma_do_vestuario_do_campo_manoelito_alves_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2656/031-_indicacao_no_031-26-_acessibilidade_na_concha_acustica_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2658/032_-_indicacao_no_032-26-_drenagem_no_final_das_travessas_09_e_10_nova_itapetinga_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2661/033-_indicacao_no_033-26-esgotamento_sanitario_para_caminhos_1_e_2_bem_querer-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2662/034-_indicacao_no_034-26-_cursos_profissionalizantes_atraves_da_cetep_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2663/035-_indicacao_no_035-26_-_atualizacao_do_codigo_de_posturas_do_municipio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2665/037-_indicacao_no_037-26-_repovoamento_de_peixes_na_lagoa_do_parque_poliesportiva_da_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2666/038-_indicacao_no_038-26-_solucionar_os_recorrentes_alagamentos_na_avenida_brasilia_bairro_morumbi-tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2667/039-_indicacao_no_039-26_-_sinalizacao_em_frente_as_escolas_municipais_com_placas_de_sinalizacao-tarugao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2668/040_-_indicacao_no_040-_mutirao_de_limpeza_nos_residenciais_turmalina_i_e_turmalina_ii-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2572/001_-_mocao_de_aplauso_n_001-26_-_15_anos_da_igreja_crista_apostolica_em_itapetinga._-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2575/002_-_mocao_de_aplauso_no_002-26_-_agentes_comunitarios_de_saude_e_agentes_de_combate_a_endemias-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2576/003_-_mocao_de_aplauso_no_003-26_-_ao_sr._jose_licio_amorim_santos_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2577/004_-_mocao_de_aplauso_no_004-26_-_senhor_ednilton_rodrigues_viana_conhecido_como_porro_da_empresa_de_onibus_novo_horizonte_-_jean.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2578/005_-_mocao_de_aplauso_no_005-26_-_homenagem_a_guarda_municipal_feminina_deste_municipio_-_jean_e_tarugao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2579/006_-_mocao_de_aplauso_no_006-26_-_senhor_roberto_pereira_lima_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2582/007_-_mocao_de_aplauso_no_007-26_-_ipam_42_anos_de_existencia__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2594/008_-_mocao_no_008-26_-_profissionais_de_educacao_fisica__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2598/009_-_mocao_de_aplauso_no_009-26_-_aos__profissionais_de_costura_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2602/010-_mocao_de_aplauso_no_010-26_-_profissionais_da_limpeza_urbana_garis_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2607/011-mocao_de_aplauso_no_011-26_-_mocao_de_aplausos__a_todas_as_lavadeiras_da_nossa_cidade-anderson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_apaluso_e_congratulacoes_ao_deputado_antnio_brito.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2620/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2624/014-_mocao_de_aplauso_no_014-26_-alecio_marques_de_andrade_pela_promocao_ao_posto_de_tenente_coronel_da_policia_militar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2630/015_-_mocao_de_aplauso_no_015-26_-tiro_de_guerra_tg_06-023_pelos_seus_49_anos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2631/016-_mocao_de_aplauso_no_016-26_-_capoeiristas_do_municipio_de_itapetinga-anderson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2633/017-_mocao_de_aplauso_no_017-26_-_ao_conselho_tutelar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2634/018-_mocao_de_aplauso_no_018-26_-_aos_radialistas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2641/019-mocao_de_aplauso_no_019-26-enfermeirosas_e_tecnicosas_de_enfermagem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2642/020_-mocao_de_aplauso_no_020-26_-_empresa_acsa__seguranca_do_trabalho_e_meio_ambiente_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2647/021-_mocao_de_aplauso_no_021-26-__a_mulher_empoderada_maos_que_constroem_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2648/022_-mocao_de_aplauso_no_022-26_-_policia_tecnico_cientifica_18a_corpin_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2649/023_-mocao_de_aplauso_no_023-26_-_ao_pastor_aristoteles_salgado_filho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2657/024-_mocao_de_aplauso_no_024-26-__46_anos_de_uesb_-_anderson.docx.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2569/001_-_projeto_de_lei_do_legislativo_n_001-2026_-_altera_de_lei_de_transito_-_anderson_incompleto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2570/002_-_projeto_de_lei_do_legislativo_n_002-26_-_dia_do_guarda_municipal_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2573/003-_projeto_de_lei_do_legislativo_no_003-26_-_dia_municipal_do_policial_militar_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2581/004_-_projeto_de_lei_do_legislativo_no_004-26-_denominar_e_oficializar_a_rua_lorena_maria-tarugao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2585/005_-_projeto_de_lei_do_legislativo_no_005-26-_bolsa_de_estudo_universitaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2586/006_-_projeto_de_lei_do_legislativo_no_006-26_-_libras_no_curriculo_escolar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2588/007_-_projeto_de_lei_do_legislativo_no_007-26_-_acolhimento_pacientes_oncologicos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2597/008_-_projeto_de_lei_do_legislativo_no_008-26_-_musica_na_grade_curricular_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2599/009_-_projeto_de_lei_do_legislativo_no_009-26_-_casa_municipal_do_artesao__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2601/010_-_projeto_de_lei_do_legislativo_n_010-25_-_fibromialgia_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2604/011_-_projeto_de_lei_do_legislativo_n_011-25_-_lacos_do_tempo_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2608/012_-_projeto_de_lei_do_legislativo_no_012-26_-_espaco_maos_que_cuidam__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2609/013_-_projeto_de_lei_do_legislativo_no_013-26_-_programa_rua_viva_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2611/014_-_projeto_de_lei_do_legislativo_no_014-26_-_biblioteca_patrimonio_historico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2614/015_-_projeto_de_lei_do_legislativo_no_015-26_-_politica_de_fomento_a_economia_solidaria_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2615/016_-_projeto_de_lei_do_legislativo_no_016-26_-_atendimento_sem_documento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2616/017_-_projeto_de_lei_do_legislativo_no_017-26_-_metodo_aba_na_rede_publica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2552/001_-_requerimento_n_001-26_-_sessao_especial_dia_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2553/002_-_requerimento_n_002-26_-_sessao_especial_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2554/003_-_requerimento_n_003-26_-_sessao_especial_campanha_amigo_da_crianca_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2555/004_-_requerimento_n_004-26_-_sessao_especial_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2556/005_-_requerimento_n_005-26_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2557/006_-_requerimento_n_006-26_-_sessao_especial_saude_mental_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2558/007_-_requerimento_n_007-26_-_sessao_especial_julho_das_pretas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2559/008_-_requerimento_n_008-26_-_sessao_especial_das_familias_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2560/009_-_requerimento_n_009-26_-_sessao_especial_dia_da_mulher_crista_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2561/010_-_requerimento_n_010-26_-_sessao_especial_alcoolismo_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2562/011_-_requerimento_n_011-26_-_sessao_especial_drogas_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2563/012_-_requerimento_n_012-25_-_sessao_especial_amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2564/013_-_requerimento_n_013-25_-_sessao_especial_dia_do_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2565/014_-_requerimento_n_014-25_-_sessao_especial_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2566/015_-_requerimento_n_015-26_-_sessao_especial_dia_da_pecuaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2567/016_-_requerimento_n_016-26_-_criacao_de_comissao_para_reforma_de_regimento_e_lei_org._-_anderson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2603/017_-_requerimento_no_016-26_-_sessao_especial_dia__dia_do_soldado-anderson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2622/018-_requerimento_no_018-26_-_sessao_especial_dia_do_gari_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2626/019-_requerimento_no_019-26-_criacao_de_um_pre-projeto_do_plano_de_cargos_e_salarios_dos_servidores_publicos_da_camara_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2632/020-_requerimento_no_020-26-_sessao_especial_aluno_destaque_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2638/021-_requerimento_no_021-26-_sessao_especial_esportes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2640/022-_requerimento_no_022-26-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2659/023_-_requerimento_no_023-26_-_sessao_especial_dia_do_idoso_-_tele.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2660/024_-_requerimento_no_024-26_-_sessao_especial_zona_azul_-_tarugao.doc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2571/001_-_indicacao_n_001-26_-_revit._dos_canteiros_centrais_da_avenida_flamengo_bairro_primavera_e_da_rua_montes_claros_-_jean.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2574/002_-_indicacao_no_002-26-_limpeza_revitalizacao_e_intervencao_emergencial_na_travessa_fernando_de_noronha_-_jean.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2580/003_-_indicacao_no_003-26_-_construcao_de_um_engole-tudo_nas_ruas_rudival_rodrigues_sales_e_primeira_travessa_zilda_ribeiro_-_tele.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2627/004_-_indicacao_no_004-26_-_programa_ferias_em_movimento_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2584/005-indicacao_no_004-2-politicas_a_capacitacao_de_microempresarios_e_empresarios_de_municipio_por_cursos_oficinas-anderson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2628/006-_indicacao_no_006-26-_construcao_de_sanitarios_publicos_no_parque_poliesportivo_da_lagoa-tarugao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2629/007-_indicacao_no_007-_26-unidade_escolar_de_educacao_infantil_no_bairro_quintas_do_sul_alem_da_pavimentacao_das_vias_publicas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2590/008-26-_indicacao_no_008-26-secretarias_de_infraestrutura_e_de_meio_ambiente_a_requalificacao_da_praca_frank_aguiar_na_v.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2591/009_-_indicacao_no_009-26_-__instalacao_de_aparelhos_de_ginastica_no_bairro_cidade_jardim-_anderson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2592/010_-_indicacao_no010-26_-_construcao_de_canal_de_macrodrenagem_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2635/011_-_indicacao_no_011-26-reforma_da_quadra_esportiva_do_tiro_de_guerra-_anderson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2595/012_-_indicacao_no_012-26-refletores_no_campo_de_futebol_localizado_ao_lado_do_tiro_de_guerra_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2637/013-_indicacao_no_013-2_-obras_de_pav._asfaltica_requalificacao_urbana_ciclovia_e_sinalizacao_horizontal_e_vertical_na_beira_rio-_daniel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2600/014_-_indicacao_no_014-26_-_por_meio_do_orgao_estadual_competente__seinfra_que_sejam_realizadas__intervencoes_na_rodovia_ba-263-anderson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2639/015-_indicacao_no_015-26_-_revitalizacao_paisagismo__e_arborizacao_no_canteiro_central_da_av_julio_jose_rodrigues_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2643/016-indicacao_no_016-26-reforma_e_cobertura_da_quadra_poliesportiva_localizada_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2612/017-_indicacao_no_017-26-_controle_territoriais_do_municipio_georreferenciamentos-anderson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2644/018-_indicacao_no_018-26-reforma_do_banheiro_do_parque_poliesportivo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2621/019-_indicacao_no_019-26-_pavimentacao_em_pedra_por_pavimentacao_asfaltica_nas_vias_do_denominado_terreno_do_padre-anderson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2623/020-_indicacao_no_020-26_-_substituir_multa_de_natureza_leve_de_transito_por_doacao_de_sangue-tarugao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2617/022-indicacao_no_022-26-realizacao_de_um_concurso_publico_no_ambito_municipal-anderson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2646/023-_indicacao_no_023-26-bebedouros_publicos_no_parque_poliesportivo_da_lagoa_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2645/024-_indicacao_no_024-26-criando_ouvidoria_em_defesa_da_crianca_e_adolescentes-anderson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2650/025-_indicacao_no_025-26-_cestas_basicas_aos_alunos_em_vulnerabilidade_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2651/026_-_indicacao_no_026-26-_regularizacao_fundiaria_dos_loteamentos_irregulares-anderson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2652/027-_indicacao_no_027-26-_engole-tudo_tv._14_nova_itapetinga_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2653/028_-_indicacao_no_028-26-pavimentacao_da_travessa_belmiro_bairro_americo_nogueira-tarugao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2654/029_-_indicacao_no_029-26_-_rede_de_agua__caminho_1_bairro_bem_querer_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2655/030-_indicacao_no_030-26-_ponto_de_iluminacao_grades_de_protecao_e_reforma_do_vestuario_do_campo_manoelito_alves_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2656/031-_indicacao_no_031-26-_acessibilidade_na_concha_acustica_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2658/032_-_indicacao_no_032-26-_drenagem_no_final_das_travessas_09_e_10_nova_itapetinga_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2661/033-_indicacao_no_033-26-esgotamento_sanitario_para_caminhos_1_e_2_bem_querer-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2662/034-_indicacao_no_034-26-_cursos_profissionalizantes_atraves_da_cetep_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2663/035-_indicacao_no_035-26_-_atualizacao_do_codigo_de_posturas_do_municipio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2665/037-_indicacao_no_037-26-_repovoamento_de_peixes_na_lagoa_do_parque_poliesportiva_da_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2666/038-_indicacao_no_038-26-_solucionar_os_recorrentes_alagamentos_na_avenida_brasilia_bairro_morumbi-tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2667/039-_indicacao_no_039-26_-_sinalizacao_em_frente_as_escolas_municipais_com_placas_de_sinalizacao-tarugao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2668/040_-_indicacao_no_040-_mutirao_de_limpeza_nos_residenciais_turmalina_i_e_turmalina_ii-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2671/041-_indicacao_no_41-26_-_pavimentacao_no_fundo_coleg._clero_pedreira_na_rua_jose_reis_na_rua_lago_dos_mares_lateral_do_coleg.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2675/042_-_indicacao_no_042-26-_patrolamento_das_estradas_vicinais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2679/043-_ndicacao_no_043-26-_praca_publica_e_um_espaco_de_lazer_na_antiga_praca_brasil_atualmente_praca_paulo_sergio-evandro_souza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2684/044-_indicacao_no_044-26-_limpeza_e_rocagem_no_bairro_ecosane_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2702/045_-_indicacao_no_045-26_-_reforma_piso_praca_augusto_de_carvalho_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2716/046_-_indicacao_no_046-26_-_construcao_gratuita_de_calcadas_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2723/047_-_indicacao_no_047-26_-_instalacao_de_equipamentos_de_internet_via_satelite_de_alta_velocidade_starlink_ou_tecnologia_similar__-_daniel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2725/048_-_indicacao_no_048-26_-_reajustado_o_salario_base_dos_magisteiro_municipal__-_tele.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2572/001_-_mocao_de_aplauso_n_001-26_-_15_anos_da_igreja_crista_apostolica_em_itapetinga._-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2575/002_-_mocao_de_aplauso_no_002-26_-_agentes_comunitarios_de_saude_e_agentes_de_combate_a_endemias-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2576/003_-_mocao_de_aplauso_no_003-26_-_ao_sr._jose_licio_amorim_santos_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2577/004_-_mocao_de_aplauso_no_004-26_-_senhor_ednilton_rodrigues_viana_conhecido_como_porro_da_empresa_de_onibus_novo_horizonte_-_jean.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2578/005_-_mocao_de_aplauso_no_005-26_-_homenagem_a_guarda_municipal_feminina_deste_municipio_-_jean_e_tarugao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2579/006_-_mocao_de_aplauso_no_006-26_-_senhor_roberto_pereira_lima_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2582/007_-_mocao_de_aplauso_no_007-26_-_ipam_42_anos_de_existencia__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2594/008_-_mocao_no_008-26_-_profissionais_de_educacao_fisica__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2598/009_-_mocao_de_aplauso_no_009-26_-_aos__profissionais_de_costura_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2602/010-_mocao_de_aplauso_no_010-26_-_profissionais_da_limpeza_urbana_garis_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2607/011-mocao_de_aplauso_no_011-26_-_mocao_de_aplausos__a_todas_as_lavadeiras_da_nossa_cidade-anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_apaluso_e_congratulacoes_ao_deputado_antnio_brito.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2620/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2624/014-_mocao_de_aplauso_no_014-26_-alecio_marques_de_andrade_pela_promocao_ao_posto_de_tenente_coronel_da_policia_militar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2630/015_-_mocao_de_aplauso_no_015-26_-tiro_de_guerra_tg_06-023_pelos_seus_49_anos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2631/016-_mocao_de_aplauso_no_016-26_-_capoeiristas_do_municipio_de_itapetinga-anderson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2633/017-_mocao_de_aplauso_no_017-26_-_ao_conselho_tutelar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2634/018-_mocao_de_aplauso_no_018-26_-_aos_radialistas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2641/019-mocao_de_aplauso_no_019-26-enfermeirosas_e_tecnicosas_de_enfermagem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2642/020_-mocao_de_aplauso_no_020-26_-_empresa_acsa__seguranca_do_trabalho_e_meio_ambiente_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2647/021-_mocao_de_aplauso_no_021-26-__a_mulher_empoderada_maos_que_constroem_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2648/022_-mocao_de_aplauso_no_022-26_-_policia_tecnico_cientifica_18a_corpin_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2649/023_-mocao_de_aplauso_no_023-26_-_ao_pastor_aristoteles_salgado_filho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2657/024-_mocao_de_aplauso_no_024-26-__46_anos_de_uesb_-_anderson.docx.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2672/025_-_mocao_de_aplauso_no_025-26_-_reconhecimento_ao_trabalho_dedicado_realizado_pelos_taxistas_que_servem_a_nossa_cidade__-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2674/026_-_mocao_de_aplauso_no_026-26_-_homenagem_ao_professor_dedinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2678/027-_mocao_de_aplauso_no_027-26-enfermeira_alinne_santana_dutra_freire_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2698/028-_mocao_de_aplauso_no_028-26_-_artista_plastico_roney_george-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2699/029-_mocao_de_aplauso_no029-26_-_educadora_lucia_morais_da_silva_de_souza_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2695/030-_mocao_de_aplauso_no_030-26-_jose_amaral_nascimento_souza_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2700/031-_mocao_de_aplauso_no_031-26-_biblioteca_municipal_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2703/032_-_mocao_de_aplauso_no_032-_26-_reforma_da_cozinha_e_refeitorio_e_pronto_socorro_do_hcr_-_valquirio_sol_tele_sidinei_daniel_pet.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2704/033_-_mocao_de_aplauso_no_033-26_-_padre_ariosvaldo_-_festa_de_sao_jose_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/034-_mocao_de_aplauso_no_034-26-_departamento_de_cultura-_sibele.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2712/035_-_mocao_de_aplauso_no_035-26-_arthur_claudio_correia_de_jesus_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2714/036_-_mocao_de_aplauso_no_036-26_-_jesus_vida_verao_2026_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/037_-_mocao_de_aplauso_no_037-26_-_homenagem_ao_dia_do_evangelico_quadrangular_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2729/038_-_mocao_de_repudio_no_038-26_-_planserv_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2727/039-_mocao_de_aplauso_no_038-26_-_az_news_pela_realizacao_da_24a_edicao_do_trofeu_imprensa_melhores_do_ano_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2696/001_-_projeto_de_decreto_n_001-26_-_titulo_de_cidadania_sivanilda_pinheiro_brito_da_silva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2697/002_-_projeto_de_decreto_n_002-26_-_titulo_de_cidadania_andrea_gomes_da_silva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2707/003_-_projeto_de_decreto_no_003-26-_titulo_de_cidadania_gedeval_paiva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/004_-_projeto_de_decreto_no_004-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2718/005_-_projeto_de_decreto_no_005-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2569/001_-_projeto_de_lei_do_legislativo_n_001-2026_-_altera_de_lei_de_transito_-_anderson_incompleto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2570/002_-_projeto_de_lei_do_legislativo_n_002-26_-_dia_do_guarda_municipal_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2573/003-_projeto_de_lei_do_legislativo_no_003-26_-_dia_municipal_do_policial_militar_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2581/004_-_projeto_de_lei_do_legislativo_no_004-26-_denominar_e_oficializar_a_rua_lorena_maria-tarugao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2585/005_-_projeto_de_lei_do_legislativo_no_005-26-_bolsa_de_estudo_universitaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2586/006_-_projeto_de_lei_do_legislativo_no_006-26_-_libras_no_curriculo_escolar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2588/007_-_projeto_de_lei_do_legislativo_no_007-26_-_acolhimento_pacientes_oncologicos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2597/008_-_projeto_de_lei_do_legislativo_no_008-26_-_musica_na_grade_curricular_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2599/009_-_projeto_de_lei_do_legislativo_no_009-26_-_casa_municipal_do_artesao__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2601/010_-_projeto_de_lei_do_legislativo_n_010-25_-_fibromialgia_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2604/011_-_projeto_de_lei_do_legislativo_n_011-25_-_lacos_do_tempo_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2608/012_-_projeto_de_lei_do_legislativo_no_012-26_-_espaco_maos_que_cuidam__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2609/013_-_projeto_de_lei_do_legislativo_no_013-26_-_programa_rua_viva_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2611/014_-_projeto_de_lei_do_legislativo_no_014-26_-_biblioteca_patrimonio_historico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2614/015_-_projeto_de_lei_do_legislativo_no_015-26_-_politica_de_fomento_a_economia_solidaria_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2615/016_-_projeto_de_lei_do_legislativo_no_016-26_-_atendimento_sem_documento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2616/017_-_projeto_de_lei_do_legislativo_no_017-26_-_metodo_aba_na_rede_publica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2693/018_-_projeto_de_lei_do_legislativo_no_018-26_-_tg_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2673/019-projeto_de_lei_do_legislativo_no_019-26-__decretos_financeiros-valquirio_peto_tele_e_sidinei.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2677/022-_pll_no_022-26_-_politica_municipal_de_incentivo_a_educacao_de_jovens_e_adultos_-_tele.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2709/022-pll_no_022-26-reajuste_salarial_e_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2710/024_-_altera_lei_1.177-12_-_estrutura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2711/025_-_projeto_de_lei_do_legislativo_no_025-26_-_proibe_contratacao_pessoas_condenadas_por_crimes_contra_a_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2713/026_-_projeto_de_lei_do_legislativo_26-2026_-_reajuste_dos_assessores_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2724/027_-_projeto_de_lei_do_legislativo_27-2026_-_regulamentacao_guincho_-_peto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2715/001_-_projeto_de_resolucao_n_001-2026_-_altera_resolucao_195.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2552/001_-_requerimento_n_001-26_-_sessao_especial_dia_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2553/002_-_requerimento_n_002-26_-_sessao_especial_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2554/003_-_requerimento_n_003-26_-_sessao_especial_campanha_amigo_da_crianca_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2555/004_-_requerimento_n_004-26_-_sessao_especial_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2556/005_-_requerimento_n_005-26_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2557/006_-_requerimento_n_006-26_-_sessao_especial_saude_mental_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2558/007_-_requerimento_n_007-26_-_sessao_especial_julho_das_pretas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2559/008_-_requerimento_n_008-26_-_sessao_especial_das_familias_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2560/009_-_requerimento_n_009-26_-_sessao_especial_dia_da_mulher_crista_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2561/010_-_requerimento_n_010-26_-_sessao_especial_alcoolismo_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2562/011_-_requerimento_n_011-26_-_sessao_especial_drogas_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2563/012_-_requerimento_n_012-25_-_sessao_especial_amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2564/013_-_requerimento_n_013-25_-_sessao_especial_dia_do_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2565/014_-_requerimento_n_014-25_-_sessao_especial_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2566/015_-_requerimento_n_015-26_-_sessao_especial_dia_da_pecuaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2567/016_-_requerimento_n_016-26_-_criacao_de_comissao_para_reforma_de_regimento_e_lei_org._-_anderson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2603/017_-_requerimento_no_016-26_-_sessao_especial_dia__dia_do_soldado-anderson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2622/018-_requerimento_no_018-26_-_sessao_especial_dia_do_gari_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2626/019-_requerimento_no_019-26-_criacao_de_um_pre-projeto_do_plano_de_cargos_e_salarios_dos_servidores_publicos_da_camara_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2632/020-_requerimento_no_020-26-_sessao_especial_aluno_destaque_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2638/021-_requerimento_no_021-26-_sessao_especial_esportes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2640/022-_requerimento_no_022-26-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2659/023_-_requerimento_no_023-26_-_sessao_especial_dia_do_idoso_-_tele.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2660/024_-_requerimento_no_024-26_-_sessao_especial_zona_azul_-_tarugao.doc.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2680/026-_requerimento_no_026-26_-_sessao_especial_repovoamento_de_peixes_na_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2681/027-_requerimento_no_027-26-_sessao_especial_dia_do_diabetes_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2694/veto_-_projeto_15-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2669/projeto_001-26_-_salario_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2670/projeto_002-26_-_relatorio_-_orcamento_da_crianca_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2728/pl_003-26-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2705/001_-_parecer_001_-_ao_pl_do_legislativo_n_024-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2706/002_-_parecer_002_-_ao_pl_do_legislativo_n_025-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2690/001_-_parecer_ao_pl_066-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2686/001_-_parecer_ao_pl_041-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2688/003_-_parecer_ao_pl_070-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2689/004_-_parecer_ao_pl_073-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2720/001_-_parecer_001_ao_pl_039-2025_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2721/002_-_parecer_002_ao_pl_074-2025_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2691/001_-_parecer_ao_pl_075-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2692/002_-_parecer_ao_pl_086-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H106"/>
+  <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="211.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="97.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2594,1730 +3186,3153 @@
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>27</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H41" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>180</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H43" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>21</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>26</v>
+        <v>189</v>
       </c>
       <c r="D45" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="D46" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H46" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>197</v>
       </c>
       <c r="D47" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>201</v>
       </c>
       <c r="D48" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>44</v>
+        <v>205</v>
       </c>
       <c r="D49" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E50" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F50" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="H50" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E51" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F51" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="H51" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D52" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E52" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" t="s">
+        <v>209</v>
+      </c>
+      <c r="E53" t="s">
         <v>210</v>
       </c>
-      <c r="B53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="D54" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E54" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="H54" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D55" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E55" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="D56" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E56" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E57" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F57" t="s">
         <v>32</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="D58" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E58" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F58" t="s">
         <v>32</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="D59" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E59" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F59" t="s">
         <v>32</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="D60" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E60" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F60" t="s">
         <v>32</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H60" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="D61" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E61" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H61" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="D62" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E62" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F62" t="s">
         <v>32</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E63" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F63" t="s">
         <v>27</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="H63" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="D64" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E64" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F64" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="H64" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E65" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F65" t="s">
         <v>32</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="H65" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D66" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E66" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F66" t="s">
         <v>32</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="H66" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="D67" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E67" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="H67" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="D68" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E68" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="H68" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="D69" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E69" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F69" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="H69" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="D70" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E70" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F70" t="s">
         <v>32</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="H70" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="D71" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E71" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F71" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="H71" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>105</v>
       </c>
       <c r="D72" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E72" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F72" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="H72" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="D73" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E73" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F73" t="s">
         <v>32</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="H73" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="D74" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E74" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F74" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="H74" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="D75" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E75" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F75" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="H75" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>56</v>
+        <v>121</v>
       </c>
       <c r="D76" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E76" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F76" t="s">
-        <v>65</v>
+        <v>289</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="H76" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="D77" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E77" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F77" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="H77" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>64</v>
+        <v>129</v>
       </c>
       <c r="D78" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E78" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="H78" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>69</v>
+        <v>133</v>
       </c>
       <c r="D79" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E79" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F79" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="H79" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>73</v>
+        <v>137</v>
       </c>
       <c r="D80" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E80" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F80" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="H80" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>77</v>
+        <v>141</v>
       </c>
       <c r="D81" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E81" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F81" t="s">
-        <v>27</v>
+        <v>306</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="H81" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="D82" t="s">
-        <v>250</v>
+        <v>209</v>
       </c>
       <c r="E82" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="H82" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="D83" t="s">
-        <v>304</v>
+        <v>209</v>
       </c>
       <c r="E83" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="F83" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="H83" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>153</v>
       </c>
       <c r="D84" t="s">
-        <v>304</v>
+        <v>209</v>
       </c>
       <c r="E84" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="F84" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="H84" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="D85" t="s">
-        <v>304</v>
+        <v>209</v>
       </c>
       <c r="E85" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="F85" t="s">
-        <v>306</v>
+        <v>27</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="H85" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>26</v>
+        <v>160</v>
       </c>
       <c r="D86" t="s">
-        <v>304</v>
+        <v>209</v>
       </c>
       <c r="E86" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="F86" t="s">
-        <v>306</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>31</v>
+        <v>164</v>
       </c>
       <c r="D87" t="s">
-        <v>304</v>
+        <v>209</v>
       </c>
       <c r="E87" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="F87" t="s">
-        <v>306</v>
+        <v>27</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="H87" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>168</v>
       </c>
       <c r="D88" t="s">
-        <v>304</v>
+        <v>209</v>
       </c>
       <c r="E88" t="s">
-        <v>305</v>
+        <v>210</v>
       </c>
       <c r="F88" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="H88" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="E89" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="F89" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="H89" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D90" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="E90" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="F90" t="s">
-        <v>328</v>
+        <v>302</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="H90" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D91" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="E91" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>302</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="H91" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D92" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="E92" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="H92" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="D93" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="E93" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="H93" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E94" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F94" t="s">
         <v>32</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="H94" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E95" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F95" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="H95" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="D96" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E96" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F96" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="H96" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>359</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>26</v>
+      </c>
+      <c r="D97" t="s">
         <v>349</v>
       </c>
-      <c r="B97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E97" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F97" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="H97" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="D98" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E98" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F98" t="s">
         <v>32</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="H98" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="D99" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E99" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F99" t="s">
         <v>32</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="H99" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="D100" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E100" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F100" t="s">
         <v>32</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="H100" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="D101" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E101" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F101" t="s">
         <v>32</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="H101" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="D102" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E102" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F102" t="s">
         <v>32</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="H102" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>97</v>
+        <v>52</v>
       </c>
       <c r="D103" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E103" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F103" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="H103" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="D104" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E104" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="H104" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="D105" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="E105" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="F105" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="H105" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
+        <v>64</v>
+      </c>
+      <c r="D106" t="s">
+        <v>349</v>
+      </c>
+      <c r="E106" t="s">
+        <v>350</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H106" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>389</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>69</v>
+      </c>
+      <c r="D107" t="s">
+        <v>349</v>
+      </c>
+      <c r="E107" t="s">
+        <v>350</v>
+      </c>
+      <c r="F107" t="s">
+        <v>32</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H107" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>392</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>73</v>
+      </c>
+      <c r="D108" t="s">
+        <v>349</v>
+      </c>
+      <c r="E108" t="s">
+        <v>350</v>
+      </c>
+      <c r="F108" t="s">
+        <v>393</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H108" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>396</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>77</v>
+      </c>
+      <c r="D109" t="s">
+        <v>349</v>
+      </c>
+      <c r="E109" t="s">
+        <v>350</v>
+      </c>
+      <c r="F109" t="s">
+        <v>27</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H109" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>399</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>81</v>
+      </c>
+      <c r="D110" t="s">
+        <v>349</v>
+      </c>
+      <c r="E110" t="s">
+        <v>350</v>
+      </c>
+      <c r="F110" t="s">
+        <v>27</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H110" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>402</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>85</v>
+      </c>
+      <c r="D111" t="s">
+        <v>349</v>
+      </c>
+      <c r="E111" t="s">
+        <v>350</v>
+      </c>
+      <c r="F111" t="s">
+        <v>32</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H111" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>405</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>89</v>
+      </c>
+      <c r="D112" t="s">
+        <v>349</v>
+      </c>
+      <c r="E112" t="s">
+        <v>350</v>
+      </c>
+      <c r="F112" t="s">
+        <v>406</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H112" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>409</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>93</v>
+      </c>
+      <c r="D113" t="s">
+        <v>349</v>
+      </c>
+      <c r="E113" t="s">
+        <v>350</v>
+      </c>
+      <c r="F113" t="s">
+        <v>22</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H113" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>412</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>97</v>
+      </c>
+      <c r="D114" t="s">
+        <v>349</v>
+      </c>
+      <c r="E114" t="s">
+        <v>350</v>
+      </c>
+      <c r="F114" t="s">
+        <v>27</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H114" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>414</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>101</v>
+      </c>
+      <c r="D115" t="s">
+        <v>349</v>
+      </c>
+      <c r="E115" t="s">
+        <v>350</v>
+      </c>
+      <c r="F115" t="s">
+        <v>289</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H115" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>417</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
         <v>109</v>
       </c>
-      <c r="D106" t="s">
-[...5 lines deleted...]
-      <c r="F106" t="s">
+      <c r="D116" t="s">
+        <v>349</v>
+      </c>
+      <c r="E116" t="s">
+        <v>350</v>
+      </c>
+      <c r="F116" t="s">
+        <v>289</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H116" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>420</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>113</v>
+      </c>
+      <c r="D117" t="s">
+        <v>349</v>
+      </c>
+      <c r="E117" t="s">
+        <v>350</v>
+      </c>
+      <c r="F117" t="s">
+        <v>302</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>117</v>
+      </c>
+      <c r="D118" t="s">
+        <v>349</v>
+      </c>
+      <c r="E118" t="s">
+        <v>350</v>
+      </c>
+      <c r="F118" t="s">
+        <v>289</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>426</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>121</v>
+      </c>
+      <c r="D119" t="s">
+        <v>349</v>
+      </c>
+      <c r="E119" t="s">
+        <v>350</v>
+      </c>
+      <c r="F119" t="s">
+        <v>427</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H119" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>430</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>431</v>
+      </c>
+      <c r="E120" t="s">
+        <v>432</v>
+      </c>
+      <c r="F120" t="s">
+        <v>289</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H120" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>435</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>436</v>
+      </c>
+      <c r="E121" t="s">
+        <v>437</v>
+      </c>
+      <c r="F121" t="s">
+        <v>302</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H121" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>440</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" t="s">
+        <v>436</v>
+      </c>
+      <c r="E122" t="s">
+        <v>437</v>
+      </c>
+      <c r="F122" t="s">
+        <v>302</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H122" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>443</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" t="s">
+        <v>436</v>
+      </c>
+      <c r="E123" t="s">
+        <v>437</v>
+      </c>
+      <c r="F123" t="s">
+        <v>302</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H123" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>446</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>26</v>
+      </c>
+      <c r="D124" t="s">
+        <v>436</v>
+      </c>
+      <c r="E124" t="s">
+        <v>437</v>
+      </c>
+      <c r="F124" t="s">
+        <v>302</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H124" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>449</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>31</v>
+      </c>
+      <c r="D125" t="s">
+        <v>436</v>
+      </c>
+      <c r="E125" t="s">
+        <v>437</v>
+      </c>
+      <c r="F125" t="s">
+        <v>302</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H125" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>452</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126" t="s">
+        <v>436</v>
+      </c>
+      <c r="E126" t="s">
+        <v>437</v>
+      </c>
+      <c r="F126" t="s">
+        <v>302</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H126" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>455</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127" t="s">
+        <v>436</v>
+      </c>
+      <c r="E127" t="s">
+        <v>437</v>
+      </c>
+      <c r="F127" t="s">
+        <v>302</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H127" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>458</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>44</v>
+      </c>
+      <c r="D128" t="s">
+        <v>436</v>
+      </c>
+      <c r="E128" t="s">
+        <v>437</v>
+      </c>
+      <c r="F128" t="s">
+        <v>289</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H128" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>461</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>48</v>
+      </c>
+      <c r="D129" t="s">
+        <v>436</v>
+      </c>
+      <c r="E129" t="s">
+        <v>437</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H129" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>464</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>52</v>
+      </c>
+      <c r="D130" t="s">
+        <v>436</v>
+      </c>
+      <c r="E130" t="s">
+        <v>437</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H130" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>467</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>56</v>
+      </c>
+      <c r="D131" t="s">
+        <v>436</v>
+      </c>
+      <c r="E131" t="s">
+        <v>437</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H131" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>470</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>60</v>
+      </c>
+      <c r="D132" t="s">
+        <v>436</v>
+      </c>
+      <c r="E132" t="s">
+        <v>437</v>
+      </c>
+      <c r="F132" t="s">
+        <v>32</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H132" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>473</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>64</v>
+      </c>
+      <c r="D133" t="s">
+        <v>436</v>
+      </c>
+      <c r="E133" t="s">
+        <v>437</v>
+      </c>
+      <c r="F133" t="s">
+        <v>32</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H133" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>476</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>69</v>
+      </c>
+      <c r="D134" t="s">
+        <v>436</v>
+      </c>
+      <c r="E134" t="s">
+        <v>437</v>
+      </c>
+      <c r="F134" t="s">
+        <v>32</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H134" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>479</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>73</v>
+      </c>
+      <c r="D135" t="s">
+        <v>436</v>
+      </c>
+      <c r="E135" t="s">
+        <v>437</v>
+      </c>
+      <c r="F135" t="s">
+        <v>32</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H135" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>482</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>77</v>
+      </c>
+      <c r="D136" t="s">
+        <v>436</v>
+      </c>
+      <c r="E136" t="s">
+        <v>437</v>
+      </c>
+      <c r="F136" t="s">
+        <v>32</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H136" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>485</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>81</v>
+      </c>
+      <c r="D137" t="s">
+        <v>436</v>
+      </c>
+      <c r="E137" t="s">
+        <v>437</v>
+      </c>
+      <c r="F137" t="s">
+        <v>32</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H137" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>488</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>85</v>
+      </c>
+      <c r="D138" t="s">
+        <v>436</v>
+      </c>
+      <c r="E138" t="s">
+        <v>437</v>
+      </c>
+      <c r="F138" t="s">
+        <v>32</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H138" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>491</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>89</v>
+      </c>
+      <c r="D139" t="s">
+        <v>436</v>
+      </c>
+      <c r="E139" t="s">
+        <v>437</v>
+      </c>
+      <c r="F139" t="s">
+        <v>32</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H139" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>494</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>93</v>
+      </c>
+      <c r="D140" t="s">
+        <v>436</v>
+      </c>
+      <c r="E140" t="s">
+        <v>437</v>
+      </c>
+      <c r="F140" t="s">
+        <v>32</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H140" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>497</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>97</v>
+      </c>
+      <c r="D141" t="s">
+        <v>436</v>
+      </c>
+      <c r="E141" t="s">
+        <v>437</v>
+      </c>
+      <c r="F141" t="s">
+        <v>32</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H141" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>500</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>101</v>
+      </c>
+      <c r="D142" t="s">
+        <v>436</v>
+      </c>
+      <c r="E142" t="s">
+        <v>437</v>
+      </c>
+      <c r="F142" t="s">
+        <v>32</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H142" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>503</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>105</v>
+      </c>
+      <c r="D143" t="s">
+        <v>436</v>
+      </c>
+      <c r="E143" t="s">
+        <v>437</v>
+      </c>
+      <c r="F143" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H143" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>506</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>109</v>
+      </c>
+      <c r="D144" t="s">
+        <v>436</v>
+      </c>
+      <c r="E144" t="s">
+        <v>437</v>
+      </c>
+      <c r="F144" t="s">
         <v>27</v>
       </c>
-      <c r="G106" s="1" t="s">
-[...3 lines deleted...]
-        <v>378</v>
+      <c r="G144" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H144" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>509</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>117</v>
+      </c>
+      <c r="D145" t="s">
+        <v>436</v>
+      </c>
+      <c r="E145" t="s">
+        <v>437</v>
+      </c>
+      <c r="F145" t="s">
+        <v>27</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H145" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>512</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>121</v>
+      </c>
+      <c r="D146" t="s">
+        <v>436</v>
+      </c>
+      <c r="E146" t="s">
+        <v>437</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H146" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>515</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>516</v>
+      </c>
+      <c r="E147" t="s">
+        <v>517</v>
+      </c>
+      <c r="F147" t="s">
+        <v>518</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H147" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>521</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" t="s">
+        <v>516</v>
+      </c>
+      <c r="E148" t="s">
+        <v>517</v>
+      </c>
+      <c r="F148" t="s">
+        <v>518</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H148" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>523</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>524</v>
+      </c>
+      <c r="E149" t="s">
+        <v>525</v>
+      </c>
+      <c r="F149" t="s">
+        <v>518</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H149" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>528</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>17</v>
+      </c>
+      <c r="D150" t="s">
+        <v>524</v>
+      </c>
+      <c r="E150" t="s">
+        <v>525</v>
+      </c>
+      <c r="F150" t="s">
+        <v>518</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H150" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>531</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>21</v>
+      </c>
+      <c r="D151" t="s">
+        <v>524</v>
+      </c>
+      <c r="E151" t="s">
+        <v>525</v>
+      </c>
+      <c r="F151" t="s">
+        <v>518</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H151" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>534</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>535</v>
+      </c>
+      <c r="E152" t="s">
+        <v>536</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H152" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>539</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>17</v>
+      </c>
+      <c r="D153" t="s">
+        <v>535</v>
+      </c>
+      <c r="E153" t="s">
+        <v>536</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H153" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>542</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>543</v>
+      </c>
+      <c r="E154" t="s">
+        <v>544</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H154" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>547</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>548</v>
+      </c>
+      <c r="E155" t="s">
+        <v>549</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H155" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>552</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" t="s">
+        <v>548</v>
+      </c>
+      <c r="E156" t="s">
+        <v>549</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H156" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>554</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>21</v>
+      </c>
+      <c r="D157" t="s">
+        <v>548</v>
+      </c>
+      <c r="E157" t="s">
+        <v>549</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H157" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>557</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>26</v>
+      </c>
+      <c r="D158" t="s">
+        <v>548</v>
+      </c>
+      <c r="E158" t="s">
+        <v>549</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H158" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>560</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" t="s">
+        <v>561</v>
+      </c>
+      <c r="E159" t="s">
+        <v>562</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H159" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>565</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>17</v>
+      </c>
+      <c r="D160" t="s">
+        <v>561</v>
+      </c>
+      <c r="E160" t="s">
+        <v>562</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H160" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>568</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" t="s">
+        <v>569</v>
+      </c>
+      <c r="E161" t="s">
+        <v>570</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H161" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>573</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>17</v>
+      </c>
+      <c r="D162" t="s">
+        <v>569</v>
+      </c>
+      <c r="E162" t="s">
+        <v>570</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H162" t="s">
+        <v>575</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4383,50 +6398,106 @@
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>