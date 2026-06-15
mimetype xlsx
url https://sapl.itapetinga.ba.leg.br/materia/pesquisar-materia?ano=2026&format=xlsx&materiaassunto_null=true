--- v1 (2026-04-12)
+++ v2 (2026-06-15)
@@ -10,85 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1285" uniqueCount="576">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1942" uniqueCount="854">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Prefeito Eduardo Hagge</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2781/001_-_emenda_001-26_-_mesa_diretora_-_projeto_005-26.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA N° 001/26 que "Modifica a redação da ementa, do art. 1º e da justificativa do Projeto de Lei do Executivo nº 005/2026, para adequar a terminologia de “reajuste salarial” para “recomposição remuneratória inflacionária”, e dá outras providências.”</t>
+  </si>
+  <si>
     <t>2571</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pastor Jean Doriel</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2571/001_-_indicacao_n_001-26_-_revit._dos_canteiros_centrais_da_avenida_flamengo_bairro_primavera_e_da_rua_montes_claros_-_jean.doc</t>
   </si>
   <si>
     <t>Indico a revitalização dos canteiros centrais da Avenida Flamengo, no bairro Primavera e da Rua Montes Claros, no Centro.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2574/002_-_indicacao_no_002-26-_limpeza_revitalizacao_e_intervencao_emergencial_na_travessa_fernando_de_noronha_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a realização de limpeza, revitalização e intervenção emergencial na Travessa Fernando de Noronha, no bairro Nova Itapetinga.</t>
@@ -126,51 +144,51 @@
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderson da Nova</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2584/005-indicacao_no_004-2-politicas_a_capacitacao_de_microempresarios_e_empresarios_de_municipio_por_cursos_oficinas-anderson.pdf</t>
   </si>
   <si>
     <t>Indico sejam ampliadas e implementadas políticas públicas voltadas à capacitação de microempresários e empresários do nosso município, através da oferta de cursos, oficinas e treinamentos nas áreas de economia, administração e contabilidade.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2628/006-_indicacao_no_006-26-_construcao_de_sanitarios_publicos_no_parque_poliesportivo_da_lagoa-tarugao.pdf</t>
   </si>
   <si>
-    <t>INDICA AO Poder Executivo Municipal, à Secretária competente: construção de sanitários públicos (masculino e feminino), no Parque Poliesportivo da Lagoa Michel José Hagge Filho, nas proximidades do campo que fica no bosque.</t>
+    <t>INDICA a construção de sanitários públicos (masculino e feminino), no Parque Poliesportivo da Lagoa Michel José Hagge Filho, nas proximidades do campo do bosque.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2629/007-_indicacao_no_007-_26-unidade_escolar_de_educacao_infantil_no_bairro_quintas_do_sul_alem_da_pavimentacao_das_vias_publicas_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal construa uma Unidade Escolar de Educação Infantil no bairro Quintas do Sul além da pavimentação das vias públicas do referido bairro.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2590/008-26-_indicacao_no_008-26-secretarias_de_infraestrutura_e_de_meio_ambiente_a_requalificacao_da_praca_frank_aguiar_na_v.pdf</t>
   </si>
   <si>
     <t>Indica a requalificação da Praça Frank Aguiar, localizada na Vila Riachão.</t>
   </si>
@@ -634,50 +652,275 @@
     <t>INDICO CONSTRUÇÃO GRATUITA DE CALÇADAS PARA FAMÍLIAS DE BAIXA RENDA</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2723/047_-_indicacao_no_047-26_-_instalacao_de_equipamentos_de_internet_via_satelite_de_alta_velocidade_starlink_ou_tecnologia_similar__-_daniel.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de sistemas de internet via satélite de alta velocidade (tecnologia Starlink) nos veículos destinados ao Transporte Fora do Domicílio (TFD) e ao Transporte Escolar.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2725/048_-_indicacao_no_048-26_-_reajustado_o_salario_base_dos_magisteiro_municipal__-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO-Que seja reajustado o salário base dos magistério municipal (professores e coordenadores pedagógicos), por meio do encaminhamento, em regime de urgência, da minuta de Projeto de Lei, ora anexado.</t>
+  </si>
+  <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2735/049_-_indicacao_no_049-26_-_programa_de_credenciamento_de_microempreendedores_individuais_meis_-_daniel.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal a criação de um programa de credenciamento de Microempreendedores Individuais (MEIs) para a prestação de serviços de zeladoria urbana descentralizada nos bairros do município</t>
+  </si>
+  <si>
+    <t>2745</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2745/050_-_indicacao_no_050-26_-_parceria_prefeitura_e_clinicas_particulares_para_criancas_atipicas__-_jean.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal a criação de parcerias entre a Prefeitura e clínicas particulares especializadas, com a finalidade de ampliar o atendimento terapêutico a crianças atípicas no município.</t>
+  </si>
+  <si>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2748/051_-_indicacao_no_051_-_26_-_escola_especializada_para_atender_tea_-__tarugao.pdf</t>
+  </si>
+  <si>
+    <t>INDICO implantação em Itapetinga  de ESCOLA ESPECIALIZADA PARA ATENDER TEA (Pessoas com Transtorno do Espectro Autista).</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2751/052_-_indicacao_no_052-26_-_corrida_municipal_de_itapetinga_-_daniel.doc.pdf</t>
+  </si>
+  <si>
+    <t>Indico a instituição e realização da Corrida Municipal de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2766/053_-_indicacao_no_053-26_-_marcar_a__metragem_na_lagoa_-_daniel.doc.pdf</t>
+  </si>
+  <si>
+    <t>Indico seja realizada a instalação de sinalização vertical e horizontal indicando a metragem em todo o entorno do Parque Poliesportivo Michel Hagge.</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2768/054_-_indicacao_no_054-26_-_faixas_elevada_ao_lado_da_igreja_quadrangular_na_avenida_flamengo_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a instalação de faixas elevadas  ao lado da Igreja Evangélica Quadrangular, na Avenida Flamengo, bairro Primavera.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2776/055_-_indicacao_no_055-26_-_-_pr._evandro.pdf</t>
+  </si>
+  <si>
+    <t>I N D I C O ao Exmo. Sr. Prefeito Municipal de que determine junto ao setor competente para a construção e implantação de uma Ondulação Transversal (Quebra-molas / Lombada) e também uma Faixa de Pedestre Elevada, na Avenida Francisco Assis Ribeiro, em frente a Pizzaria e Churrascaria Gabryelle, localizada no bairro Nova Itapetinga, no Município de Itapetinga – Bahia.</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2786/056_-_indicacao_no_056-26_-_pavimentacao_da_rua_camilo_de_brito_-_pastor_evandro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a pavimentação da Rua Camilo de Brito, localizada no bairro Américo Nogueira, no Município de Itapetinga – Bahia.</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2788/057-_indicacao_no_057-26_-_faixa_elevada_em_frente_ao__ismael_cruz_e_creche_luiza_ferraz_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a instalação de faixas elevadas em frente ao Colégio Ismael Cruz  e na creche Luiza Ferraz, ambas no bairro Américo Nogueira.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2789/058_-_indicacao_no_058-26_-_pavimentacao_da_rua_j_no_bairro_vila_erica.___-_mesa.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a pavimentação da Rua J no bairro Vila Erica.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Tiquinho Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2799/059_-_indicacao_no_059-26_-_alargamento_redutor_de_velocidade_drogasil__estudo_de_trafego_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>INDICO que se promova a extensão (alargamento) do redutor de velocidade existente na Avenida Hildebrando Nogueira, nas proximidades da Farmácia Drogasil, bem como que seja realizado estudo técnico de engenharia de tráfego naquela localidade, com a finalidade de aprimorar a fluidez do trânsito e proporcionar maior segurança na travessia de pedestres.</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2800/060_-_indicacao_no_060-26_-_requalificacao_av._itabuna__estudo_de_trafego_rotatoria_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>INDICO que se promova a requalificação total da Avenida Itabuna, contemplando melhorias na infraestrutura urbana, mobilidade, sinalização, iluminação e segurança viária, bem como a realização de estudo técnico de tráfego na rotatória que dá acesso à Rua 7 de Setembro, localizada nas proximidades do Ponto da Rota e Casa do Óleo, visando melhorar a fluidez do trânsito, com análise da viabilidade de implantação de medidas de engenharia de tráfego adequadas ao local.</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Sol dos Animais</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2801/061_-_indicacao_no_061-26_-_reconhecimento_e_apoio_aos_protetores_independentes_de_animais_-_sol.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação do Programa Municipal de Reconhecimento e Apoio aos Protetores Independentes de Animais.</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2802/062_-_indicacao_no_062-26_-_urbanizacao_e_escadaria_no_sac_-_mesa.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a urbanização com a colocação de uma contensão de encosta e uma escadaria central para facilitar o acesso ao estacionamento inferior no elevado que encontra-se o órgão de Serviço de Atendimento ao Cidadão (SAC).</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2806/063_-_indicacao_no_063-26_-_pavimentacao_da_rua_manoel_alves_vieira__-_pastor_evandro.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Ilmo. Sr. Prefeito Municipal de Itapetinga e ao Ilmo. Sr. Secretário de Infraestrutura a Pavimentação da rua Manoel Alves Vieira, localizada no Bairro Américo Nogueira, no Município de Itapetinga – Bahia.</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2807/064_-_indicacao_no_064-26_-_reajuste_nos_valores_do_aluguel_social_-_pastor_evandro.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Ilmo. Sr. Prefeito Municipal de Itapetinga Eduardo Jorge Almeida Hagge, através da secretaria competente, realize estudo para um possível reajuste nos valores do Aluguel Social, repassados aos munícipes em situações vulneráveis / baixa renda, do nosso Município de Itapetinga – Bahia, que contam com o auxílio desse benefício.</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2813/065_-_indicacao_no_065-26_-_esgotamento_sanitario_no_moradas_do_bem_querer_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de esgotamento sanitário no Moradas do Bem Querer.</t>
+  </si>
+  <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2814/066_-_indicacao_no_066-26_-_faixas_elevadas_nos_cruzamentos_entre_a_avenida_dermeval_soares_pinheiro_rua_jose_piton_barreto_e_rua_helio_costa_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de construção de faixas elevadas nos cruzamentos entre a Avenida Dermeval Soares Pinheiro, rua José Piton Barreto e rua Hélio Costa, no bairro Otávio Camões.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2572/001_-_mocao_de_aplauso_n_001-26_-_15_anos_da_igreja_crista_apostolica_em_itapetinga._-_jean_doriel.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelos 15 anos da Igreja Cristã Apostólica em Itapetinga, fundada em 20 de maio de 2011.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2575/002_-_mocao_de_aplauso_no_002-26_-_agentes_comunitarios_de_saude_e_agentes_de_combate_a_endemias-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias, em reconhecimento ao trabalho essencial que desempenham em prol da saúde pública e do bem-estar da população. (04 de outubro)</t>
   </si>
@@ -875,232 +1118,453 @@
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2657/024-_mocao_de_aplauso_no_024-26-__46_anos_de_uesb_-_anderson.docx.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Universidade Estadual do Sudoeste da Bahia – UESB, pelos seus 46 anos de existência, reconhecendo sua relevante contribuição para a educação superior e para o desenvolvimento do município de Itapetinga.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2672/025_-_mocao_de_aplauso_no_025-26_-_reconhecimento_ao_trabalho_dedicado_realizado_pelos_taxistas_que_servem_a_nossa_cidade__-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em reconhecimento ao trabalho dedicado realizado pelos taxistas que servem à nossa cidade</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2674/026_-_mocao_de_aplauso_no_026-26_-_homenagem_ao_professor_dedinho_-_tarugao.pdf</t>
   </si>
   <si>
-    <t>MOÇÃO DE APLAUSO, em homenagem ao professor e ministro da Igreja Católica JOSÉ PEREIRA FILHO ( professor Dedinho ).</t>
+    <t>MOÇÃO DE APLAUSO, em homenagem ao professor e ministro da Igreja Católica JOSÉ PEREIRA FILHO (professor Dedinho).</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>MESA DIRETORA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2678/027-_mocao_de_aplauso_no_027-26-enfermeira_alinne_santana_dutra_freire_-_mesa.pdf</t>
   </si>
   <si>
-    <t>Moção de Aplauso à Enfermeira ALINNE SANTANA DUTRA FREIRE.</t>
+    <t>Moção de Aplauso à Enfermeira ALINNE SANTANA DUTRA FREIRE em reconhecimento ao seu excelente trabalho na frente da APS (Atenção Primária a Saúde).</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2698/028-_mocao_de_aplauso_no_028-26_-_artista_plastico_roney_george-_pastor_jean.pdf</t>
   </si>
   <si>
-    <t>MOÇÃO DE APLAUSO ao artista plástico RONEY GEORGE</t>
+    <t>MOÇÃO DE APLAUSO ao artista plástico RONEY GEORGE pelo relevante trabalho artístico e pela contribuição à valorização da cultura baiana e Itapetinguense.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2699/029-_mocao_de_aplauso_no029-26_-_educadora_lucia_morais_da_silva_de_souza_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à educadora Lúcia Morais da Silva de Souza- Diretora do Colégio Polivalente de Itapetinga</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2695/030-_mocao_de_aplauso_no_030-26-_jose_amaral_nascimento_souza_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à José Amaral Nascimento Souza em reconhecimento à sua contribuição e dedicação à vida pública de Itapetinga.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>Sibele Nery</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2700/031-_mocao_de_aplauso_no_031-26-_biblioteca_municipal_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Biblioteca Municipal de Itapetinga pela programação da Semana Nacional da Poesia</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>Anderson da Nova, Daniel Lacerda, Peto, Sidinei do Sindicato, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2703/032_-_mocao_de_aplauso_no_032-_26-_reforma_da_cozinha_e_refeitorio_e_pronto_socorro_do_hcr_-_valquirio_sol_tele_sidinei_daniel_pet.pdf</t>
   </si>
   <si>
     <t>Moção de APLAUSO ao Deputado Federal ANTÔNIO BRITO, pela entrega da reforma da cozinha e refeitório do Hospital Cristo Redentor, bem como pelo anúncio da ampla reforma e climatização do Pronto Socorro desta unidade hospitalar.</t>
   </si>
   <si>
     <t>2704</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tiquinho Nogueira</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2704/033_-_mocao_de_aplauso_no_033-26_-_padre_ariosvaldo_-_festa_de_sao_jose_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Igreja São José na pessoa do Reverendíssimo Padre Ariosvaldo Aragão e a Lana Carla de Oliveira Félix Carvalho e José Reinan Oliveira Ferraz, integrantes da Comissão Organizadora da Festa do Padroeiro da cidade, em reconhecimento à brilhante organização e realização das festividades ocorridas no dia 19 de março, em celebração ao Padroeiro São José, no nosso município.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/034-_mocao_de_aplauso_no_034-26-_departamento_de_cultura-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Departamento de Cultura de Itapetinga pelo fomento à Cultura e valorização da Cultura local e seus relevantes_x000D_
 serviços prestados à comunidade itapetinguense.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2712/035_-_mocao_de_aplauso_no_035-26-_arthur_claudio_correia_de_jesus_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao senhor Arthur Claudio Correia de Jesus  pela sua brilhante trajetória</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2714/036_-_mocao_de_aplauso_no_036-26_-_jesus_vida_verao_2026_-_tarugao.pdf</t>
   </si>
   <si>
-    <t>MOÇÃO DE APLAUSOS ao Evento “Jesus Vida Verão/2026”</t>
+    <t>MOÇÃO DE APLAUSOS ao Evento “Jesus Vida Verão/2026”, evento de grande relevância para a comunidade evangélica e para toda a sociedade cristã.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/037_-_mocao_de_aplauso_no_037-26_-_homenagem_ao_dia_do_evangelico_quadrangular_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Dia do Evangélico Quadrangular, celebrado anualmente no segundo domingo do mês de abril</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2729/038_-_mocao_de_repudio_no_038-26_-_planserv_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao SISTEMA DE ASSISTÊNCIA  À SAÚDE DOS SERVIDORES PÚBLICOS ESTADUAIS, nome fantasia PLANSERV</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2727/039-_mocao_de_aplauso_no_038-26_-_az_news_pela_realizacao_da_24a_edicao_do_trofeu_imprensa_melhores_do_ano_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso AZ News pela realização da 24ª edição do Troféu Imprensa Melhores do Ano – 2025.</t>
   </si>
   <si>
+    <t>2733</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2733/040_-_mocao_de_aplauso_no_040-_26_-_radialista_marlon_araujo_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao blogueiro e radialista Marlon Araújo pela relevância dos serviços prestados à população de Itapetinga através da_x000D_
+comunicação ao longo de 15 anos.</t>
+  </si>
+  <si>
+    <t>2734</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2734/041_-_mocao_de_aplauso_no_041-26_-movimento_cultivista_cafe_com_poemas_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao Movimento Cultivista Café com Poemas pelos relevantes serviços prestados à promoção da cultura, da arte e_x000D_
+da educação no município de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2736/042_-_mocao_de_aplauso_no_042-_26_-_academia_itapetinguense_de_letras_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Academia Itapetinguense de Letras pelos relevantes serviços prestados à promoção da cultura, da literatura e da valorização da identidade intelectual do município de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2737</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2737/043_-_mocao_de_aplauso_no_043-26_-_radialista_valdomiro_mota_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao radialista, VALDOMIRO MOTA pela relevância dos serviços prestados à população de Itapetinga através da comunicação ao longo de 09 anos no programa NA BOCA DO POVO.</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2738/044_-_mocao_de_aplauso_no_044-26_-_wilson_de_oliveira_ribeiro_fundador_da_academia_itapetinguense_de_letras-jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Wilson de Oliveira Ribeiro fundador da Academia Itapetinguense de Letras pelas contribuições à sociedade itapetinguense.</t>
+  </si>
+  <si>
+    <t>2739</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2739/045_-_mocao_de_aplauso_no_045-26_-_associacao_dos_artistas_itapetinguenses__aarti_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Associação dos Artistas Itapetinguenses – AARTI pelos relevantes serviços prestados à promoção da cultura, da arte e do fortalecimento da identidade cultural do município de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2740</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2740/046_-_mocao_de_aplauso_no_046-26_-_roberio_-_reitor_da_uesb_-_tiquinho.doc.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO em homenagem ao Professor Robério Rodrigues, por sua eleição como novo reitor da UESB para o mandato de 2026 a 2030, eleito pela chapa "Cuidar para Transformar" com 52,2% dos votos.</t>
+  </si>
+  <si>
+    <t>2742</t>
+  </si>
+  <si>
+    <t>Manu de Chico Ferro Velho</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2742/047_-_mocao_de_aplauso_no_047-26_-thiago_rocha_couto_e_a_turma_do_quarto_semestre_do_if_baiano-_manu.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO Thiago Rocha Couto e a Turma do Quarto Semestre do IF Baiano, pelos relevantes Serviços prestados à população através de atividades físicas como ferramenta de inclusão, educação e transformação.</t>
+  </si>
+  <si>
+    <t>2746</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2746/048_-_mocao_de_aplauso_no_048-26-_rafaella_brandao_dias_-_manu.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO Rafaella Brandão Dias, por sua luta como mãe atípica e pelo destaque da Meia Maratona do Descobrimento em Porto Seguro representando Itapetinga- Bahia.</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2750/049_-_mocao_de_aplauso_no_049-26-_alecio_chaves_-_anderson.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao Professor e Secretário Municipal de Educação, Alécio Chaves, em reconhecimento aos relevantes serviços prestados à educação pública do Município de Itapetinga, especialmente pelos expressivos avanços nos índices de alfabetização da rede municipal de ensino, que registrou crescimento superior a 77% no número de estudantes alfabetizados na idade certa.</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2769/050_-_mocao_de_aplauso_no_050-26-_protetores_de_animais_-_sol.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO em homenagem aos Protetores Independentes de Animais do Município de Itapetinga, em reconhecimento aos relevantes serviços prestados à causa animal em nossa cidade.</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2772/mocao_de_aplauso_-___deputada_federal_roberta_roma_pl.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Deputada Federal Roberta Roma, PL, em razão de sua destacada atuação política e de sua dedicação às causas sociais.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2773/mocao_de_aplauso_-___joao_roma_lider_do_pl_bahia.doc</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à João Roma, líder do Partido Liberal na Bahia e ex-Ministro da Cidadania do Brasil.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>Sidinei do Sindicato</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2775/053_-_mocao_de_aplauso_no_053-26__-_enfermeiros_da_fundacao_jose_silveira_-_sidinei.doc.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO aos profissionais da enfermagem, técnicos e auxiliares da enfermagem da Fundação José Silveira, lotados no Hospital Cristo Redentor.</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2782/054_-_mocao_de_aplauso_no_054-26__-_prof._ronaldo_vasconselos_-_pr._jean.doc.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao Professor e zootecnista Ronaldo Vasconcelos Farias Filho, da Universidade Estadual do Sudoeste da Bahia (UESB), campus de Itapetinga, pelo relevante trabalho acadêmico, científico e cultural desenvolvido em favor da valorização das aves nativas do Sul e Sudoeste da Bahia.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2784/055_-_mocao_de_aplauso_no_055-26__-_2_itapetinga_horse_show_-_daniel.doc.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS e Reconhecimento à comissão organizadora, competidores e colaboradores do 2º Itapetinga Horse Show, na modalidade Ranch Sorting, realizado durante a 54ª Exposição Agropecuária de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2796/056_-_mocao_de_aplauso_no_056-26_-_carme_lima_santos_-_sidinei.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à Senhora Carme Lima Santos, em reconhecimento à sua relevante contribuição para a valorização da cultura popular, do empreendedorismo local e das tradições juninas em nossa comunidade.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2797/057_-_mocao_de_aplauso_no_057-26_-_medico_urologista_dr._marcelo_gomes_-_sidinei.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao ilustre médico urologista Dr. Marcelo Gomes, em reconhecimento aos relevantes serviços prestados à saúde pública e privada do Município de Itapetinga e de toda a região sudoeste da Bahia.</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2805/058_-_mocao_de_aplauso_no_058_-_26_-_cabo_pm_heloisa_josefine_s._ribeiro_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Cabo PM Heloísa Josefine S. Ribeiro, em reconhecimento à sua destacada atuação profissional e aos relevantes serviços prestados à comunidade.</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>Valquírio</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2812/001_-_parecer_apartado_favoravel_com_emenda_n_001-26_-_ldo_-_valquirio.pdf</t>
+  </si>
+  <si>
+    <t>PARECER EM APARTADO N° 001-26 do vereador Valquírio Lima, enquanto membro da Comissão de Finanças, Orçamento e Contas com apresentação de UMA EMENDA MODIFICATIVA ao Projeto de Lei do Executivo n° 004/26 (LDO) para limitar a 60% a autonomia do Executivo de suplementar o orçamento sem autorização desta Casa Legislativa.</t>
+  </si>
+  <si>
     <t>2696</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2696/001_-_projeto_de_decreto_n_001-26_-_titulo_de_cidadania_sivanilda_pinheiro_brito_da_silva_-_sibele.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga à Srª. Sivanilda Pinheiro Brito da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2697/002_-_projeto_de_decreto_n_002-26_-_titulo_de_cidadania_andrea_gomes_da_silva_-_sibele.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga à Srª. Andrea Gomes da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2707/003_-_projeto_de_decreto_no_003-26-_titulo_de_cidadania_gedeval_paiva_-_sibele.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORIFICO AO SENHOR GEDEVAL PAIVA</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/004_-_projeto_de_decreto_no_004-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Ilana Santos Gobira e dá outras providências.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2718/005_-_projeto_de_decreto_no_005-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Helder Hugo Gobira Costa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2767/006-_projeto_de_decreto_no_006-26_-_tituolo_de_cidadania_edson_luis_batista_borges__-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao pecuarista EDSON LUIS BATISTA BORGES e dá outras providências</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2794/007_-_projeto_de_decreto_no_007-26-_titulo_de_cidadania_-_pe._ariosvaldo_aragao_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Revdo. Pe. Ariosvaldo de Jesus Aragão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ampliação e atualização do perímetro urbano do Município de Itapetinga/BA, e dá outras providências.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2569/001_-_projeto_de_lei_do_legislativo_n_001-2026_-_altera_de_lei_de_transito_-_anderson_incompleto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.627/2024, que estabelece normas gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiros (taxista), e dá outras providências.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2570/002_-_projeto_de_lei_do_legislativo_n_002-26_-_dia_do_guarda_municipal_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de Itapetinga o “Dia Municipal do Guarda Municipal”, a ser celebrado anualmente no dia 20 de novembro e dá outras providências.</t>
   </si>
@@ -1195,53 +1659,50 @@
     <t>Autoriza o Poder Executivo Municipal a criar espaços sensoriais inclusivos nas praças públicas do Município de Itapetinga, denominados “Espaço Mãos que Cuidam”,  voltados ao atendimento de crianças com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2609/013_-_projeto_de_lei_do_legislativo_no_013-26_-_programa_rua_viva_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Rua Viva” no Município de Itapetinga/BA e dá outras providências.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2611/014_-_projeto_de_lei_do_legislativo_no_014-26_-_biblioteca_patrimonio_historico_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Institui a Biblioteca Municipal de Itapetinga como Patrimônio Histórico, Cultural Material e Imaterial do Município de Itapetinga – Bahia,_x000D_
 e dá outras providências".</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>Sidinei do Sindicato</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2614/015_-_projeto_de_lei_do_legislativo_no_015-26_-_politica_de_fomento_a_economia_solidaria_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento à Economia Solidária no município de Itapetinga – Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2615/016_-_projeto_de_lei_do_legislativo_no_016-26_-_atendimento_sem_documento_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o atendimento nas unidades da rede municipal de saúde a pessoas sem documentos de identificação, e dá outras providências”.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2616/017_-_projeto_de_lei_do_legislativo_no_017-26_-_metodo_aba_na_rede_publica_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adotar o método ABA (Análise Aplicada do Comportamento) para o tratamento de pacientes com Transtorno do Espectro Autista (TEA) na Rede Pública Municipal de Saúde.</t>
   </si>
   <si>
     <t>2693</t>
@@ -1304,50 +1765,170 @@
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2711/025_-_projeto_de_lei_do_legislativo_no_025-26_-_proibe_contratacao_pessoas_condenadas_por_crimes_contra_a_mulher_-_sibele.pdf</t>
   </si>
   <si>
     <t>Fica proibida a contratação, nomeação ou manutenção nos quadros da Administração Pública Direta e Indireta do Município de Itapetinga, de pessoas que tenham sido condenadas, com decisão transitada em julgado, por crimes previstos na Lei Federal nº 11.340, de 07 de agosto de 2006 (Lei Maria da Penha), ou por outros crimes que envolvam violência, ameaça ou agressão física, psicológica, sexual, moral ou patrimonial contra a mulher.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2713/026_-_projeto_de_lei_do_legislativo_26-2026_-_reajuste_dos_assessores_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a recomposição dos salários básicos dos assessores parlamentares e servidores comissionados da Câmara Municipal de Itapetinga e dá outras providências.”</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>Peto</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2724/027_-_projeto_de_lei_do_legislativo_27-2026_-_regulamentacao_guincho_-_peto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do serviço de remoção, guarda e liberação de veículos (guincho) no Município de Itapetinga e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2731</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2731/028_-_projeto_de_lei_do_legislativo_28-2026_-_escala_de_trabalho_6x1_-_sibele.doc.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Promoção de Jornadas de Trabalho Dignas no âmbito das contratações públicas do Município de Itapetinga e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2732/029_-_projeto_de_lei_do_legislativo_29-2026_-_semana_municipal_da_cultura_-_pr._jean.doc.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal da Cultura no Município de Itapetinga e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2743/030-_projeto_de_lei_do_legislativo_030-26_-_dia_do_evangelico_assembleiano_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Itapetinga/BA, o “Dia do Evangélico Assembleiano”, em alusão ao movimento pentecostal, a ser celebrado no dia 21 de abril e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2747/031_-_projeto_de_lei_do_legislativo_031-26_-_denomina_praca_manoel_cardoso_da_silva_no_primavera_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>“Denomina Praça Manoel Cardoso Da Silva , a atual Praça, no Bairro Primavera entre as ruas Bahia, Corinthians e a rua São Paulo, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>Institui, no Calendário Oficial de Eventos do Município de Itapetinga, o Dia Municipal dos Conselheiros dos Embaixadores do Rei.</t>
+  </si>
+  <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de utilização de banheiros femininos por pessoas trans que não tenham realizado cirurgia de redesignação sexual, no âmbito do Município de Itapetinga-Bahia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>Institui, no Calendário Oficial de Eventos do Município de Itapetinga, o Dia Municipal das Orientadoras das Mensageiras do Rei.</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2765/035_-_projeto_de_lei_legislativo_035_-_26_-_placas_informativas_em_braille_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de afixação de placas informativas em Braille, nas  entradas dos órgãos e repartições públicas e privadas, em portas de gabinetes, indicando  corredores, escadas, transporte municipal, comércio local ou locais de grande circulação de pessoas no âmbito do município de  Itapetinga-Ba, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2774/projeto_nair_chaves_-_primavera.docx</t>
+  </si>
+  <si>
+    <t>“Denomina Praça Nair Chaves a atual área institucional, no Bairro Primavera entre as ruas São Paulo, Fluminense e a rua Santos, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2783/037_-_projeto_de_lei_legislativo_037_-_26_-_julho_neon_-_saude_bucal_-_tarugao.doc.pdf</t>
+  </si>
+  <si>
+    <t>Institui no calendário oficial de eventos do município, as comemorações do “Julho Neon”, para a conscientização, prevenção e promoção da saúde bucal.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2785/038_-_projeto_de_lei_do_legislativo_no_038-26_-__climatizacao_nas_unidades_escolares_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre climatização nos departamentos das unidades Escolares do Município de Itapetinga e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2790/039-_projeto_de_lei_do_legislativo_039-26_-_reconhecimento_de_patrimonio_genetico_-_jean_doriel.pdf</t>
+  </si>
+  <si>
+    <t>“Reconhece como patrimônio genético, histórico, cultural e agropecuário do Município de Itapetinga as raças locais Caneludo do Catolé, Carne Negra, Peru Preto Caipira e Pato Catolé, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>Valdeir</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2792/040_-_projeto_de_lei_do_legislativo_n_040-26_-_forro_do_chicao_-_valdeir.pdf</t>
+  </si>
+  <si>
+    <t>“Declara como Patrimônio Cultural, Histórico e Imaterial do Município de Itapetinga o 'Forró do Chicão', tradicional festejo de São Pedro e a mais tradicional festa de Forró nos Bairros realizada no município, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2793/041_-_projeto_de_lei_do_legislativo_n_041-26_-_feriado_corpus_crhisti_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>Institui o feriado municipal de Corpus Christi no âmbito do Município de Itapetinga-BA e dá outras providências.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2715/001_-_projeto_de_resolucao_n_001-2026_-_altera_resolucao_195.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 195/2023, que cria estrutura e define regras do Organograma de Apoio à Atividade Parlamentar, e dá outras providências.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
@@ -1564,107 +2145,359 @@
   </si>
   <si>
     <t>Sessão Especial para tratar e promover debate acerca da possibilidade de implantação do sistema de estacionamento rotativo pago (Zona Azul) no_x000D_
 Município de Itapetinga, com proposta de operação em caráter educativo por jovens estudantes da Escola Cívico-Militar de Itapetinga, em parceria com a_x000D_
 COMUTRAN.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2680/026-_requerimento_no_026-26_-_sessao_especial_repovoamento_de_peixes_na_lagoa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO que transforme uma Sessão Ordinária em Sessão Especial, para tratar sobre O REPOVOAMENTO DE PEIXES NA LAGOA DO PARQUE POLIESPORTIVO DA LAGOA MICHEL JOSÉ HAGGE FILHO</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2681/027-_requerimento_no_027-26-_sessao_especial_dia_do_diabetes_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Requeiro Sessão Especial, a ser realizada no dia 12 de novembro do corrente ano, em alusão ao Dia Mundial do Diabetes</t>
   </si>
   <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2791/028_-_requerimento_no_028-26_-_patrimonio_genetico_animal_do_municipio_de_itapetinga_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Audiência Pública Itinerante, no dia 20 de agosto de 2026, às 9h, no auditório da Universidade Estadual do Sudoeste da Bahia - UESB, com o objetivo de debater sobre o Reconhecimento e Valorização do Patrimônio Genético Animal do Município de Itapetinga – BA.</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>Telê Vieira, Sidinei do Sindicato</t>
+  </si>
+  <si>
+    <t>Requerer a instauração de COMISSÃO PARLAMENTAR DE INQUÉRITO – CPI, pelo prazo de 90 (noventa) dias, prorrogável na forma regimental, destinada a apurar fato determinado consistente em possíveis irregularidades relacionadas ao Pregão Eletrônico nº 012/2026, promovido pelo Município de Itapetinga.</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2804/030_-_requerimento_no_030-26_-_pedido_de_informacoes_-_servidores_-_tele-peto-valquirio_e_sidnei.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos informações e providências acerca de denúncia envolvendo os servidores Charles  dos Santos e Alexson Santos Almeida, vinculados à Secretaria Municipal de Infraestrutura.</t>
+  </si>
+  <si>
     <t>2694</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>Prefeito Eduardo Hagge</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2694/veto_-_projeto_15-2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 001/26 ao Projeto de Lei n° 015/26, de autoria do vereador Sidinei do Sindicato que "Institui a Política Municipal de Fomento à Economia Solidária no município".</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 002/26 ao Projeto de Lei n° 048/26, de autoria do vereador Pastor Jean que "Suprime o inciso IX do § 1º, do Art. 8º e o Art. 18 e, altera o Art. 14, ambos da Lei Municipal nº 1.627/24, e dá outras providências".</t>
   </si>
   <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2744/003_-_veto_total_no_003-26_-_pl_027-26_-_guincho_-_peto.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 003/26 ao Projeto de Lei n° 027/26, de autoria do vereador Peto que "Dispõe sobre a regulamentação do serviço de remoção, guarda e liberação de veículos (guincho) no Município de Itapetinga e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2770/004_-_veto_total_n_004-26_ao_pl_034-25_coleta_de_lixo_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 004/26 ao Projeto de Lei n° 034/25, de autoria do vereador Tarugão que “Dispõe sobre o horário obrigatório para a realização de coleta de lixo no município de Itapetinga-Bahia”.</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2771/005_-_veto_toal_n_005-26_-_ao_projeto_35-2025_-_cartao_combustivel_-_valquirio.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 005/26 ao Projeto de Lei n° 035/26, de autoria do vereador Valquírio Lima que "Dispõe sobre a obrigatoriedade da utilização do cartão combustível em toda frota municipal de veículos do Município de Itapetinga, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2777/veto_-_pl_040-25.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 006/26 ao Projeto de Lei n° 040/25, de autoria do vereador Sidinei do Sindicato que "Dispõe sobre a padronização visual das fachadas dos imóveis públicos e da frota de veículos oficiais do Município e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2778/007_-_veto_total_n_007-26_ao_pl_061-25_-_doencas_raras_-_valquirio.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 007/26 ao Projeto de Lei n° 061/26, de autoria do vereador Valquírio Lima que "Cria o Cadastro Municipal de Pessoas com Doença Rara no âmbito do Município de Itapetinga-Bahia, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2779/008_-_veto_total_n_ao_pl_058-25_-_incentivo_a_atividade_fisica_-_valquirio.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 008/26 ao Projeto de Lei n° 058/25, de autoria do vereador Valquírio Lima que "Institui o Programa Municipal de Incentivo à Prática de Atividades Físicas e Convênios com Academias para Servidores Públicos do Município de Itapetinga – Bahia e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2798/009_-_veto_total_n_009-26_ao_pl_039-25_-_monitor_de_glicose_-_jean.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL N° 009/26 ao Projeto de Lei n° 039/25 de autoria do vereador Pr. Jean Doriel que "Visa a implantação de programa destinado à doação de sensores de glicose Libre Freestyle para pessoas acometidas por diabetes em nosso município".</t>
+  </si>
+  <si>
     <t>2669</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do EXECUTIVO</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2669/projeto_001-26_-_salario_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 1.036, de 25 de abril de 2008, que fixa o piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agente de Combate às Endemias - ACE e da outras providências.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2670/projeto_002-26_-_relatorio_-_orcamento_da_crianca_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>Dispde sobre a elaboração e a publicação de relatório sobre o Orçamento da Criança e do Adolescente pela Administração Municipal.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2728/pl_003-26-_reajuste_professores.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre o reajuste salarial dos Professores e Coordenadores da Rede Pública Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
+    <t>2741</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2741/pl_004-26_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias - (LDO) de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2780/projeto_005_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste salarial aos seus servidores municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2795/pl_006_-_reajuste_servidores_do_saae.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobre a recomposição salarial dos servidores do Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2752/001_-_parecer_favoravel_no_001-26_p._resolucao_001-2025_-_procuradoria_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº. 001/2026 ao Projeto de Resolução nº 001/25, de autoria da Mesa Diretora que “Cria a Procuradoria Especial da Mulher no âmbito do Poder Legislativo do Município de Itapetinga/BA e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2755/008_-_parecer_favoravel_no_008-26_p._lei_038-2025_-crimes_ciberneticos_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº. 008/2026 ao Projeto de Lei nº 038/2025 de autoria do Vereador Tarugão que “Institui a campanha de conscientização e prevenção contra crimes cibernéticos, cometidos por meio do uso indevido da inteligência artificial, contra crianças e adolescentes na rede municipal de educação”.</t>
+  </si>
+  <si>
+    <t>2756</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2756/009_-_parecer_contrario_no_009-26_p._lei_024-2025_-_leitura_obrigatoria_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO Nº. 009/2026 ao Projeto de Lei nº 024/2025 de autoria do vereador Tarugão que “Dispõe sobre a disponibilização de 15 (quinze) minutos diários nas escolas públicas municipais para alunos e servidores se dedicarem à leitura e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2757</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2757/010_-_parecer_contrario_no_010-26_projeto_de_lei_025-2025_-_apoia_para_o_autismo_-_tarugao_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO Nº. 010/2026 ao Projeto de Lei nº 025/2025 de autoria do vereador Tarugão que “Autoriza o Executivo Municipal, a criar o Programa APOIA, de apoio ao professor, orientando e informando sobre o Transtorno do Espectro Autista (TEA), na rede municipal de ensino, e da outras providências”.</t>
+  </si>
+  <si>
+    <t>2758</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2758/011_-_parecer_desfavoravel_no_011-26_projeto_de_lei_041-2025_-_castracao_legal_-_tarugao_1.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO Nº. 011/2026 ao Projeto de Lei nº 041/2025 de autoria do vereador Tarugão que "Institui o Programa Castração Legal e fixa outras providências".</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2759/012_-_parecer_contrario_no_012-26_projeto_de_lei_066-2025_-_conselho_municipal_de_habitacao_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO Nº. 012/2026 ao Projeto de Lei nº 066/2025 de autoria do vereador Tarugão que “DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO E DA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2760/013_-_parecer_favoravel_no_013-26_projeto_de_lei_086-2025_-_rota_turistico-gastronomica_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº. 013/2026 ao Projeto de Lei nº 086/2025 de autoria do vereador Pr. Jean Doriel que “Institui, no âmbito do Município de Itapetinga, a Rota Turístico-Gastronômica da Carne e do Leite, destinada à valorização da agropecuária, da culinária regional e do turismo sustentável”.</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2761/014_-_parecer_favoravel_no_014-26_projeto_de_lei_074-2025_-_agosto_branco_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº. 014/2026 ao Projeto de Lei nº 074/2025 de autoria do vereador Tarugão que “Institui, no âmbito do Município de Itapetinga/BA, a Campanha “Agosto Branco”, dedicada à conscientização sobre o câncer de pulmão, e a inclui no Calendário Oficial de Eventos, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2762/015_-_parecer_favoravel_no_015-26_projeto_de_lei_004-2025_-_iptu_-_tiquinho.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº. 015/2026 ao Projeto de Lei nº 004/2025 de autoria do vereador Tiquinho Nogueira que “Suprime o inciso II, do par.1°, do art.1°, da Lei Municipal n° 204/67 que “dispõe sobre isenção do pagamento de IPTU aos Funcionários deste Município” e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2763/016_-_parecer_contrario_no_016-26_projeto_de_lei_027-2025_-_isenta_alunos_do_enem_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO Nº. 016/2026 ao Projeto de Lei nº 027/2025 de autoria do vereador Pr. Jean Doriel que “Dispõe sobre a gratuidade do transporte público coletivo de passageiros, aos estudantes inscritos no Exame Nacional do Ensino Médio (ENEM), em dias de aplicação das provas, no município de Itapetinga”.</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2764/017_-_parecer_contrario_no_017-26_projeto_de_lei_028-2025_-_isenta_gravidas_passagem_-_pastor_jean.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO Nº. 017/2026 ao Projeto de Lei nº 028/2025 de autoria do vereador Jean Doriel da Silva que “Dispõe sobre a concessão de transporte gratuito em ônibus municipal para mulheres grávidas em situação de vulnerabilidade social, de Itapetinga e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Finanças, Orçamento e Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2808/001_-_parecer_favoravel_no_001-26_projeto_de_lei_019-2026_-_justificar_os_decretos.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº 001/26 ao Projeto de Lei nº 019/2026 de autoria dos vereadores Valquirio Lima, Peto, Sidinei do Sindicato e Telê que “Dispõe sobre a obrigatoriedade de publicação de justificativa nos Decretos Financeiros que tratem de remanejamento orçamentário no âmbito do Município de Itapetinga – BA”.</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2809/002_-_parecer_contrario_no_002-26_projeto_de_lei_005-2026_-_bolsa_de_estudos.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO Nº 002/26 ao Projeto de Lei nº 005/2026 de autoria do vereador Anderson da Nova que “Dispõe sobre a concessão de bolsas de estudos e/ou ajuda de custo a estudantes universitários do município que cursam ensino superior em outros municípios e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2810</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2810/003_-_parecer_favoravel_no_003-26_projeto_de_lei_018-2026_-_aurtoriza_execucao_orcamentaria.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL Nº 003/26 ao Projeto de Lei nº 018/2026 de autoria do vereador Anderson da Nova que “Dispõe sobre a autorização para execução da ação orçamentária destinada ao custeio do transporte coletivo dos atiradores do Tiro de Guerra TG/06-023, prevista na Lei Municipal nº 1.708/2025, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2811/004_-_parecer_favoravel_n_004-26_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL N° 004/26 ao Projeto de Lei do Executivo n° 004/26 que Dispõe sobre a elaboração da Lei de Diretrizes Orçamentárias - (LDO) de 2027 e dá outras providências.</t>
+  </si>
+  <si>
     <t>2705</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2705/001_-_parecer_001_-_ao_pl_do_legislativo_n_024-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL N° 001/2026 ao Projeto de Lei n° 024/2025, de autoria do vereador Tarugão que “Dispõe sobre a disponibilização de 15 (quinze) minutos diários nas escolas públicas municipais para alunos e servidores se dedicarem à leitura e dá outras providências”.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2706/002_-_parecer_002_-_ao_pl_do_legislativo_n_025-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA n° 002/2026, ao Projeto de Lei n° 025/2025, de autoria do vereador Tarugão que “Autoriza o Executivo Municipal, a criar o Programa APOIA, de apoio ao professor, orientando e informando sobre o Transtorno do Espectro Autista (TEA), na rede municipal de ensino, e da outras providências”.</t>
   </si>
   <si>
     <t>2690</t>
@@ -1676,50 +2509,53 @@
     <t>Parecer da Comissão de Assistência Social</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2690/001_-_parecer_ao_pl_066-25.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO N° 001/2026, ao Projeto de Lei n° 066/2025, de autoria do vereador Tarugão que “Dispõe sobre a criação do Conselho Municipal de Habitação e dá outras providências”.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>PCDPA</t>
   </si>
   <si>
     <t>Parecer Comissão de Defesa e Proteção dos Animais</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2686/001_-_parecer_ao_pl_041-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA N° 001/2026, ao Projeto de Lei do Legislativo n° 041/2025, de autoria do vereador Tarugão, que dispõe “Institui o Programa Castração Legal e fixa outras providências”.</t>
   </si>
   <si>
     <t>2687</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2687/002_-_parecer_ao_pl_054-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA N° 002/2026, ao Projeto de Lei n° 054/2025, de autoria de Sol dos Animais, que “Dispõe sobre a autorização da criação de clinica veterinária municipal em Itapetinga/BA e dá outras providências”.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2688/003_-_parecer_ao_pl_070-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA N° 003/2026, ao Projeto de Lei n° 070/2025, de autoria da vereadora Sol dos Animais, que “Institui a Política Municipal de Proteção e Bem-Estar Animal no âmbito do Município de Itapetinga – BA e dá outras providências”.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2689/004_-_parecer_ao_pl_073-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA N° 004/2026, ao Projeto de Lei n° 073/2025, de autoria da vereadora Sol dos Animais que “Dispõe sobre a obrigatoriedade de condutores de veículos prestarem socorro imediato a animais atropelados no município de Itapetinga – BA, e dá outras providências”.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
@@ -2092,67 +2928,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2571/001_-_indicacao_n_001-26_-_revit._dos_canteiros_centrais_da_avenida_flamengo_bairro_primavera_e_da_rua_montes_claros_-_jean.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2574/002_-_indicacao_no_002-26-_limpeza_revitalizacao_e_intervencao_emergencial_na_travessa_fernando_de_noronha_-_jean.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2580/003_-_indicacao_no_003-26_-_construcao_de_um_engole-tudo_nas_ruas_rudival_rodrigues_sales_e_primeira_travessa_zilda_ribeiro_-_tele.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2627/004_-_indicacao_no_004-26_-_programa_ferias_em_movimento_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2584/005-indicacao_no_004-2-politicas_a_capacitacao_de_microempresarios_e_empresarios_de_municipio_por_cursos_oficinas-anderson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2628/006-_indicacao_no_006-26-_construcao_de_sanitarios_publicos_no_parque_poliesportivo_da_lagoa-tarugao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2629/007-_indicacao_no_007-_26-unidade_escolar_de_educacao_infantil_no_bairro_quintas_do_sul_alem_da_pavimentacao_das_vias_publicas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2590/008-26-_indicacao_no_008-26-secretarias_de_infraestrutura_e_de_meio_ambiente_a_requalificacao_da_praca_frank_aguiar_na_v.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2591/009_-_indicacao_no_009-26_-__instalacao_de_aparelhos_de_ginastica_no_bairro_cidade_jardim-_anderson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2592/010_-_indicacao_no010-26_-_construcao_de_canal_de_macrodrenagem_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2635/011_-_indicacao_no_011-26-reforma_da_quadra_esportiva_do_tiro_de_guerra-_anderson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2595/012_-_indicacao_no_012-26-refletores_no_campo_de_futebol_localizado_ao_lado_do_tiro_de_guerra_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2637/013-_indicacao_no_013-2_-obras_de_pav._asfaltica_requalificacao_urbana_ciclovia_e_sinalizacao_horizontal_e_vertical_na_beira_rio-_daniel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2600/014_-_indicacao_no_014-26_-_por_meio_do_orgao_estadual_competente__seinfra_que_sejam_realizadas__intervencoes_na_rodovia_ba-263-anderson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2639/015-_indicacao_no_015-26_-_revitalizacao_paisagismo__e_arborizacao_no_canteiro_central_da_av_julio_jose_rodrigues_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2643/016-indicacao_no_016-26-reforma_e_cobertura_da_quadra_poliesportiva_localizada_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2612/017-_indicacao_no_017-26-_controle_territoriais_do_municipio_georreferenciamentos-anderson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2644/018-_indicacao_no_018-26-reforma_do_banheiro_do_parque_poliesportivo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2621/019-_indicacao_no_019-26-_pavimentacao_em_pedra_por_pavimentacao_asfaltica_nas_vias_do_denominado_terreno_do_padre-anderson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2623/020-_indicacao_no_020-26_-_substituir_multa_de_natureza_leve_de_transito_por_doacao_de_sangue-tarugao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2617/022-indicacao_no_022-26-realizacao_de_um_concurso_publico_no_ambito_municipal-anderson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2646/023-_indicacao_no_023-26-bebedouros_publicos_no_parque_poliesportivo_da_lagoa_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2645/024-_indicacao_no_024-26-criando_ouvidoria_em_defesa_da_crianca_e_adolescentes-anderson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2650/025-_indicacao_no_025-26-_cestas_basicas_aos_alunos_em_vulnerabilidade_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2651/026_-_indicacao_no_026-26-_regularizacao_fundiaria_dos_loteamentos_irregulares-anderson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2652/027-_indicacao_no_027-26-_engole-tudo_tv._14_nova_itapetinga_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2653/028_-_indicacao_no_028-26-pavimentacao_da_travessa_belmiro_bairro_americo_nogueira-tarugao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2654/029_-_indicacao_no_029-26_-_rede_de_agua__caminho_1_bairro_bem_querer_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2655/030-_indicacao_no_030-26-_ponto_de_iluminacao_grades_de_protecao_e_reforma_do_vestuario_do_campo_manoelito_alves_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2656/031-_indicacao_no_031-26-_acessibilidade_na_concha_acustica_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2658/032_-_indicacao_no_032-26-_drenagem_no_final_das_travessas_09_e_10_nova_itapetinga_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2661/033-_indicacao_no_033-26-esgotamento_sanitario_para_caminhos_1_e_2_bem_querer-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2662/034-_indicacao_no_034-26-_cursos_profissionalizantes_atraves_da_cetep_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2663/035-_indicacao_no_035-26_-_atualizacao_do_codigo_de_posturas_do_municipio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2665/037-_indicacao_no_037-26-_repovoamento_de_peixes_na_lagoa_do_parque_poliesportiva_da_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2666/038-_indicacao_no_038-26-_solucionar_os_recorrentes_alagamentos_na_avenida_brasilia_bairro_morumbi-tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2667/039-_indicacao_no_039-26_-_sinalizacao_em_frente_as_escolas_municipais_com_placas_de_sinalizacao-tarugao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2668/040_-_indicacao_no_040-_mutirao_de_limpeza_nos_residenciais_turmalina_i_e_turmalina_ii-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2671/041-_indicacao_no_41-26_-_pavimentacao_no_fundo_coleg._clero_pedreira_na_rua_jose_reis_na_rua_lago_dos_mares_lateral_do_coleg.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2675/042_-_indicacao_no_042-26-_patrolamento_das_estradas_vicinais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2679/043-_ndicacao_no_043-26-_praca_publica_e_um_espaco_de_lazer_na_antiga_praca_brasil_atualmente_praca_paulo_sergio-evandro_souza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2684/044-_indicacao_no_044-26-_limpeza_e_rocagem_no_bairro_ecosane_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2702/045_-_indicacao_no_045-26_-_reforma_piso_praca_augusto_de_carvalho_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2716/046_-_indicacao_no_046-26_-_construcao_gratuita_de_calcadas_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2723/047_-_indicacao_no_047-26_-_instalacao_de_equipamentos_de_internet_via_satelite_de_alta_velocidade_starlink_ou_tecnologia_similar__-_daniel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2725/048_-_indicacao_no_048-26_-_reajustado_o_salario_base_dos_magisteiro_municipal__-_tele.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2572/001_-_mocao_de_aplauso_n_001-26_-_15_anos_da_igreja_crista_apostolica_em_itapetinga._-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2575/002_-_mocao_de_aplauso_no_002-26_-_agentes_comunitarios_de_saude_e_agentes_de_combate_a_endemias-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2576/003_-_mocao_de_aplauso_no_003-26_-_ao_sr._jose_licio_amorim_santos_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2577/004_-_mocao_de_aplauso_no_004-26_-_senhor_ednilton_rodrigues_viana_conhecido_como_porro_da_empresa_de_onibus_novo_horizonte_-_jean.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2578/005_-_mocao_de_aplauso_no_005-26_-_homenagem_a_guarda_municipal_feminina_deste_municipio_-_jean_e_tarugao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2579/006_-_mocao_de_aplauso_no_006-26_-_senhor_roberto_pereira_lima_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2582/007_-_mocao_de_aplauso_no_007-26_-_ipam_42_anos_de_existencia__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2594/008_-_mocao_no_008-26_-_profissionais_de_educacao_fisica__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2598/009_-_mocao_de_aplauso_no_009-26_-_aos__profissionais_de_costura_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2602/010-_mocao_de_aplauso_no_010-26_-_profissionais_da_limpeza_urbana_garis_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2607/011-mocao_de_aplauso_no_011-26_-_mocao_de_aplausos__a_todas_as_lavadeiras_da_nossa_cidade-anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_apaluso_e_congratulacoes_ao_deputado_antnio_brito.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2620/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2624/014-_mocao_de_aplauso_no_014-26_-alecio_marques_de_andrade_pela_promocao_ao_posto_de_tenente_coronel_da_policia_militar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2630/015_-_mocao_de_aplauso_no_015-26_-tiro_de_guerra_tg_06-023_pelos_seus_49_anos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2631/016-_mocao_de_aplauso_no_016-26_-_capoeiristas_do_municipio_de_itapetinga-anderson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2633/017-_mocao_de_aplauso_no_017-26_-_ao_conselho_tutelar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2634/018-_mocao_de_aplauso_no_018-26_-_aos_radialistas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2641/019-mocao_de_aplauso_no_019-26-enfermeirosas_e_tecnicosas_de_enfermagem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2642/020_-mocao_de_aplauso_no_020-26_-_empresa_acsa__seguranca_do_trabalho_e_meio_ambiente_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2647/021-_mocao_de_aplauso_no_021-26-__a_mulher_empoderada_maos_que_constroem_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2648/022_-mocao_de_aplauso_no_022-26_-_policia_tecnico_cientifica_18a_corpin_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2649/023_-mocao_de_aplauso_no_023-26_-_ao_pastor_aristoteles_salgado_filho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2657/024-_mocao_de_aplauso_no_024-26-__46_anos_de_uesb_-_anderson.docx.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2672/025_-_mocao_de_aplauso_no_025-26_-_reconhecimento_ao_trabalho_dedicado_realizado_pelos_taxistas_que_servem_a_nossa_cidade__-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2674/026_-_mocao_de_aplauso_no_026-26_-_homenagem_ao_professor_dedinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2678/027-_mocao_de_aplauso_no_027-26-enfermeira_alinne_santana_dutra_freire_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2698/028-_mocao_de_aplauso_no_028-26_-_artista_plastico_roney_george-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2699/029-_mocao_de_aplauso_no029-26_-_educadora_lucia_morais_da_silva_de_souza_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2695/030-_mocao_de_aplauso_no_030-26-_jose_amaral_nascimento_souza_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2700/031-_mocao_de_aplauso_no_031-26-_biblioteca_municipal_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2703/032_-_mocao_de_aplauso_no_032-_26-_reforma_da_cozinha_e_refeitorio_e_pronto_socorro_do_hcr_-_valquirio_sol_tele_sidinei_daniel_pet.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2704/033_-_mocao_de_aplauso_no_033-26_-_padre_ariosvaldo_-_festa_de_sao_jose_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/034-_mocao_de_aplauso_no_034-26-_departamento_de_cultura-_sibele.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2712/035_-_mocao_de_aplauso_no_035-26-_arthur_claudio_correia_de_jesus_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2714/036_-_mocao_de_aplauso_no_036-26_-_jesus_vida_verao_2026_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/037_-_mocao_de_aplauso_no_037-26_-_homenagem_ao_dia_do_evangelico_quadrangular_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2729/038_-_mocao_de_repudio_no_038-26_-_planserv_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2727/039-_mocao_de_aplauso_no_038-26_-_az_news_pela_realizacao_da_24a_edicao_do_trofeu_imprensa_melhores_do_ano_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2696/001_-_projeto_de_decreto_n_001-26_-_titulo_de_cidadania_sivanilda_pinheiro_brito_da_silva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2697/002_-_projeto_de_decreto_n_002-26_-_titulo_de_cidadania_andrea_gomes_da_silva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2707/003_-_projeto_de_decreto_no_003-26-_titulo_de_cidadania_gedeval_paiva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/004_-_projeto_de_decreto_no_004-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2718/005_-_projeto_de_decreto_no_005-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2569/001_-_projeto_de_lei_do_legislativo_n_001-2026_-_altera_de_lei_de_transito_-_anderson_incompleto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2570/002_-_projeto_de_lei_do_legislativo_n_002-26_-_dia_do_guarda_municipal_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2573/003-_projeto_de_lei_do_legislativo_no_003-26_-_dia_municipal_do_policial_militar_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2581/004_-_projeto_de_lei_do_legislativo_no_004-26-_denominar_e_oficializar_a_rua_lorena_maria-tarugao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2585/005_-_projeto_de_lei_do_legislativo_no_005-26-_bolsa_de_estudo_universitaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2586/006_-_projeto_de_lei_do_legislativo_no_006-26_-_libras_no_curriculo_escolar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2588/007_-_projeto_de_lei_do_legislativo_no_007-26_-_acolhimento_pacientes_oncologicos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2597/008_-_projeto_de_lei_do_legislativo_no_008-26_-_musica_na_grade_curricular_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2599/009_-_projeto_de_lei_do_legislativo_no_009-26_-_casa_municipal_do_artesao__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2601/010_-_projeto_de_lei_do_legislativo_n_010-25_-_fibromialgia_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2604/011_-_projeto_de_lei_do_legislativo_n_011-25_-_lacos_do_tempo_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2608/012_-_projeto_de_lei_do_legislativo_no_012-26_-_espaco_maos_que_cuidam__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2609/013_-_projeto_de_lei_do_legislativo_no_013-26_-_programa_rua_viva_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2611/014_-_projeto_de_lei_do_legislativo_no_014-26_-_biblioteca_patrimonio_historico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2614/015_-_projeto_de_lei_do_legislativo_no_015-26_-_politica_de_fomento_a_economia_solidaria_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2615/016_-_projeto_de_lei_do_legislativo_no_016-26_-_atendimento_sem_documento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2616/017_-_projeto_de_lei_do_legislativo_no_017-26_-_metodo_aba_na_rede_publica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2693/018_-_projeto_de_lei_do_legislativo_no_018-26_-_tg_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2673/019-projeto_de_lei_do_legislativo_no_019-26-__decretos_financeiros-valquirio_peto_tele_e_sidinei.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2677/022-_pll_no_022-26_-_politica_municipal_de_incentivo_a_educacao_de_jovens_e_adultos_-_tele.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2709/022-pll_no_022-26-reajuste_salarial_e_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2710/024_-_altera_lei_1.177-12_-_estrutura.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2711/025_-_projeto_de_lei_do_legislativo_no_025-26_-_proibe_contratacao_pessoas_condenadas_por_crimes_contra_a_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2713/026_-_projeto_de_lei_do_legislativo_26-2026_-_reajuste_dos_assessores_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2724/027_-_projeto_de_lei_do_legislativo_27-2026_-_regulamentacao_guincho_-_peto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2715/001_-_projeto_de_resolucao_n_001-2026_-_altera_resolucao_195.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2552/001_-_requerimento_n_001-26_-_sessao_especial_dia_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2553/002_-_requerimento_n_002-26_-_sessao_especial_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2554/003_-_requerimento_n_003-26_-_sessao_especial_campanha_amigo_da_crianca_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2555/004_-_requerimento_n_004-26_-_sessao_especial_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2556/005_-_requerimento_n_005-26_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2557/006_-_requerimento_n_006-26_-_sessao_especial_saude_mental_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2558/007_-_requerimento_n_007-26_-_sessao_especial_julho_das_pretas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2559/008_-_requerimento_n_008-26_-_sessao_especial_das_familias_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2560/009_-_requerimento_n_009-26_-_sessao_especial_dia_da_mulher_crista_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2561/010_-_requerimento_n_010-26_-_sessao_especial_alcoolismo_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2562/011_-_requerimento_n_011-26_-_sessao_especial_drogas_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2563/012_-_requerimento_n_012-25_-_sessao_especial_amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2564/013_-_requerimento_n_013-25_-_sessao_especial_dia_do_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2565/014_-_requerimento_n_014-25_-_sessao_especial_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2566/015_-_requerimento_n_015-26_-_sessao_especial_dia_da_pecuaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2567/016_-_requerimento_n_016-26_-_criacao_de_comissao_para_reforma_de_regimento_e_lei_org._-_anderson.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2603/017_-_requerimento_no_016-26_-_sessao_especial_dia__dia_do_soldado-anderson.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2622/018-_requerimento_no_018-26_-_sessao_especial_dia_do_gari_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2626/019-_requerimento_no_019-26-_criacao_de_um_pre-projeto_do_plano_de_cargos_e_salarios_dos_servidores_publicos_da_camara_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2632/020-_requerimento_no_020-26-_sessao_especial_aluno_destaque_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2638/021-_requerimento_no_021-26-_sessao_especial_esportes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2640/022-_requerimento_no_022-26-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2659/023_-_requerimento_no_023-26_-_sessao_especial_dia_do_idoso_-_tele.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2660/024_-_requerimento_no_024-26_-_sessao_especial_zona_azul_-_tarugao.doc.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2680/026-_requerimento_no_026-26_-_sessao_especial_repovoamento_de_peixes_na_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2681/027-_requerimento_no_027-26-_sessao_especial_dia_do_diabetes_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2694/veto_-_projeto_15-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2669/projeto_001-26_-_salario_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2670/projeto_002-26_-_relatorio_-_orcamento_da_crianca_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2728/pl_003-26-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2705/001_-_parecer_001_-_ao_pl_do_legislativo_n_024-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2706/002_-_parecer_002_-_ao_pl_do_legislativo_n_025-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2690/001_-_parecer_ao_pl_066-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2686/001_-_parecer_ao_pl_041-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2688/003_-_parecer_ao_pl_070-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2689/004_-_parecer_ao_pl_073-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2720/001_-_parecer_001_ao_pl_039-2025_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2721/002_-_parecer_002_ao_pl_074-2025_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2691/001_-_parecer_ao_pl_075-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2692/002_-_parecer_ao_pl_086-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2781/001_-_emenda_001-26_-_mesa_diretora_-_projeto_005-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2571/001_-_indicacao_n_001-26_-_revit._dos_canteiros_centrais_da_avenida_flamengo_bairro_primavera_e_da_rua_montes_claros_-_jean.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2574/002_-_indicacao_no_002-26-_limpeza_revitalizacao_e_intervencao_emergencial_na_travessa_fernando_de_noronha_-_jean.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2580/003_-_indicacao_no_003-26_-_construcao_de_um_engole-tudo_nas_ruas_rudival_rodrigues_sales_e_primeira_travessa_zilda_ribeiro_-_tele.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2627/004_-_indicacao_no_004-26_-_programa_ferias_em_movimento_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2584/005-indicacao_no_004-2-politicas_a_capacitacao_de_microempresarios_e_empresarios_de_municipio_por_cursos_oficinas-anderson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2628/006-_indicacao_no_006-26-_construcao_de_sanitarios_publicos_no_parque_poliesportivo_da_lagoa-tarugao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2629/007-_indicacao_no_007-_26-unidade_escolar_de_educacao_infantil_no_bairro_quintas_do_sul_alem_da_pavimentacao_das_vias_publicas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2590/008-26-_indicacao_no_008-26-secretarias_de_infraestrutura_e_de_meio_ambiente_a_requalificacao_da_praca_frank_aguiar_na_v.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2591/009_-_indicacao_no_009-26_-__instalacao_de_aparelhos_de_ginastica_no_bairro_cidade_jardim-_anderson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2592/010_-_indicacao_no010-26_-_construcao_de_canal_de_macrodrenagem_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2635/011_-_indicacao_no_011-26-reforma_da_quadra_esportiva_do_tiro_de_guerra-_anderson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2595/012_-_indicacao_no_012-26-refletores_no_campo_de_futebol_localizado_ao_lado_do_tiro_de_guerra_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2637/013-_indicacao_no_013-2_-obras_de_pav._asfaltica_requalificacao_urbana_ciclovia_e_sinalizacao_horizontal_e_vertical_na_beira_rio-_daniel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2600/014_-_indicacao_no_014-26_-_por_meio_do_orgao_estadual_competente__seinfra_que_sejam_realizadas__intervencoes_na_rodovia_ba-263-anderson.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2639/015-_indicacao_no_015-26_-_revitalizacao_paisagismo__e_arborizacao_no_canteiro_central_da_av_julio_jose_rodrigues_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2643/016-indicacao_no_016-26-reforma_e_cobertura_da_quadra_poliesportiva_localizada_no_bairro_nova_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2612/017-_indicacao_no_017-26-_controle_territoriais_do_municipio_georreferenciamentos-anderson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2644/018-_indicacao_no_018-26-reforma_do_banheiro_do_parque_poliesportivo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2621/019-_indicacao_no_019-26-_pavimentacao_em_pedra_por_pavimentacao_asfaltica_nas_vias_do_denominado_terreno_do_padre-anderson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2623/020-_indicacao_no_020-26_-_substituir_multa_de_natureza_leve_de_transito_por_doacao_de_sangue-tarugao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2617/022-indicacao_no_022-26-realizacao_de_um_concurso_publico_no_ambito_municipal-anderson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2646/023-_indicacao_no_023-26-bebedouros_publicos_no_parque_poliesportivo_da_lagoa_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2645/024-_indicacao_no_024-26-criando_ouvidoria_em_defesa_da_crianca_e_adolescentes-anderson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2650/025-_indicacao_no_025-26-_cestas_basicas_aos_alunos_em_vulnerabilidade_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2651/026_-_indicacao_no_026-26-_regularizacao_fundiaria_dos_loteamentos_irregulares-anderson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2652/027-_indicacao_no_027-26-_engole-tudo_tv._14_nova_itapetinga_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2653/028_-_indicacao_no_028-26-pavimentacao_da_travessa_belmiro_bairro_americo_nogueira-tarugao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2654/029_-_indicacao_no_029-26_-_rede_de_agua__caminho_1_bairro_bem_querer_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2655/030-_indicacao_no_030-26-_ponto_de_iluminacao_grades_de_protecao_e_reforma_do_vestuario_do_campo_manoelito_alves_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2656/031-_indicacao_no_031-26-_acessibilidade_na_concha_acustica_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2658/032_-_indicacao_no_032-26-_drenagem_no_final_das_travessas_09_e_10_nova_itapetinga_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2661/033-_indicacao_no_033-26-esgotamento_sanitario_para_caminhos_1_e_2_bem_querer-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2662/034-_indicacao_no_034-26-_cursos_profissionalizantes_atraves_da_cetep_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2663/035-_indicacao_no_035-26_-_atualizacao_do_codigo_de_posturas_do_municipio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2665/037-_indicacao_no_037-26-_repovoamento_de_peixes_na_lagoa_do_parque_poliesportiva_da_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2666/038-_indicacao_no_038-26-_solucionar_os_recorrentes_alagamentos_na_avenida_brasilia_bairro_morumbi-tarugao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2667/039-_indicacao_no_039-26_-_sinalizacao_em_frente_as_escolas_municipais_com_placas_de_sinalizacao-tarugao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2668/040_-_indicacao_no_040-_mutirao_de_limpeza_nos_residenciais_turmalina_i_e_turmalina_ii-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2671/041-_indicacao_no_41-26_-_pavimentacao_no_fundo_coleg._clero_pedreira_na_rua_jose_reis_na_rua_lago_dos_mares_lateral_do_coleg.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2675/042_-_indicacao_no_042-26-_patrolamento_das_estradas_vicinais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2679/043-_ndicacao_no_043-26-_praca_publica_e_um_espaco_de_lazer_na_antiga_praca_brasil_atualmente_praca_paulo_sergio-evandro_souza.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2684/044-_indicacao_no_044-26-_limpeza_e_rocagem_no_bairro_ecosane_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2702/045_-_indicacao_no_045-26_-_reforma_piso_praca_augusto_de_carvalho_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2716/046_-_indicacao_no_046-26_-_construcao_gratuita_de_calcadas_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2723/047_-_indicacao_no_047-26_-_instalacao_de_equipamentos_de_internet_via_satelite_de_alta_velocidade_starlink_ou_tecnologia_similar__-_daniel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2725/048_-_indicacao_no_048-26_-_reajustado_o_salario_base_dos_magisteiro_municipal__-_tele.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2735/049_-_indicacao_no_049-26_-_programa_de_credenciamento_de_microempreendedores_individuais_meis_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2745/050_-_indicacao_no_050-26_-_parceria_prefeitura_e_clinicas_particulares_para_criancas_atipicas__-_jean.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2748/051_-_indicacao_no_051_-_26_-_escola_especializada_para_atender_tea_-__tarugao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2751/052_-_indicacao_no_052-26_-_corrida_municipal_de_itapetinga_-_daniel.doc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2766/053_-_indicacao_no_053-26_-_marcar_a__metragem_na_lagoa_-_daniel.doc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2768/054_-_indicacao_no_054-26_-_faixas_elevada_ao_lado_da_igreja_quadrangular_na_avenida_flamengo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2776/055_-_indicacao_no_055-26_-_-_pr._evandro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2786/056_-_indicacao_no_056-26_-_pavimentacao_da_rua_camilo_de_brito_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2788/057-_indicacao_no_057-26_-_faixa_elevada_em_frente_ao__ismael_cruz_e_creche_luiza_ferraz_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2789/058_-_indicacao_no_058-26_-_pavimentacao_da_rua_j_no_bairro_vila_erica.___-_mesa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2799/059_-_indicacao_no_059-26_-_alargamento_redutor_de_velocidade_drogasil__estudo_de_trafego_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2800/060_-_indicacao_no_060-26_-_requalificacao_av._itabuna__estudo_de_trafego_rotatoria_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2801/061_-_indicacao_no_061-26_-_reconhecimento_e_apoio_aos_protetores_independentes_de_animais_-_sol.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2802/062_-_indicacao_no_062-26_-_urbanizacao_e_escadaria_no_sac_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2806/063_-_indicacao_no_063-26_-_pavimentacao_da_rua_manoel_alves_vieira__-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2807/064_-_indicacao_no_064-26_-_reajuste_nos_valores_do_aluguel_social_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2813/065_-_indicacao_no_065-26_-_esgotamento_sanitario_no_moradas_do_bem_querer_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2814/066_-_indicacao_no_066-26_-_faixas_elevadas_nos_cruzamentos_entre_a_avenida_dermeval_soares_pinheiro_rua_jose_piton_barreto_e_rua_helio_costa_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2572/001_-_mocao_de_aplauso_n_001-26_-_15_anos_da_igreja_crista_apostolica_em_itapetinga._-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2575/002_-_mocao_de_aplauso_no_002-26_-_agentes_comunitarios_de_saude_e_agentes_de_combate_a_endemias-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2576/003_-_mocao_de_aplauso_no_003-26_-_ao_sr._jose_licio_amorim_santos_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2577/004_-_mocao_de_aplauso_no_004-26_-_senhor_ednilton_rodrigues_viana_conhecido_como_porro_da_empresa_de_onibus_novo_horizonte_-_jean.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2578/005_-_mocao_de_aplauso_no_005-26_-_homenagem_a_guarda_municipal_feminina_deste_municipio_-_jean_e_tarugao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2579/006_-_mocao_de_aplauso_no_006-26_-_senhor_roberto_pereira_lima_funcionario_da_empresa_aguia_branca_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2582/007_-_mocao_de_aplauso_no_007-26_-_ipam_42_anos_de_existencia__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2594/008_-_mocao_no_008-26_-_profissionais_de_educacao_fisica__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2598/009_-_mocao_de_aplauso_no_009-26_-_aos__profissionais_de_costura_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2602/010-_mocao_de_aplauso_no_010-26_-_profissionais_da_limpeza_urbana_garis_do_nosso_municipio-anderson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2607/011-mocao_de_aplauso_no_011-26_-_mocao_de_aplausos__a_todas_as_lavadeiras_da_nossa_cidade-anderson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2619/mocao_de_apaluso_e_congratulacoes_ao_deputado_antnio_brito.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2620/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2624/014-_mocao_de_aplauso_no_014-26_-alecio_marques_de_andrade_pela_promocao_ao_posto_de_tenente_coronel_da_policia_militar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2630/015_-_mocao_de_aplauso_no_015-26_-tiro_de_guerra_tg_06-023_pelos_seus_49_anos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2631/016-_mocao_de_aplauso_no_016-26_-_capoeiristas_do_municipio_de_itapetinga-anderson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2633/017-_mocao_de_aplauso_no_017-26_-_ao_conselho_tutelar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2634/018-_mocao_de_aplauso_no_018-26_-_aos_radialistas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2641/019-mocao_de_aplauso_no_019-26-enfermeirosas_e_tecnicosas_de_enfermagem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2642/020_-mocao_de_aplauso_no_020-26_-_empresa_acsa__seguranca_do_trabalho_e_meio_ambiente_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2647/021-_mocao_de_aplauso_no_021-26-__a_mulher_empoderada_maos_que_constroem_itapetinga-_anderson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2648/022_-mocao_de_aplauso_no_022-26_-_policia_tecnico_cientifica_18a_corpin_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2649/023_-mocao_de_aplauso_no_023-26_-_ao_pastor_aristoteles_salgado_filho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2657/024-_mocao_de_aplauso_no_024-26-__46_anos_de_uesb_-_anderson.docx.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2672/025_-_mocao_de_aplauso_no_025-26_-_reconhecimento_ao_trabalho_dedicado_realizado_pelos_taxistas_que_servem_a_nossa_cidade__-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2674/026_-_mocao_de_aplauso_no_026-26_-_homenagem_ao_professor_dedinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2678/027-_mocao_de_aplauso_no_027-26-enfermeira_alinne_santana_dutra_freire_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2698/028-_mocao_de_aplauso_no_028-26_-_artista_plastico_roney_george-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2699/029-_mocao_de_aplauso_no029-26_-_educadora_lucia_morais_da_silva_de_souza_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2695/030-_mocao_de_aplauso_no_030-26-_jose_amaral_nascimento_souza_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2700/031-_mocao_de_aplauso_no_031-26-_biblioteca_municipal_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2703/032_-_mocao_de_aplauso_no_032-_26-_reforma_da_cozinha_e_refeitorio_e_pronto_socorro_do_hcr_-_valquirio_sol_tele_sidinei_daniel_pet.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2704/033_-_mocao_de_aplauso_no_033-26_-_padre_ariosvaldo_-_festa_de_sao_jose_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2708/034-_mocao_de_aplauso_no_034-26-_departamento_de_cultura-_sibele.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2712/035_-_mocao_de_aplauso_no_035-26-_arthur_claudio_correia_de_jesus_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2714/036_-_mocao_de_aplauso_no_036-26_-_jesus_vida_verao_2026_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2722/037_-_mocao_de_aplauso_no_037-26_-_homenagem_ao_dia_do_evangelico_quadrangular_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2729/038_-_mocao_de_repudio_no_038-26_-_planserv_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2727/039-_mocao_de_aplauso_no_038-26_-_az_news_pela_realizacao_da_24a_edicao_do_trofeu_imprensa_melhores_do_ano_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2733/040_-_mocao_de_aplauso_no_040-_26_-_radialista_marlon_araujo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2734/041_-_mocao_de_aplauso_no_041-26_-movimento_cultivista_cafe_com_poemas_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2736/042_-_mocao_de_aplauso_no_042-_26_-_academia_itapetinguense_de_letras_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2737/043_-_mocao_de_aplauso_no_043-26_-_radialista_valdomiro_mota_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2738/044_-_mocao_de_aplauso_no_044-26_-_wilson_de_oliveira_ribeiro_fundador_da_academia_itapetinguense_de_letras-jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2739/045_-_mocao_de_aplauso_no_045-26_-_associacao_dos_artistas_itapetinguenses__aarti_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2740/046_-_mocao_de_aplauso_no_046-26_-_roberio_-_reitor_da_uesb_-_tiquinho.doc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2742/047_-_mocao_de_aplauso_no_047-26_-thiago_rocha_couto_e_a_turma_do_quarto_semestre_do_if_baiano-_manu.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2746/048_-_mocao_de_aplauso_no_048-26-_rafaella_brandao_dias_-_manu.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2750/049_-_mocao_de_aplauso_no_049-26-_alecio_chaves_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2769/050_-_mocao_de_aplauso_no_050-26-_protetores_de_animais_-_sol.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2772/mocao_de_aplauso_-___deputada_federal_roberta_roma_pl.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2773/mocao_de_aplauso_-___joao_roma_lider_do_pl_bahia.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2775/053_-_mocao_de_aplauso_no_053-26__-_enfermeiros_da_fundacao_jose_silveira_-_sidinei.doc.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2782/054_-_mocao_de_aplauso_no_054-26__-_prof._ronaldo_vasconselos_-_pr._jean.doc.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2784/055_-_mocao_de_aplauso_no_055-26__-_2_itapetinga_horse_show_-_daniel.doc.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2796/056_-_mocao_de_aplauso_no_056-26_-_carme_lima_santos_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2797/057_-_mocao_de_aplauso_no_057-26_-_medico_urologista_dr._marcelo_gomes_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2805/058_-_mocao_de_aplauso_no_058_-_26_-_cabo_pm_heloisa_josefine_s._ribeiro_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2812/001_-_parecer_apartado_favoravel_com_emenda_n_001-26_-_ldo_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2696/001_-_projeto_de_decreto_n_001-26_-_titulo_de_cidadania_sivanilda_pinheiro_brito_da_silva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2697/002_-_projeto_de_decreto_n_002-26_-_titulo_de_cidadania_andrea_gomes_da_silva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2707/003_-_projeto_de_decreto_no_003-26-_titulo_de_cidadania_gedeval_paiva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2717/004_-_projeto_de_decreto_no_004-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2718/005_-_projeto_de_decreto_no_005-26-_titulo_de_cidadania_ilana_gobira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2767/006-_projeto_de_decreto_no_006-26_-_tituolo_de_cidadania_edson_luis_batista_borges__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2794/007_-_projeto_de_decreto_no_007-26-_titulo_de_cidadania_-_pe._ariosvaldo_aragao_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2569/001_-_projeto_de_lei_do_legislativo_n_001-2026_-_altera_de_lei_de_transito_-_anderson_incompleto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2570/002_-_projeto_de_lei_do_legislativo_n_002-26_-_dia_do_guarda_municipal_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2573/003-_projeto_de_lei_do_legislativo_no_003-26_-_dia_municipal_do_policial_militar_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2581/004_-_projeto_de_lei_do_legislativo_no_004-26-_denominar_e_oficializar_a_rua_lorena_maria-tarugao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2585/005_-_projeto_de_lei_do_legislativo_no_005-26-_bolsa_de_estudo_universitaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2586/006_-_projeto_de_lei_do_legislativo_no_006-26_-_libras_no_curriculo_escolar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2588/007_-_projeto_de_lei_do_legislativo_no_007-26_-_acolhimento_pacientes_oncologicos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2597/008_-_projeto_de_lei_do_legislativo_no_008-26_-_musica_na_grade_curricular_-_anderson.doc.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2599/009_-_projeto_de_lei_do_legislativo_no_009-26_-_casa_municipal_do_artesao__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2601/010_-_projeto_de_lei_do_legislativo_n_010-25_-_fibromialgia_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2604/011_-_projeto_de_lei_do_legislativo_n_011-25_-_lacos_do_tempo_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2608/012_-_projeto_de_lei_do_legislativo_no_012-26_-_espaco_maos_que_cuidam__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2609/013_-_projeto_de_lei_do_legislativo_no_013-26_-_programa_rua_viva_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2611/014_-_projeto_de_lei_do_legislativo_no_014-26_-_biblioteca_patrimonio_historico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2614/015_-_projeto_de_lei_do_legislativo_no_015-26_-_politica_de_fomento_a_economia_solidaria_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2615/016_-_projeto_de_lei_do_legislativo_no_016-26_-_atendimento_sem_documento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2616/017_-_projeto_de_lei_do_legislativo_no_017-26_-_metodo_aba_na_rede_publica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2693/018_-_projeto_de_lei_do_legislativo_no_018-26_-_tg_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2673/019-projeto_de_lei_do_legislativo_no_019-26-__decretos_financeiros-valquirio_peto_tele_e_sidinei.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2677/022-_pll_no_022-26_-_politica_municipal_de_incentivo_a_educacao_de_jovens_e_adultos_-_tele.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2709/022-pll_no_022-26-reajuste_salarial_e_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2710/024_-_altera_lei_1.177-12_-_estrutura.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2711/025_-_projeto_de_lei_do_legislativo_no_025-26_-_proibe_contratacao_pessoas_condenadas_por_crimes_contra_a_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2713/026_-_projeto_de_lei_do_legislativo_26-2026_-_reajuste_dos_assessores_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2724/027_-_projeto_de_lei_do_legislativo_27-2026_-_regulamentacao_guincho_-_peto.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2731/028_-_projeto_de_lei_do_legislativo_28-2026_-_escala_de_trabalho_6x1_-_sibele.doc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2732/029_-_projeto_de_lei_do_legislativo_29-2026_-_semana_municipal_da_cultura_-_pr._jean.doc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2743/030-_projeto_de_lei_do_legislativo_030-26_-_dia_do_evangelico_assembleiano_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2747/031_-_projeto_de_lei_do_legislativo_031-26_-_denomina_praca_manoel_cardoso_da_silva_no_primavera_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2765/035_-_projeto_de_lei_legislativo_035_-_26_-_placas_informativas_em_braille_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2774/projeto_nair_chaves_-_primavera.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2783/037_-_projeto_de_lei_legislativo_037_-_26_-_julho_neon_-_saude_bucal_-_tarugao.doc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2785/038_-_projeto_de_lei_do_legislativo_no_038-26_-__climatizacao_nas_unidades_escolares_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2790/039-_projeto_de_lei_do_legislativo_039-26_-_reconhecimento_de_patrimonio_genetico_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2792/040_-_projeto_de_lei_do_legislativo_n_040-26_-_forro_do_chicao_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2793/041_-_projeto_de_lei_do_legislativo_n_041-26_-_feriado_corpus_crhisti_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2715/001_-_projeto_de_resolucao_n_001-2026_-_altera_resolucao_195.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2552/001_-_requerimento_n_001-26_-_sessao_especial_dia_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2553/002_-_requerimento_n_002-26_-_sessao_especial_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2554/003_-_requerimento_n_003-26_-_sessao_especial_campanha_amigo_da_crianca_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2555/004_-_requerimento_n_004-26_-_sessao_especial_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2556/005_-_requerimento_n_005-26_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2557/006_-_requerimento_n_006-26_-_sessao_especial_saude_mental_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2558/007_-_requerimento_n_007-26_-_sessao_especial_julho_das_pretas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2559/008_-_requerimento_n_008-26_-_sessao_especial_das_familias_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2560/009_-_requerimento_n_009-26_-_sessao_especial_dia_da_mulher_crista_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2561/010_-_requerimento_n_010-26_-_sessao_especial_alcoolismo_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2562/011_-_requerimento_n_011-26_-_sessao_especial_drogas_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2563/012_-_requerimento_n_012-25_-_sessao_especial_amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2564/013_-_requerimento_n_013-25_-_sessao_especial_dia_do_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2565/014_-_requerimento_n_014-25_-_sessao_especial_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2566/015_-_requerimento_n_015-26_-_sessao_especial_dia_da_pecuaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2567/016_-_requerimento_n_016-26_-_criacao_de_comissao_para_reforma_de_regimento_e_lei_org._-_anderson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2603/017_-_requerimento_no_016-26_-_sessao_especial_dia__dia_do_soldado-anderson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2622/018-_requerimento_no_018-26_-_sessao_especial_dia_do_gari_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2626/019-_requerimento_no_019-26-_criacao_de_um_pre-projeto_do_plano_de_cargos_e_salarios_dos_servidores_publicos_da_camara_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2632/020-_requerimento_no_020-26-_sessao_especial_aluno_destaque_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2638/021-_requerimento_no_021-26-_sessao_especial_esportes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2640/022-_requerimento_no_022-26-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2659/023_-_requerimento_no_023-26_-_sessao_especial_dia_do_idoso_-_tele.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2660/024_-_requerimento_no_024-26_-_sessao_especial_zona_azul_-_tarugao.doc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2680/026-_requerimento_no_026-26_-_sessao_especial_repovoamento_de_peixes_na_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2681/027-_requerimento_no_027-26-_sessao_especial_dia_do_diabetes_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2791/028_-_requerimento_no_028-26_-_patrimonio_genetico_animal_do_municipio_de_itapetinga_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2804/030_-_requerimento_no_030-26_-_pedido_de_informacoes_-_servidores_-_tele-peto-valquirio_e_sidnei.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2694/veto_-_projeto_15-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2744/003_-_veto_total_no_003-26_-_pl_027-26_-_guincho_-_peto.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2770/004_-_veto_total_n_004-26_ao_pl_034-25_coleta_de_lixo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2771/005_-_veto_toal_n_005-26_-_ao_projeto_35-2025_-_cartao_combustivel_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2777/veto_-_pl_040-25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2778/007_-_veto_total_n_007-26_ao_pl_061-25_-_doencas_raras_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2779/008_-_veto_total_n_ao_pl_058-25_-_incentivo_a_atividade_fisica_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2798/009_-_veto_total_n_009-26_ao_pl_039-25_-_monitor_de_glicose_-_jean.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2669/projeto_001-26_-_salario_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2670/projeto_002-26_-_relatorio_-_orcamento_da_crianca_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2741/pl_004-26_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2780/projeto_005_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2795/pl_006_-_reajuste_servidores_do_saae.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2752/001_-_parecer_favoravel_no_001-26_p._resolucao_001-2025_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2755/008_-_parecer_favoravel_no_008-26_p._lei_038-2025_-crimes_ciberneticos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2756/009_-_parecer_contrario_no_009-26_p._lei_024-2025_-_leitura_obrigatoria_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2757/010_-_parecer_contrario_no_010-26_projeto_de_lei_025-2025_-_apoia_para_o_autismo_-_tarugao_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2758/011_-_parecer_desfavoravel_no_011-26_projeto_de_lei_041-2025_-_castracao_legal_-_tarugao_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2759/012_-_parecer_contrario_no_012-26_projeto_de_lei_066-2025_-_conselho_municipal_de_habitacao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2760/013_-_parecer_favoravel_no_013-26_projeto_de_lei_086-2025_-_rota_turistico-gastronomica_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2761/014_-_parecer_favoravel_no_014-26_projeto_de_lei_074-2025_-_agosto_branco_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2762/015_-_parecer_favoravel_no_015-26_projeto_de_lei_004-2025_-_iptu_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2763/016_-_parecer_contrario_no_016-26_projeto_de_lei_027-2025_-_isenta_alunos_do_enem_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2764/017_-_parecer_contrario_no_017-26_projeto_de_lei_028-2025_-_isenta_gravidas_passagem_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2808/001_-_parecer_favoravel_no_001-26_projeto_de_lei_019-2026_-_justificar_os_decretos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2809/002_-_parecer_contrario_no_002-26_projeto_de_lei_005-2026_-_bolsa_de_estudos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2810/003_-_parecer_favoravel_no_003-26_projeto_de_lei_018-2026_-_aurtoriza_execucao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2811/004_-_parecer_favoravel_n_004-26_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2705/001_-_parecer_001_-_ao_pl_do_legislativo_n_024-25.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2706/002_-_parecer_002_-_ao_pl_do_legislativo_n_025-25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2690/001_-_parecer_ao_pl_066-25.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2686/001_-_parecer_ao_pl_041-25.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2687/002_-_parecer_ao_pl_054-25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2688/003_-_parecer_ao_pl_070-25.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2689/004_-_parecer_ao_pl_073-25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2720/001_-_parecer_001_ao_pl_039-2025_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2721/002_-_parecer_002_ao_pl_074-2025_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2691/001_-_parecer_ao_pl_075-25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2026/2692/002_-_parecer_ao_pl_086-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H162"/>
+  <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="97.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="210.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="226.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2172,4167 +3008,6306 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F31" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F35" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F37" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>98</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F38" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>104</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F39" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H39" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H41" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F45" t="s">
-        <v>27</v>
+        <v>191</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F47" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H47" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F48" t="s">
-        <v>65</v>
+        <v>191</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H48" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H49" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="D50" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H50" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
+        <v>215</v>
+      </c>
+      <c r="D51" t="s">
         <v>17</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H51" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>219</v>
       </c>
       <c r="D52" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H52" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>223</v>
       </c>
       <c r="D53" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="H53" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>227</v>
       </c>
       <c r="D54" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="H54" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>231</v>
       </c>
       <c r="D55" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="H55" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>235</v>
       </c>
       <c r="D56" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F56" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="H56" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>44</v>
+        <v>239</v>
       </c>
       <c r="D57" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F57" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>48</v>
+        <v>243</v>
       </c>
       <c r="D58" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F58" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>52</v>
+        <v>247</v>
       </c>
       <c r="D59" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="H59" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>56</v>
+        <v>251</v>
       </c>
       <c r="D60" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F60" t="s">
-        <v>32</v>
+        <v>252</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="H60" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>60</v>
+        <v>256</v>
       </c>
       <c r="D61" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F61" t="s">
-        <v>32</v>
+        <v>257</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>64</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F62" t="s">
-        <v>32</v>
+        <v>257</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>69</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F63" t="s">
-        <v>27</v>
+        <v>266</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="H63" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>269</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>270</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" t="s">
         <v>252</v>
       </c>
-      <c r="B64" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G64" s="1" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="H64" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>77</v>
+        <v>274</v>
       </c>
       <c r="D65" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F65" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>81</v>
+        <v>278</v>
       </c>
       <c r="D66" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>85</v>
+        <v>282</v>
       </c>
       <c r="D67" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="H67" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>285</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>89</v>
+        <v>286</v>
       </c>
       <c r="D68" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>210</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="H68" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E69" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F69" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="H69" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="D70" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E70" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F70" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
       <c r="H70" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="D71" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E71" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F71" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="H71" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>105</v>
+        <v>32</v>
       </c>
       <c r="D72" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E72" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F72" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
       <c r="H72" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="D73" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E73" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="H73" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>113</v>
+        <v>42</v>
       </c>
       <c r="D74" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E74" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>283</v>
+        <v>307</v>
       </c>
       <c r="H74" t="s">
-        <v>284</v>
+        <v>308</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>117</v>
+        <v>46</v>
       </c>
       <c r="D75" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E75" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F75" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="H75" t="s">
-        <v>287</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="D76" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E76" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F76" t="s">
-        <v>289</v>
+        <v>38</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="H76" t="s">
-        <v>291</v>
+        <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>292</v>
+        <v>315</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>125</v>
+        <v>54</v>
       </c>
       <c r="D77" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E77" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>293</v>
+        <v>316</v>
       </c>
       <c r="H77" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>129</v>
+        <v>58</v>
       </c>
       <c r="D78" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E78" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
       <c r="H78" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>298</v>
+        <v>321</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="D79" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E79" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="H79" t="s">
-        <v>300</v>
+        <v>323</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>301</v>
+        <v>324</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>137</v>
+        <v>66</v>
       </c>
       <c r="D80" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E80" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F80" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>303</v>
+        <v>325</v>
       </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>326</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>327</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>141</v>
+        <v>70</v>
       </c>
       <c r="D81" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E81" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F81" t="s">
-        <v>306</v>
+        <v>38</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="H81" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>309</v>
+        <v>330</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>145</v>
+        <v>75</v>
       </c>
       <c r="D82" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E82" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F82" t="s">
-        <v>310</v>
+        <v>33</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>311</v>
+        <v>331</v>
       </c>
       <c r="H82" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>149</v>
+        <v>79</v>
       </c>
       <c r="D83" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E83" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F83" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="H83" t="s">
-        <v>315</v>
+        <v>335</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>153</v>
+        <v>83</v>
       </c>
       <c r="D84" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E84" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F84" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="H84" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>157</v>
+        <v>87</v>
       </c>
       <c r="D85" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E85" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F85" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="H85" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>160</v>
+        <v>91</v>
       </c>
       <c r="D86" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E86" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="H86" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>164</v>
+        <v>95</v>
       </c>
       <c r="D87" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E87" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F87" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="H87" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="D88" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E88" t="s">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="F88" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="H88" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D89" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="E89" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
       <c r="F89" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="H89" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="D90" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="E90" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
       <c r="F90" t="s">
-        <v>302</v>
+        <v>33</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="H90" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="D91" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="E91" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
       <c r="F91" t="s">
-        <v>302</v>
+        <v>33</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="H91" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="D92" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="E92" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
       <c r="F92" t="s">
-        <v>310</v>
+        <v>38</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="H92" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="D93" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="E93" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
       <c r="F93" t="s">
-        <v>310</v>
+        <v>19</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="H93" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="D94" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E94" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F94" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="H94" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="D95" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E95" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="H95" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D96" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E96" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="H96" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>26</v>
+        <v>135</v>
       </c>
       <c r="D97" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E97" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F97" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="H97" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="D98" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E98" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F98" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="H98" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>143</v>
       </c>
       <c r="D99" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E99" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F99" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="H99" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>40</v>
+        <v>147</v>
       </c>
       <c r="D100" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E100" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F100" t="s">
-        <v>32</v>
+        <v>386</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="H100" t="s">
-        <v>370</v>
+        <v>388</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>44</v>
+        <v>151</v>
       </c>
       <c r="D101" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E101" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F101" t="s">
-        <v>32</v>
+        <v>257</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="H101" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>48</v>
+        <v>155</v>
       </c>
       <c r="D102" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E102" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F102" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="H102" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
       <c r="D103" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E103" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F103" t="s">
-        <v>65</v>
+        <v>382</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>378</v>
+        <v>396</v>
       </c>
       <c r="H103" t="s">
-        <v>379</v>
+        <v>397</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>380</v>
+        <v>398</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>56</v>
+        <v>163</v>
       </c>
       <c r="D104" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E104" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F104" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="H104" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="D105" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E105" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F105" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="H105" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>64</v>
+        <v>170</v>
       </c>
       <c r="D106" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E106" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="H106" t="s">
-        <v>388</v>
+        <v>406</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>389</v>
+        <v>407</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="D107" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E107" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F107" t="s">
-        <v>32</v>
+        <v>382</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>390</v>
+        <v>408</v>
       </c>
       <c r="H107" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>73</v>
+        <v>178</v>
       </c>
       <c r="D108" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E108" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F108" t="s">
-        <v>393</v>
+        <v>33</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="H108" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>77</v>
+        <v>182</v>
       </c>
       <c r="D109" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E109" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F109" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="H109" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>81</v>
+        <v>186</v>
       </c>
       <c r="D110" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E110" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F110" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="H110" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>85</v>
+        <v>190</v>
       </c>
       <c r="D111" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E111" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F111" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="H111" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>89</v>
+        <v>195</v>
       </c>
       <c r="D112" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E112" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F112" t="s">
-        <v>406</v>
+        <v>19</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="H112" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>93</v>
+        <v>199</v>
       </c>
       <c r="D113" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E113" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F113" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="H113" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>97</v>
+        <v>203</v>
       </c>
       <c r="D114" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E114" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F114" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>98</v>
+        <v>429</v>
       </c>
       <c r="H114" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>101</v>
+        <v>207</v>
       </c>
       <c r="D115" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E115" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F115" t="s">
-        <v>289</v>
+        <v>432</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="H115" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>109</v>
+        <v>211</v>
       </c>
       <c r="D116" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E116" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F116" t="s">
-        <v>289</v>
+        <v>432</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="H116" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>113</v>
+        <v>215</v>
       </c>
       <c r="D117" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E117" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F117" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
       <c r="H117" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>423</v>
+        <v>441</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>117</v>
+        <v>219</v>
       </c>
       <c r="D118" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E118" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F118" t="s">
-        <v>289</v>
+        <v>266</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>424</v>
+        <v>442</v>
       </c>
       <c r="H118" t="s">
-        <v>425</v>
+        <v>443</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>426</v>
+        <v>444</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>121</v>
+        <v>223</v>
       </c>
       <c r="D119" t="s">
-        <v>349</v>
+        <v>290</v>
       </c>
       <c r="E119" t="s">
-        <v>350</v>
+        <v>291</v>
       </c>
       <c r="F119" t="s">
-        <v>427</v>
+        <v>19</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="H119" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>227</v>
       </c>
       <c r="D120" t="s">
-        <v>431</v>
+        <v>290</v>
       </c>
       <c r="E120" t="s">
-        <v>432</v>
+        <v>291</v>
       </c>
       <c r="F120" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="H120" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>231</v>
       </c>
       <c r="D121" t="s">
-        <v>436</v>
+        <v>290</v>
       </c>
       <c r="E121" t="s">
-        <v>437</v>
+        <v>291</v>
       </c>
       <c r="F121" t="s">
-        <v>302</v>
+        <v>451</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="H121" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>17</v>
+        <v>235</v>
       </c>
       <c r="D122" t="s">
-        <v>436</v>
+        <v>290</v>
       </c>
       <c r="E122" t="s">
-        <v>437</v>
+        <v>291</v>
       </c>
       <c r="F122" t="s">
-        <v>302</v>
+        <v>19</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="H122" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>21</v>
+        <v>239</v>
       </c>
       <c r="D123" t="s">
-        <v>436</v>
+        <v>290</v>
       </c>
       <c r="E123" t="s">
-        <v>437</v>
+        <v>291</v>
       </c>
       <c r="F123" t="s">
-        <v>302</v>
+        <v>71</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="H123" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="D124" t="s">
-        <v>436</v>
+        <v>290</v>
       </c>
       <c r="E124" t="s">
-        <v>437</v>
+        <v>291</v>
       </c>
       <c r="F124" t="s">
-        <v>302</v>
+        <v>451</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="H124" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="D125" t="s">
-        <v>436</v>
+        <v>290</v>
       </c>
       <c r="E125" t="s">
-        <v>437</v>
+        <v>291</v>
       </c>
       <c r="F125" t="s">
-        <v>302</v>
+        <v>451</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="H125" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>36</v>
+        <v>251</v>
       </c>
       <c r="D126" t="s">
-        <v>436</v>
+        <v>290</v>
       </c>
       <c r="E126" t="s">
-        <v>437</v>
+        <v>291</v>
       </c>
       <c r="F126" t="s">
-        <v>302</v>
+        <v>19</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>453</v>
+        <v>467</v>
       </c>
       <c r="H126" t="s">
-        <v>454</v>
+        <v>468</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>455</v>
+        <v>469</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>436</v>
+        <v>470</v>
       </c>
       <c r="E127" t="s">
-        <v>437</v>
+        <v>471</v>
       </c>
       <c r="F127" t="s">
-        <v>302</v>
+        <v>472</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="H127" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="E128" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="F128" t="s">
-        <v>289</v>
+        <v>382</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="H128" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D129" t="s">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="E129" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>382</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="H129" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="D130" t="s">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="E130" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>382</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="H130" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D131" t="s">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="E131" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="F131" t="s">
-        <v>13</v>
+        <v>257</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="H131" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="D132" t="s">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="E132" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="F132" t="s">
-        <v>32</v>
+        <v>257</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="H132" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>473</v>
+        <v>492</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D133" t="s">
-        <v>436</v>
+        <v>476</v>
       </c>
       <c r="E133" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="F133" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="H133" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>495</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>46</v>
+      </c>
+      <c r="D134" t="s">
         <v>476</v>
       </c>
-      <c r="B134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E134" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="F134" t="s">
-        <v>32</v>
+        <v>257</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>477</v>
+        <v>496</v>
       </c>
       <c r="H134" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>436</v>
+        <v>499</v>
       </c>
       <c r="E135" t="s">
-        <v>437</v>
+        <v>500</v>
       </c>
       <c r="F135" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>480</v>
+        <v>104</v>
       </c>
       <c r="H135" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D136" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E136" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F136" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>483</v>
+        <v>505</v>
       </c>
       <c r="H136" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>485</v>
+        <v>507</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="D137" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E137" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F137" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
       <c r="H137" t="s">
-        <v>487</v>
+        <v>509</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>488</v>
+        <v>510</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D138" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E138" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F138" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>489</v>
+        <v>511</v>
       </c>
       <c r="H138" t="s">
-        <v>490</v>
+        <v>512</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>491</v>
+        <v>513</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>89</v>
+        <v>32</v>
       </c>
       <c r="D139" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E139" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F139" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="H139" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="D140" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E140" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F140" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="H140" t="s">
-        <v>496</v>
+        <v>518</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="D141" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E141" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F141" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="H141" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="D142" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E142" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F142" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
       <c r="H142" t="s">
-        <v>502</v>
+        <v>524</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>525</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>50</v>
+      </c>
+      <c r="D143" t="s">
         <v>503</v>
       </c>
-      <c r="B143" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F143" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>504</v>
+        <v>526</v>
       </c>
       <c r="H143" t="s">
-        <v>505</v>
+        <v>527</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>506</v>
+        <v>528</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="D144" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E144" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F144" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>507</v>
+        <v>529</v>
       </c>
       <c r="H144" t="s">
-        <v>508</v>
+        <v>530</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>509</v>
+        <v>531</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>117</v>
+        <v>58</v>
       </c>
       <c r="D145" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E145" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F145" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="H145" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>121</v>
+        <v>62</v>
       </c>
       <c r="D146" t="s">
-        <v>436</v>
+        <v>503</v>
       </c>
       <c r="E146" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="H146" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D147" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="E147" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="F147" t="s">
-        <v>518</v>
+        <v>38</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>519</v>
+        <v>538</v>
       </c>
       <c r="H147" t="s">
-        <v>520</v>
+        <v>539</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>521</v>
+        <v>540</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="D148" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="E148" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="F148" t="s">
-        <v>518</v>
+        <v>19</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>98</v>
+        <v>541</v>
       </c>
       <c r="H148" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D149" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="E149" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="F149" t="s">
-        <v>518</v>
+        <v>38</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="H149" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D150" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="E150" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="F150" t="s">
-        <v>518</v>
+        <v>451</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="H150" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="D151" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="E151" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="F151" t="s">
-        <v>518</v>
+        <v>33</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="H151" t="s">
-        <v>533</v>
+        <v>551</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>534</v>
+        <v>552</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D152" t="s">
-        <v>535</v>
+        <v>503</v>
       </c>
       <c r="E152" t="s">
-        <v>536</v>
+        <v>504</v>
+      </c>
+      <c r="F152" t="s">
+        <v>33</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="H152" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="D153" t="s">
-        <v>535</v>
+        <v>503</v>
       </c>
       <c r="E153" t="s">
-        <v>536</v>
+        <v>504</v>
+      </c>
+      <c r="F153" t="s">
+        <v>38</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="H153" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D154" t="s">
-        <v>543</v>
+        <v>503</v>
       </c>
       <c r="E154" t="s">
-        <v>544</v>
+        <v>504</v>
+      </c>
+      <c r="F154" t="s">
+        <v>559</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>545</v>
+        <v>560</v>
       </c>
       <c r="H154" t="s">
-        <v>546</v>
+        <v>561</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>547</v>
+        <v>562</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="D155" t="s">
-        <v>548</v>
+        <v>503</v>
       </c>
       <c r="E155" t="s">
-        <v>549</v>
+        <v>504</v>
+      </c>
+      <c r="F155" t="s">
+        <v>28</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="H155" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="D156" t="s">
-        <v>548</v>
+        <v>503</v>
       </c>
       <c r="E156" t="s">
-        <v>549</v>
+        <v>504</v>
+      </c>
+      <c r="F156" t="s">
+        <v>33</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H156" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="D157" t="s">
-        <v>548</v>
+        <v>503</v>
       </c>
       <c r="E157" t="s">
-        <v>549</v>
+        <v>504</v>
+      </c>
+      <c r="F157" t="s">
+        <v>252</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="H157" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="D158" t="s">
-        <v>548</v>
+        <v>503</v>
       </c>
       <c r="E158" t="s">
-        <v>549</v>
+        <v>504</v>
+      </c>
+      <c r="F158" t="s">
+        <v>252</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
       <c r="H158" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="D159" t="s">
-        <v>561</v>
+        <v>503</v>
       </c>
       <c r="E159" t="s">
-        <v>562</v>
+        <v>504</v>
+      </c>
+      <c r="F159" t="s">
+        <v>382</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="H159" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="D160" t="s">
-        <v>561</v>
+        <v>503</v>
       </c>
       <c r="E160" t="s">
-        <v>562</v>
+        <v>504</v>
+      </c>
+      <c r="F160" t="s">
+        <v>252</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="H160" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D161" t="s">
-        <v>569</v>
+        <v>503</v>
       </c>
       <c r="E161" t="s">
-        <v>570</v>
+        <v>504</v>
+      </c>
+      <c r="F161" t="s">
+        <v>580</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="H161" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="D162" t="s">
-        <v>569</v>
+        <v>503</v>
       </c>
       <c r="E162" t="s">
-        <v>570</v>
+        <v>504</v>
+      </c>
+      <c r="F162" t="s">
+        <v>382</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="H162" t="s">
-        <v>575</v>
+        <v>585</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>586</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>135</v>
+      </c>
+      <c r="D163" t="s">
+        <v>503</v>
+      </c>
+      <c r="E163" t="s">
+        <v>504</v>
+      </c>
+      <c r="F163" t="s">
+        <v>19</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H163" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>589</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>139</v>
+      </c>
+      <c r="D164" t="s">
+        <v>503</v>
+      </c>
+      <c r="E164" t="s">
+        <v>504</v>
+      </c>
+      <c r="F164" t="s">
+        <v>19</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H164" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>592</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>143</v>
+      </c>
+      <c r="D165" t="s">
+        <v>503</v>
+      </c>
+      <c r="E165" t="s">
+        <v>504</v>
+      </c>
+      <c r="F165" t="s">
+        <v>33</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H165" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>595</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>147</v>
+      </c>
+      <c r="D166" t="s">
+        <v>503</v>
+      </c>
+      <c r="E166" t="s">
+        <v>504</v>
+      </c>
+      <c r="F166" t="s">
+        <v>252</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H166" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>597</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>151</v>
+      </c>
+      <c r="D167" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167" t="s">
+        <v>504</v>
+      </c>
+      <c r="F167" t="s">
+        <v>33</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H167" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>599</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>155</v>
+      </c>
+      <c r="D168" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" t="s">
+        <v>252</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H168" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>601</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>159</v>
+      </c>
+      <c r="D169" t="s">
+        <v>503</v>
+      </c>
+      <c r="E169" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" t="s">
+        <v>33</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H169" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>604</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>163</v>
+      </c>
+      <c r="D170" t="s">
+        <v>503</v>
+      </c>
+      <c r="E170" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" t="s">
+        <v>472</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H170" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>607</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>166</v>
+      </c>
+      <c r="D171" t="s">
+        <v>503</v>
+      </c>
+      <c r="E171" t="s">
+        <v>504</v>
+      </c>
+      <c r="F171" t="s">
+        <v>33</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H171" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>610</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>170</v>
+      </c>
+      <c r="D172" t="s">
+        <v>503</v>
+      </c>
+      <c r="E172" t="s">
+        <v>504</v>
+      </c>
+      <c r="F172" t="s">
+        <v>33</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H172" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>613</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>174</v>
+      </c>
+      <c r="D173" t="s">
+        <v>503</v>
+      </c>
+      <c r="E173" t="s">
+        <v>504</v>
+      </c>
+      <c r="F173" t="s">
+        <v>19</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H173" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>616</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>178</v>
+      </c>
+      <c r="D174" t="s">
+        <v>503</v>
+      </c>
+      <c r="E174" t="s">
+        <v>504</v>
+      </c>
+      <c r="F174" t="s">
+        <v>617</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H174" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>620</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>182</v>
+      </c>
+      <c r="D175" t="s">
+        <v>503</v>
+      </c>
+      <c r="E175" t="s">
+        <v>504</v>
+      </c>
+      <c r="F175" t="s">
+        <v>257</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H175" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>623</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
+        <v>624</v>
+      </c>
+      <c r="E176" t="s">
+        <v>625</v>
+      </c>
+      <c r="F176" t="s">
+        <v>252</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H176" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>628</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>629</v>
+      </c>
+      <c r="E177" t="s">
+        <v>630</v>
+      </c>
+      <c r="F177" t="s">
+        <v>382</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H177" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>633</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>23</v>
+      </c>
+      <c r="D178" t="s">
+        <v>629</v>
+      </c>
+      <c r="E178" t="s">
+        <v>630</v>
+      </c>
+      <c r="F178" t="s">
+        <v>382</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H178" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>636</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>27</v>
+      </c>
+      <c r="D179" t="s">
+        <v>629</v>
+      </c>
+      <c r="E179" t="s">
+        <v>630</v>
+      </c>
+      <c r="F179" t="s">
+        <v>382</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H179" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>639</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>32</v>
+      </c>
+      <c r="D180" t="s">
+        <v>629</v>
+      </c>
+      <c r="E180" t="s">
+        <v>630</v>
+      </c>
+      <c r="F180" t="s">
+        <v>382</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H180" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>642</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>37</v>
+      </c>
+      <c r="D181" t="s">
+        <v>629</v>
+      </c>
+      <c r="E181" t="s">
+        <v>630</v>
+      </c>
+      <c r="F181" t="s">
+        <v>382</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H181" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>645</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>42</v>
+      </c>
+      <c r="D182" t="s">
+        <v>629</v>
+      </c>
+      <c r="E182" t="s">
+        <v>630</v>
+      </c>
+      <c r="F182" t="s">
+        <v>382</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H182" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>648</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>46</v>
+      </c>
+      <c r="D183" t="s">
+        <v>629</v>
+      </c>
+      <c r="E183" t="s">
+        <v>630</v>
+      </c>
+      <c r="F183" t="s">
+        <v>382</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H183" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>651</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>50</v>
+      </c>
+      <c r="D184" t="s">
+        <v>629</v>
+      </c>
+      <c r="E184" t="s">
+        <v>630</v>
+      </c>
+      <c r="F184" t="s">
+        <v>252</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H184" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>654</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>54</v>
+      </c>
+      <c r="D185" t="s">
+        <v>629</v>
+      </c>
+      <c r="E185" t="s">
+        <v>630</v>
+      </c>
+      <c r="F185" t="s">
+        <v>19</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H185" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>657</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>58</v>
+      </c>
+      <c r="D186" t="s">
+        <v>629</v>
+      </c>
+      <c r="E186" t="s">
+        <v>630</v>
+      </c>
+      <c r="F186" t="s">
+        <v>19</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H186" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>660</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>62</v>
+      </c>
+      <c r="D187" t="s">
+        <v>629</v>
+      </c>
+      <c r="E187" t="s">
+        <v>630</v>
+      </c>
+      <c r="F187" t="s">
+        <v>19</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H187" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>663</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>66</v>
+      </c>
+      <c r="D188" t="s">
+        <v>629</v>
+      </c>
+      <c r="E188" t="s">
+        <v>630</v>
+      </c>
+      <c r="F188" t="s">
+        <v>38</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H188" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>666</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>70</v>
+      </c>
+      <c r="D189" t="s">
+        <v>629</v>
+      </c>
+      <c r="E189" t="s">
+        <v>630</v>
+      </c>
+      <c r="F189" t="s">
+        <v>38</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H189" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>669</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>75</v>
+      </c>
+      <c r="D190" t="s">
+        <v>629</v>
+      </c>
+      <c r="E190" t="s">
+        <v>630</v>
+      </c>
+      <c r="F190" t="s">
+        <v>38</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H190" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>672</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>79</v>
+      </c>
+      <c r="D191" t="s">
+        <v>629</v>
+      </c>
+      <c r="E191" t="s">
+        <v>630</v>
+      </c>
+      <c r="F191" t="s">
+        <v>38</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H191" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>675</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>83</v>
+      </c>
+      <c r="D192" t="s">
+        <v>629</v>
+      </c>
+      <c r="E192" t="s">
+        <v>630</v>
+      </c>
+      <c r="F192" t="s">
+        <v>38</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H192" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>678</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>87</v>
+      </c>
+      <c r="D193" t="s">
+        <v>629</v>
+      </c>
+      <c r="E193" t="s">
+        <v>630</v>
+      </c>
+      <c r="F193" t="s">
+        <v>38</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H193" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>681</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>91</v>
+      </c>
+      <c r="D194" t="s">
+        <v>629</v>
+      </c>
+      <c r="E194" t="s">
+        <v>630</v>
+      </c>
+      <c r="F194" t="s">
+        <v>38</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H194" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>684</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>95</v>
+      </c>
+      <c r="D195" t="s">
+        <v>629</v>
+      </c>
+      <c r="E195" t="s">
+        <v>630</v>
+      </c>
+      <c r="F195" t="s">
+        <v>38</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H195" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>687</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>99</v>
+      </c>
+      <c r="D196" t="s">
+        <v>629</v>
+      </c>
+      <c r="E196" t="s">
+        <v>630</v>
+      </c>
+      <c r="F196" t="s">
+        <v>38</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H196" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>690</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>103</v>
+      </c>
+      <c r="D197" t="s">
+        <v>629</v>
+      </c>
+      <c r="E197" t="s">
+        <v>630</v>
+      </c>
+      <c r="F197" t="s">
+        <v>38</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H197" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>693</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>107</v>
+      </c>
+      <c r="D198" t="s">
+        <v>629</v>
+      </c>
+      <c r="E198" t="s">
+        <v>630</v>
+      </c>
+      <c r="F198" t="s">
+        <v>38</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H198" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>696</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>111</v>
+      </c>
+      <c r="D199" t="s">
+        <v>629</v>
+      </c>
+      <c r="E199" t="s">
+        <v>630</v>
+      </c>
+      <c r="F199" t="s">
+        <v>28</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H199" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>699</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>115</v>
+      </c>
+      <c r="D200" t="s">
+        <v>629</v>
+      </c>
+      <c r="E200" t="s">
+        <v>630</v>
+      </c>
+      <c r="F200" t="s">
+        <v>33</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H200" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>702</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>123</v>
+      </c>
+      <c r="D201" t="s">
+        <v>629</v>
+      </c>
+      <c r="E201" t="s">
+        <v>630</v>
+      </c>
+      <c r="F201" t="s">
+        <v>33</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H201" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>705</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>127</v>
+      </c>
+      <c r="D202" t="s">
+        <v>629</v>
+      </c>
+      <c r="E202" t="s">
+        <v>630</v>
+      </c>
+      <c r="F202" t="s">
+        <v>19</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H202" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>708</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>131</v>
+      </c>
+      <c r="D203" t="s">
+        <v>629</v>
+      </c>
+      <c r="E203" t="s">
+        <v>630</v>
+      </c>
+      <c r="F203" t="s">
+        <v>19</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H203" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>711</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>135</v>
+      </c>
+      <c r="D204" t="s">
+        <v>629</v>
+      </c>
+      <c r="E204" t="s">
+        <v>630</v>
+      </c>
+      <c r="F204" t="s">
+        <v>712</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H204" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>714</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>139</v>
+      </c>
+      <c r="D205" t="s">
+        <v>629</v>
+      </c>
+      <c r="E205" t="s">
+        <v>630</v>
+      </c>
+      <c r="F205" t="s">
+        <v>559</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H205" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>717</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" t="s">
+        <v>718</v>
+      </c>
+      <c r="E206" t="s">
+        <v>719</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H206" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>722</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>23</v>
+      </c>
+      <c r="D207" t="s">
+        <v>718</v>
+      </c>
+      <c r="E207" t="s">
+        <v>719</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H207" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>724</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>27</v>
+      </c>
+      <c r="D208" t="s">
+        <v>718</v>
+      </c>
+      <c r="E208" t="s">
+        <v>719</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H208" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>727</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>32</v>
+      </c>
+      <c r="D209" t="s">
+        <v>718</v>
+      </c>
+      <c r="E209" t="s">
+        <v>719</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H209" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>730</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>37</v>
+      </c>
+      <c r="D210" t="s">
+        <v>718</v>
+      </c>
+      <c r="E210" t="s">
+        <v>719</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H210" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>733</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>42</v>
+      </c>
+      <c r="D211" t="s">
+        <v>718</v>
+      </c>
+      <c r="E211" t="s">
+        <v>719</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H211" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>736</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>46</v>
+      </c>
+      <c r="D212" t="s">
+        <v>718</v>
+      </c>
+      <c r="E212" t="s">
+        <v>719</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H212" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>739</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>50</v>
+      </c>
+      <c r="D213" t="s">
+        <v>718</v>
+      </c>
+      <c r="E213" t="s">
+        <v>719</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H213" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>742</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>54</v>
+      </c>
+      <c r="D214" t="s">
+        <v>718</v>
+      </c>
+      <c r="E214" t="s">
+        <v>719</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H214" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>745</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" t="s">
+        <v>746</v>
+      </c>
+      <c r="E215" t="s">
+        <v>747</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H215" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>750</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>23</v>
+      </c>
+      <c r="D216" t="s">
+        <v>746</v>
+      </c>
+      <c r="E216" t="s">
+        <v>747</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H216" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>753</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>27</v>
+      </c>
+      <c r="D217" t="s">
+        <v>746</v>
+      </c>
+      <c r="E217" t="s">
+        <v>747</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H217" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>755</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>32</v>
+      </c>
+      <c r="D218" t="s">
+        <v>746</v>
+      </c>
+      <c r="E218" t="s">
+        <v>747</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H218" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>758</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>37</v>
+      </c>
+      <c r="D219" t="s">
+        <v>746</v>
+      </c>
+      <c r="E219" t="s">
+        <v>747</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H219" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>761</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>42</v>
+      </c>
+      <c r="D220" t="s">
+        <v>746</v>
+      </c>
+      <c r="E220" t="s">
+        <v>747</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H220" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>764</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>10</v>
+      </c>
+      <c r="D221" t="s">
+        <v>470</v>
+      </c>
+      <c r="E221" t="s">
+        <v>765</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H221" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>768</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>50</v>
+      </c>
+      <c r="D222" t="s">
+        <v>470</v>
+      </c>
+      <c r="E222" t="s">
+        <v>765</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H222" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>771</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>54</v>
+      </c>
+      <c r="D223" t="s">
+        <v>470</v>
+      </c>
+      <c r="E223" t="s">
+        <v>765</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H223" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>774</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>58</v>
+      </c>
+      <c r="D224" t="s">
+        <v>470</v>
+      </c>
+      <c r="E224" t="s">
+        <v>765</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H224" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>777</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>62</v>
+      </c>
+      <c r="D225" t="s">
+        <v>470</v>
+      </c>
+      <c r="E225" t="s">
+        <v>765</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H225" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>780</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>66</v>
+      </c>
+      <c r="D226" t="s">
+        <v>470</v>
+      </c>
+      <c r="E226" t="s">
+        <v>765</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H226" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>783</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>70</v>
+      </c>
+      <c r="D227" t="s">
+        <v>470</v>
+      </c>
+      <c r="E227" t="s">
+        <v>765</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H227" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>786</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>75</v>
+      </c>
+      <c r="D228" t="s">
+        <v>470</v>
+      </c>
+      <c r="E228" t="s">
+        <v>765</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H228" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>789</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>79</v>
+      </c>
+      <c r="D229" t="s">
+        <v>470</v>
+      </c>
+      <c r="E229" t="s">
+        <v>765</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H229" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>792</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>83</v>
+      </c>
+      <c r="D230" t="s">
+        <v>470</v>
+      </c>
+      <c r="E230" t="s">
+        <v>765</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H230" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>795</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>87</v>
+      </c>
+      <c r="D231" t="s">
+        <v>470</v>
+      </c>
+      <c r="E231" t="s">
+        <v>765</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H231" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>798</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" t="s">
+        <v>470</v>
+      </c>
+      <c r="E232" t="s">
+        <v>799</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H232" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>802</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>23</v>
+      </c>
+      <c r="D233" t="s">
+        <v>470</v>
+      </c>
+      <c r="E233" t="s">
+        <v>799</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H233" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>805</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>27</v>
+      </c>
+      <c r="D234" t="s">
+        <v>470</v>
+      </c>
+      <c r="E234" t="s">
+        <v>799</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H234" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>808</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>32</v>
+      </c>
+      <c r="D235" t="s">
+        <v>470</v>
+      </c>
+      <c r="E235" t="s">
+        <v>799</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H235" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>811</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" t="s">
+        <v>812</v>
+      </c>
+      <c r="E236" t="s">
+        <v>813</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H236" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>816</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>23</v>
+      </c>
+      <c r="D237" t="s">
+        <v>812</v>
+      </c>
+      <c r="E237" t="s">
+        <v>813</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H237" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>819</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238" t="s">
+        <v>820</v>
+      </c>
+      <c r="E238" t="s">
+        <v>821</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H238" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>824</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>825</v>
+      </c>
+      <c r="E239" t="s">
+        <v>826</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H239" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>829</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>23</v>
+      </c>
+      <c r="D240" t="s">
+        <v>825</v>
+      </c>
+      <c r="E240" t="s">
+        <v>826</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H240" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>832</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>27</v>
+      </c>
+      <c r="D241" t="s">
+        <v>825</v>
+      </c>
+      <c r="E241" t="s">
+        <v>826</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H241" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>835</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>32</v>
+      </c>
+      <c r="D242" t="s">
+        <v>825</v>
+      </c>
+      <c r="E242" t="s">
+        <v>826</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H242" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>838</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243" t="s">
+        <v>839</v>
+      </c>
+      <c r="E243" t="s">
+        <v>840</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H243" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>843</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>23</v>
+      </c>
+      <c r="D244" t="s">
+        <v>839</v>
+      </c>
+      <c r="E244" t="s">
+        <v>840</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H244" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>846</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>10</v>
+      </c>
+      <c r="D245" t="s">
+        <v>847</v>
+      </c>
+      <c r="E245" t="s">
+        <v>848</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H245" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>851</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>23</v>
+      </c>
+      <c r="D246" t="s">
+        <v>847</v>
+      </c>
+      <c r="E246" t="s">
+        <v>848</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H246" t="s">
+        <v>853</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6454,50 +9429,134 @@
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>