--- v0 (2026-02-27)
+++ v1 (2026-06-13)
@@ -10,7343 +10,7325 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5574" uniqueCount="2440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5558" uniqueCount="2434">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Pastor Jean Doriel</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2335/001_-_emenda_001-25_-_loa_-_jean_doriel_-_diabete.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2335/001_-_emenda_001-25_-_loa_-_jean_doriel_-_diabete.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2025 ao Projeto de Lei nº 018/2025 (LOA 2026), destinando à Secretaria Municipal de Saúde, o valor de R$ 100.000,00 (cem mil reais) ao PROGRAMA DE MONITORIZAÇÃO CONTÍNUA DA GLICOSE.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2336/002_-_emenda_002-25_-_loa_-_jean_doriel_-_vou_viver.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2336/002_-_emenda_002-25_-_loa_-_jean_doriel_-_vou_viver.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 002/2025 ao Projeto de Lei nº 018/2025 (LOA 2026), destinando à Secretaria Municipal de Desenvolvimento Social o valor R$ 240.000,00 (duzentos e quarenta mil reais) à Organização Comunitária Voltando a Vida – Projeto Vou Viver (P.V.V.).</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2337/003_-_emenda_003-25_-_loa_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2337/003_-_emenda_003-25_-_loa_-_valquirio.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 003/2025 ao Projeto de Lei nº 018/2025 (LOA 2026) destinando à Secretaria Municipal de Desenvolvimento Social o valor de R$ 310.000,00 (trezentos e dez mil reais), para o Programa Municipal Marmita Solidária.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Daniel Lacerda, Diga Diga, Peto, Sidinei do Sindicato, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2341/004_-_emenda_004-25-_loa_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2341/004_-_emenda_004-25-_loa_-_valquirio.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 004/25 ao Projeto de Lei Ordinária do Executivo nº 018/2025 (LOA 2026), autorizando a abertura de cédito sulementar até o limite de 60%.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sol dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2343/005_-_emenda_005-25_-_loa_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2343/005_-_emenda_005-25_-_loa_-_sol.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 005/2025 ao Projeto de Lei nº 018/2025 (LOA 2026), destinando à Secretaria Municipal de Meio Ambiente o valor de R$ 250.000,00 (duzentos e cinquenta mil reais) para implantação da Clínica Veterinária Municipal.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2350/006_-_emenda_003-25_-_loa_-_jean_doriel_-_semana_do_alcoolismo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2350/006_-_emenda_003-25_-_loa_-_jean_doriel_-_semana_do_alcoolismo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 006/2025 ao Projeto de Lei nº 018/2025 (LOA 2026), destinando à Secretaria de Saúde o valor de R$ 20.000,00 (vinte mil reais) para execução da Lei Municipal nº 1.668/25 – Semana Municipal de Prevenção e Conscientização sobre os Danos Causados pelo Alcoolismo.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2351/007_-_emenda_004-25_-_loa_-_jean_doriel_-_semana_combate_as_drogas.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2351/007_-_emenda_004-25_-_loa_-_jean_doriel_-_semana_combate_as_drogas.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 007/2025 ao Projeto de Lei nº 018/2025 (LOA 2026), destinando à Secretaria de Saúde o valor de R$ 20.000,00 (vinte mil reais) à execução da Lei Municipal nº 1.689/25 – Semana municipal de prevenção e conscientização sobre as consequências ao uso de drogas.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Diga Diga, Peto, Sidinei do Sindicato, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2424/009_-_emenda_009-25-_loa_-_8_vereadores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2424/009_-_emenda_009-25-_loa_-_8_vereadores.pdf</t>
   </si>
   <si>
     <t>Altera o Capítulo III - Das Autorizações, no Artigo 7º, incisos III e IV do Projeto de Lei nº 18/2025, que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2026, e determina outras providências".</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Telê Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2430/010_-_emenda_010_-_25_-_loa_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2430/010_-_emenda_010_-_25_-_loa_-_tele.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 018/2025_x000D_
 “Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Itapetinga para o Exercício Financeiro de 2026 e dá outras providências.”</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sidinei do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2435/011_-_emenda_011_-_25_-_loa_-_sidinei_-_capoeira.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2435/011_-_emenda_011_-_25_-_loa_-_sidinei_-_capoeira.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 011/25 ao Projeto de Lei nº 018/2025, acrescentando dotação orçamentária destinada à atividade de promoção e apoio aos grupos de Capoeira no Município de Itapetinga.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Manu de Chico Ferro Velho, Sibele Nery, Sol dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2477/012_-_emenda_012-25_-_loa_-_subsidiar_grupos_culturais_de_rip_rop_capoeira_danca_-_sibele_manu_e_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2477/012_-_emenda_012-25_-_loa_-_subsidiar_grupos_culturais_de_rip_rop_capoeira_danca_-_sibele_manu_e_sol.pdf</t>
   </si>
   <si>
     <t>A Emenda destina a subsidiar atividade de lazer e esportiva e cultural já tradicional em nossa cidade, realizada pelos grupos de cultura popular, como Grupos de Rip Rop, Capoeira e Dança</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2524/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2524/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO-Ornamentação Natalina no distrito do Bandeira do Colônia e Povoado de Palmares em Itapetinga.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1829/001_-_indicacao_n_001-25_-_pav._ruas_potir_brum_jequie_mar._deod_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1829/001_-_indicacao_n_001-25_-_pav._ruas_potir_brum_jequie_mar._deod_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a reforma em trechos nas pavimentações de paralelepípedo das Ruas Potiraguá, Condeúba, Brumado, Jequié, Marechal Deodoro da Fonseca, Salvador, Macarani e demais vias transversais do bairro Camacã.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1830/002_-_indicacao_n_002-25_-_reforma_da_passarela_do_bem_querer_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1830/002_-_indicacao_n_002-25_-_reforma_da_passarela_do_bem_querer_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Indico a realização de uma nova reforma na passarela que liga o Ponto Certo ao Bem Querer.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1831/003_-_indicacao_n_003-25_-_melhoria_na_estrada_do_bem_querer_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1831/003_-_indicacao_n_003-25_-_melhoria_na_estrada_do_bem_querer_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Indico a realização de melhorias na estrada do Bem Querer e Hortas Comunitárias.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>Tarugão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1836/004_-_indicacao_n_004-25_-_pavimentacao_rua_mirante_cidade_jardim_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1836/004_-_indicacao_n_004-25_-_pavimentacao_rua_mirante_cidade_jardim_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICO que seja realizada a pavimentação da Rua Mirante, no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1838/005_-_indicacao_n_005-25_-_pl_abafadores_de_ruidos_para_autistas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1838/005_-_indicacao_n_005-25_-_pl_abafadores_de_ruidos_para_autistas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo envie à esta Casa Legislativa um Projeto de Lei que disponha sobre a obrigatoriedade do poder público em fornecer protetores auriculares, conhecidos como abafadores de ruído, para pessoas com Transtorno do Espectro Autista (TEA) e hipersensibilidade Auditiva, conforme esboço de Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1839/006_-_indicacao_n_006-25_-pl_distribuicao_de_peixe_na_semana_santa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1839/006_-_indicacao_n_006-25_-pl_distribuicao_de_peixe_na_semana_santa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo envie à esta Casa Legislativa um Projeto de Lei que disponha sobre a autorização para adquirir e fazer a doação de gêneros alimentícios, especialmente peixe durante o período da semana santa no município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1841/007_-_indicacao_n_007-25_-area_de_lazer_fundo_do_ginasio_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1841/007_-_indicacao_n_007-25_-area_de_lazer_fundo_do_ginasio_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Indico a construção de área de lazer em um espaço institucional entre as ruas Edvaldo Bomfim e Paraguai, no fundo do Ginásio de Esportes na Urbis.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Neto Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1851/008_-_indicacao_n_008-25_-_drenagem_tranversal_captacao_de_agua_camaca_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1851/008_-_indicacao_n_008-25_-_drenagem_tranversal_captacao_de_agua_camaca_-_neto.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma drenagem transversal de captação de águas pluviais nos entroncamentos das Ruas Marechal Deodoro da Fonseca e Salvador com a Rua Jequié, no bairro Camacã.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>Neto Ferraz, Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1852/009_-_indicacao_n_009-25_-_radares_ba_263_-_neto_e_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1852/009_-_indicacao_n_009-25_-_radares_ba_263_-_neto_e_sibele.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita a sinalização eletrônica com radares na BA 263, entre o entroncamento do fundo do aeroporto e a rotatória de entrada para complexo industrial de Itapetinga – Bahia, na Vila Izabel.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1854/010_-_indicacao_n_010-25_-_pavimentacao_de_ruas_quintas_do_sul_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1854/010_-_indicacao_n_010-25_-_pavimentacao_de_ruas_quintas_do_sul_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação das Ruas Welliton Paiva, Edinho Alves, João Almeida, João Barros, Rejane Bomfim, Gideval Fagundes e Rua T, no bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>Anderson da Nova</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1860/011_-_indicacao_n_011-25_-_bebedouros_publicos_nas_avenidas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1860/011_-_indicacao_n_011-25_-_bebedouros_publicos_nas_avenidas_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que se instale bebedouros públicos para o uso gratuito dos munícipes em avenidas, onde se praticam atividades físicas, praças, bem como pontos de ônibus que transitam pessoas diariamente.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1861/012_-_indicacao_n_012-25_-_graduacao_para_servidores_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1861/012_-_indicacao_n_012-25_-_graduacao_para_servidores_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que o Executivo encaminhei um Projeto de Lei que institua a criação de cursos de Graduação, em regime de ação, e em parceria com instituições de ensino superior para os servidores do quadro efetivo da Prefeitura Municipal de Itapetinga.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1862/013_-_indicacao_n_013-25_-_engole_tudo_tv_nivea_de_oliveira_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1862/013_-_indicacao_n_013-25_-_engole_tudo_tv_nivea_de_oliveira_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de um sistema de drenagem pluvial conhecida popularmente como “engole tudo”, na Travessa Nivea de Oliveira, no Bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1863/014_-_indicacao_n_014-25_-_ciclofaixas_nas_avenidas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1863/014_-_indicacao_n_014-25_-_ciclofaixas_nas_avenidas_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de ciclofaixa, ciclovia e sinalizações de trânsito em alguns pontos da cidade como: Avenida Flamengo, Avenida Cinquentenário, Avenida Pedro Lima, Avenida Américo Nogueira, Avenida Júlio José Rodrigues, Avenida Itabuna, Avenida Vitória da Conquista, Avenida Paulo Solto, Avenida César Borges e Rotula dos Orixás.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1864/015_-_indicacao_n_015-25_-_boqueirao_otavio_camoes_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1864/015_-_indicacao_n_015-25_-_boqueirao_otavio_camoes_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado o trabalho de manilhamento no “boqueirão”, do Bairro Otávio Camões.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1865/016_-_indicacao_n_016-25_-posto_de_videomonitoramento_pm_e_gm_-_anderson.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1865/016_-_indicacao_n_016-25_-posto_de_videomonitoramento_pm_e_gm_-_anderson.doc</t>
   </si>
   <si>
     <t>Indico que instale o posto fixo de vídeo  monitoramento da Policia Militar em parceria com a Guarda Municipal, Comutram no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1866/017_-_indicacao_n_017-25_-_ponto_do_saae_no_quintas_do_sul_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1866/017_-_indicacao_n_017-25_-_ponto_do_saae_no_quintas_do_sul_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que se estude a viabilidade de implantação do ponto de atendimento do SAAE no bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1867/018_-_indicacao_n_018-25_-_centro_de_zoonoses_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1867/018_-_indicacao_n_018-25_-_centro_de_zoonoses_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a recuperação do financiamento para a instalação de um Centro de Zoonoses ou alojamento, bem como, firmar convênios e parcerias com Universidades no sentido de realizar atendimentos médicos veterinário no nosso município.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacacao_para_bolsa_de_estudaos_universitarios.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacacao_para_bolsa_de_estudaos_universitarios.doc</t>
   </si>
   <si>
     <t>solicitando concessão de bolsas de estudos para alunos do município de Itapetinga-BA de cursos universitários que seguem alguns critérios e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1869/020_-_indicacao_n_020-25_-_pav._asfaltica_rua_condeuba_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1869/020_-_indicacao_n_020-25_-_pav._asfaltica_rua_condeuba_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação asfáltica da Rua Condeúba, no bairro Camacã.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1870/021_-_indicacao_n_021-25_-cursos_cetep_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1870/021_-_indicacao_n_021-25_-cursos_cetep_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que se faça um estudo de ampliação de cursos profissionalizantes através da CETEP ampliando as opções de qualificações em nosso município.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1871/022_-_indicacao_n_022-25_-_abertura_de_via_cassiano_pro_neto_fernandes_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1871/022_-_indicacao_n_022-25_-_abertura_de_via_cassiano_pro_neto_fernandes_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que se estude a viabilidade de abertura de uma via, visando a ligação entre os residenciais Cassiano Gonçalves e Neto Fernandes.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1872/023_-_indicacao_n_023-25_-_pavimentacao_estrada_do_monte_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1872/023_-_indicacao_n_023-25_-_pavimentacao_estrada_do_monte_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação da Estrada do Monte, na BA 263, com motoniveladora e cascalho, possibilitando assim mais acessibilidade.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1873/024_-_indicacao_n_024-25_-_espaco_para_feira_da_nova_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1873/024_-_indicacao_n_024-25_-_espaco_para_feira_da_nova_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize um espaço físico para instalação da feira livre no Bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1874/025_-_indicacao_n_025-25_-_viaduto_e_passarela_na_ba_263_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1874/025_-_indicacao_n_025-25_-_viaduto_e_passarela_na_ba_263_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de viaduto e  passarela na BA 263, que liga o bairro Quintas do Sul aos bairros adjacentes.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1875/026_-_indicacao_n_026-25_-_plano_de_cargos_e_salario_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1875/026_-_indicacao_n_026-25_-_plano_de_cargos_e_salario_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a criação de um Plano Municipal de Cargos e Salários (PMCS).</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1876/027_-_indicacao_n_027-25_-_concurso_publico_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1876/027_-_indicacao_n_027-25_-_concurso_publico_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a realização de um concurso público no âmbito municipal.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1877/028_-_indicacao_n_028-25_-_apoio_empreendedores_rurais_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1877/028_-_indicacao_n_028-25_-_apoio_empreendedores_rurais_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a implantação do Programa Municipal de Apoio a Jovens Empreendedores Rurais.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1878/029_-_indicacao_n_029-25_-_plano_de_saude_servidores_municipais_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1878/029_-_indicacao_n_029-25_-_plano_de_saude_servidores_municipais_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que estude a viabilidade de implantação de um Plano de Saúde para os Servidores Público Municipal.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1879/030_-_indicacao_n_030-25_-_transporte_publico_gartuito_tg_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1879/030_-_indicacao_n_030-25_-_transporte_publico_gartuito_tg_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que seja dada isenção do valor do Transporte Coletivo Urbano aos Atiradores em exercício do Tiro de Guerra 06-023.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1880/031_-_indicacao_n_031-25_-_construcao_de_lavanderia_12_de_dezembro_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1880/031_-_indicacao_n_031-25_-_construcao_de_lavanderia_12_de_dezembro_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma lavanderia comunitária no bairro 12 de Dezembro.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1881/032_-_indicacao_n_032-25_-_feira_verde_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1881/032_-_indicacao_n_032-25_-_feira_verde_-_anderson.pdf</t>
   </si>
   <si>
     <t>Inidico a criação do Programa Feira Verde em nosso município.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1882/033_-_indicacao_n_033-25_-_curso_capacitacao_moto-taxi_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1882/033_-_indicacao_n_033-25_-_curso_capacitacao_moto-taxi_-_anderson.pdf</t>
   </si>
   <si>
     <t>Inidco seja realizado um convenio com os SEST SENAT visando treinamento e capacitação para as categorias de Moto-Taxista do nosso município.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1883/034_-_indicacao_n_034-25_-_reforma_dos_cemiterios_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1883/034_-_indicacao_n_034-25_-_reforma_dos_cemiterios_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a reforma e ampliação dos Cemitérios de  Itapetinga.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1884/035_-_indicacao_n_035-25_-_academia_ao_ar_livre_jose_luna_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1884/035_-_indicacao_n_035-25_-_academia_ao_ar_livre_jose_luna_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma academia com pista de cooper ao ar livre em frente ao posto de saúde José Luna.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1885/036_-_indicacao_n_036-25_-_revitalizacao_pracinha_do_forro_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1885/036_-_indicacao_n_036-25_-_revitalizacao_pracinha_do_forro_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a revitalização da Pracinha do Forró, localizada no bairro Clodoaldo Costa.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1886/037_-_indicacao_n_037-25_-_altera_lei_n_772-98_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1886/037_-_indicacao_n_037-25_-_altera_lei_n_772-98_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que o Executivo encaminhe a essa Casa Projeto de Lei que Altera a redação do Art.2º, da Lei nº 772/1998, de 02 de dezembro de 1998, determinando que a doação seja feita com clausula de inalienabilidade, pelo prazo de (12) doze anos, no objetivo superior de proteção da família.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1892/038_-_indicacao_n_038-25_-_composicao_da_comissao_dos_animais_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1892/038_-_indicacao_n_038-25_-_composicao_da_comissao_dos_animais_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que seja dada continuidade ao processo de composição do Conselho Municipal de Proteção e Defesa dos Animais (CMPDA), conforme estabelece a Lei Municipal nº 1.651, de 21 de novembro de 2024.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1893/039_-_indicacao_n_039-25_-_casa_regional_do_estudante_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1893/039_-_indicacao_n_039-25_-_casa_regional_do_estudante_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção da Casa Regional do Estudante do Município de Itapetinga.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Peto</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1894/040_-_indicacao_n_040-25_-_construcao_de_lavanderia_no_clerolandia_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1894/040_-_indicacao_n_040-25_-_construcao_de_lavanderia_no_clerolandia_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico que se estude a viabilidade de implantação de uma lavanderia comunitária no bairro Clerolândia.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1895/041_-_indicacao_n_041-25_-_construcao_de_praca_no_clerolandia_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1895/041_-_indicacao_n_041-25_-_construcao_de_praca_no_clerolandia_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma praça pública e um espaço de lazer, no bairro Clerolândia.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1896/042_-_indicacao_n_042-25_-_construcao_de_praca_no_vila_maria_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1896/042_-_indicacao_n_042-25_-_construcao_de_praca_no_vila_maria_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma praça pública e um espaço de lazer no bairro Vila Maria.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1897/043_-_indicacao_n_043-25_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1897/043_-_indicacao_n_043-25_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de interceptor de esgoto no bairro Quintas do Sul, que se localiza entre as ruas Regiane Bomfim e Wellington Paiva.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1898/044_-_indicacao_n_044-25_-_regularizacao_dos_terrenos_do_nova_esperanca_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1898/044_-_indicacao_n_044-25_-_regularizacao_dos_terrenos_do_nova_esperanca_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que se estude uma forma de regularizar os terrenos do bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1899/045_-_indicacao_n_045-25_-_interprete_de_libras_na_camara_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1899/045_-_indicacao_n_045-25_-_interprete_de_libras_na_camara_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico estudar a viabilidade de inclusão de intérprete de libras em todos os atos da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Daniel Lacerda, Peto</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1900/046_-_indicacao_n_046-25_-_galeria_e_drenagem_de_agua_quintas_do_sul_-_peto_e_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1900/046_-_indicacao_n_046-25_-_galeria_e_drenagem_de_agua_quintas_do_sul_-_peto_e_daniel.pdf</t>
   </si>
   <si>
     <t>Indico que se estude a viabilidade de construção de galerias de água pluvial e drenagem de água nas ruas do bairro Quintas do Sul (“ASA A” nas imediações da UESB).</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1901/047_-_indicacao_n_047-25_-_rede_de_esgoto_rua_manoel_barbosa_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1901/047_-_indicacao_n_047-25_-_rede_de_esgoto_rua_manoel_barbosa_-_anderson.pdf</t>
   </si>
   <si>
     <t>Inidco a instalação de rede de esgoto na Rua Manoel Barbosa, no bairro Nova Itapetinga, próximo ao Cemitério e no Terreno do Padre.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1902/048_-_indicacao_n_048-25_-_criacao_de_rotas_ciclo_turisticas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1902/048_-_indicacao_n_048-25_-_criacao_de_rotas_ciclo_turisticas_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a criação de Rotas Ciclo turísticas no município de Itapetinga.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1903/049_-_indicacao_n_049-25_-_drenagem_pluvial_e_pavimentacao_vila_maria_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1903/049_-_indicacao_n_049-25_-_drenagem_pluvial_e_pavimentacao_vila_maria_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a drenagem pluvial e pavimentação no bairro Vila Maria, nas ruas A, D, E, F, G e I.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1904/050_-_indicacao_n_050-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1904/050_-_indicacao_n_050-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico o o arruamento, drenagem pluvial e pavimentação em ruas do bairro Clerolândia.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1905/051_-_indicacao_n_051-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_2_etapa-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1905/051_-_indicacao_n_051-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_2_etapa-_peto.pdf</t>
   </si>
   <si>
     <t>Indico o arruamento, drenagem pluvial e pavimentação nas ruas 1, 2, 4 e Espírito Santo, do bairro Clerolândia- segunda etapa.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1906/052_-_indicacao_n_052-25_-_parque_infantil_na_lagoa_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1906/052_-_indicacao_n_052-25_-_parque_infantil_na_lagoa_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico que se estude a viabilidade da instalação de um parque infantil no Parque Poliesportivo da Lagoa (próximo à academia ao ar livre).</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1907/053_-_indicacao_n_053-25_-_bombeiros_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1907/053_-_indicacao_n_053-25_-_bombeiros_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção/implantação de uma “Base de Emergência do Corpo de Bombeiros Civil” nas dependências do município de Itapetinga.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1908/054_-_indicacao_n_054-25_-_quadras_de_areia_e_campo_sintetico_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1908/054_-_indicacao_n_054-25_-_quadras_de_areia_e_campo_sintetico_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que seja construída quadra de areia nos bairros de nosso município, bem como a construção de um campo de futebol com grama sintética no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1909/055_-_indicacao_n_055-25_-_construcao_de_cras_e_creche_no_quintas_do_sul_-_anderson.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1909/055_-_indicacao_n_055-25_-_construcao_de_cras_e_creche_no_quintas_do_sul_-_anderson.doc</t>
   </si>
   <si>
     <t>Indico a construção de PSF, CRAS e Creche Infantil no bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1910/056_-_indicacao_n_056-25_-_pavimentacao_rua_coloniao_na_vila_izabel_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1910/056_-_indicacao_n_056-25_-_pavimentacao_rua_coloniao_na_vila_izabel_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação asfáltica na Rua Colonião, na Vila Izabel, próximo ao campo.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1911/057_-_indicacao_n_057-25_-_revitalizacao_e_academia_praca_juvino_oliveira_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1911/057_-_indicacao_n_057-25_-_revitalizacao_e_academia_praca_juvino_oliveira_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a revitalização e a instalação de uma academia ao ar livre com passeios largos da Praça Juvino Oliveira para incentivar exercícios à terceira idade</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1912/058_-_indicacao_n_058-25_-_limpeza_e_cascalho_na_1_de_maio_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1912/058_-_indicacao_n_058-25_-_limpeza_e_cascalho_na_1_de_maio_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a limpeza e colocação de cascalho na Rua 1° de maio, próximo ao cais (Rio Catolé).</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Manu de Chico Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1913/059_-_indicacao_n_059-25_-_calcamento_rua_c_angela_espinheira_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1913/059_-_indicacao_n_059-25_-_calcamento_rua_c_angela_espinheira_-_manu.pdf</t>
   </si>
   <si>
     <t>Indico a realização do calçamento da Rua C, no Bairro Ângela Espinheira.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1914/060_-_indicacao_n_060-25_-_plano_diretor_urbano_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1914/060_-_indicacao_n_060-25_-_plano_diretor_urbano_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que o Executivo Municipal inicie o processo de atualização do PLANO DIRETOR DE DESENVOLVIMENTO URBANO (PDDU), em nosso município.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1915/061_-_indicacao_n_061-25_-_psf_entre_cassiano_e_neto_fernandes_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1915/061_-_indicacao_n_061-25_-_psf_entre_cassiano_e_neto_fernandes_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção do PSF entre os bairros Cassiano Gonçalves e Neto Fernandes.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1916/062_-_indicacao_n_062-25_-_wifi_na_central_de_abastecimento_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1916/062_-_indicacao_n_062-25_-_wifi_na_central_de_abastecimento_-_anderson.pdf</t>
   </si>
   <si>
     <t>Inidico a implantação de Rede de Internet Wi-Fi gratuito na Central de Abastecimento I e II, bem como capacitação de todos os profissionais que ali trabalham. para fazer uso dessa ferramenta como instrumento de melhoria de suas atividades laborais.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1917/063_-_indicacao_n_063-25_-_pavimentacao_de_ruas_quintas_do_sul_asa_norte_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1917/063_-_indicacao_n_063-25_-_pavimentacao_de_ruas_quintas_do_sul_asa_norte_-_valquirio.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação de Ruas no Bairro Quintas do Sul (ASA NORTE).  Rua Marlene Melo, Avenida Sirbene_x000D_
 Gomes (antiga Paraíso das Árvores), Rua Planalto, Rua Dalva Oliveira (antiga Rua B),_x000D_
 complemento da Rua Joaquim Alves (fundo da creche) Elenice Maria de Jesus, Rua José_x000D_
 Adriano, Avenida Gilson Bruno (antiga Paralela Itapetinga/Macarani), Rua Elenice Maria de_x000D_
 Jesus ( antiga Rua B), Rua Asa, Rua Isaias Pereira, Rua Lourisvaldo de Oliveira Basto no_x000D_
 Bairro Quintas do Sul (ASA NORTE).</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/064_-_indicacao_n_064-25_-_sugere_pl_bolsa_universitario_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/064_-_indicacao_n_064-25_-_sugere_pl_bolsa_universitario_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo que encaminhe um Projeto de Lei que verse sobre a criação de um programa de bolsa universitário municipal.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/065_-_indicacao_n_065-25_-_captacao_de_agua_av._ney_coelho_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/065_-_indicacao_n_065-25_-_captacao_de_agua_av._ney_coelho_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a construção de galerias de captação de águas pluviais na Avenida Ney Coelho, no bairro Américo Nogueira.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/066_-_indicacao_n_066-25_-_parques_para_criancas_especiais_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/066_-_indicacao_n_066-25_-_parques_para_criancas_especiais_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção Parques Infantis voltados para crianças com necessidades especiais no Parque da Matinha, Parque Poliesportivo da Lagoa e demais praças da nossa cidade.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/067_-_indicacao_n_067-25_-_corrimao_ligando_av_pedro_lima_a_beira_rio_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/067_-_indicacao_n_067-25_-_corrimao_ligando_av_pedro_lima_a_beira_rio_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma escadaria com corrimão e iluminação adequada em uma viela que liga a Avenida Pedro Lima a Travessa Beira Rio, no Bairro Clodoaldo Costa.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/068_-_indicacao_n_068-25_-_corrimao_na_ponte_que_liga_nova-vila_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/068_-_indicacao_n_068-25_-_corrimao_na_ponte_que_liga_nova-vila_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de corrimão de pedestres na ponte que liga os bairros Vila Isabel a Nova Itapetinga.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/069_-_indicacao_n_069-25_-_censo_animal_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/069_-_indicacao_n_069-25_-_censo_animal_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que realize um censo animal em nosso município.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/070_-_indicacao_n_070-25_-_estacionamento_rapido_-_targuao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/070_-_indicacao_n_070-25_-_estacionamento_rapido_-_targuao.pdf</t>
   </si>
   <si>
     <t>INDICO que as vagas de estacionamento em frente às farmácias, drogarias e clínicas possuam a definição de “área de estacionamento de curta duração”.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/071_-_indicacao_n_071-25_-_faixa_elevada_mercado_moreirao_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/071_-_indicacao_n_071-25_-_faixa_elevada_mercado_moreirao_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantada faixa elevada em frente ao mercado Moreirão, bem como redutores de velocidades nas ruas: Pç. Juvino Oliveira, Av. das Industrias e na Av. Tancredo Neves, ao lado da Associação Nossa Senhora das Dores, ambas na Nova Itapetinga.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/072_-_indicacao_n_072-25_-_acoes_edicativas_aos_animais_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/072_-_indicacao_n_072-25_-_acoes_edicativas_aos_animais_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a implementação de ações educativas de combate ao abandono, maus-tratos e promoção de boas práticas no cuidado aos animais.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1934/073_-_indicacao_n_073-25_-_reforma_da_quadra_da_nova_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1934/073_-_indicacao_n_073-25_-_reforma_da_quadra_da_nova_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a reforma e revitalização da quadra de esportes localizada no bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/074_-_indicacao_n_074-25_-_pavimentacao_cidade_jardim_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/074_-_indicacao_n_074-25_-_pavimentacao_cidade_jardim_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/075_-_indicacao_n_075-25_-_redutor_de_velocidade_av_americo_nogueira_chegada_da_ba_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/075_-_indicacao_n_075-25_-_redutor_de_velocidade_av_americo_nogueira_chegada_da_ba_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de placas de sinalização de limite de velocidade e a instalação de redutor de velocidade na extensão Avenida Américo Nogueira ate a chegada à BA 263.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/076_-_indicacao_n_076-25_-_patrolamento_e_cascalhamento_de_bairros_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/076_-_indicacao_n_076-25_-_patrolamento_e_cascalhamento_de_bairros_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICO o patrolamento e cascalhamento dos bairros Quintas do Sul e do Norte, Cidade Jardim, Américo Nogueira, Vila Érica, Vila Rosa, Hilda Gama e o Montes das Orações.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/077_-_indicacao_n_077-25_-_veiculo_para_o_caps-ad_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/077_-_indicacao_n_077-25_-_veiculo_para_o_caps-ad_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a destinação de 01 veículo para o CAPS AD de Itapetinga com o objetivo de garantir a eficácia e a humanização do atendimento e promover melhores condições para a realização de suas atividades.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/078_-_indicacao_n_078-25_-_iluminacao_ba_263_-_sibele_e_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/078_-_indicacao_n_078-25_-_iluminacao_ba_263_-_sibele_e_neto.pdf</t>
   </si>
   <si>
     <t>Indico que a SEINFRA, com urgência, realize a iluminação do entorno da cidade Itapetinga, mais precisamente na BA 263, trecho que vai da Vulcabrás Azaléia até o Atacadão Assaí.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/079_-_indicacao_n_079-25_-_construcao_de_rotatoria_prox._a_brasil_gas_ba_263_-_sibele_e_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/079_-_indicacao_n_079-25_-_construcao_de_rotatoria_prox._a_brasil_gas_ba_263_-_sibele_e_neto.pdf</t>
   </si>
   <si>
     <t>Indico que a SEINFRA, com urgência, realize a construção de uma rotatória nas proximidades da Brasil Gás, localizada dentro do perímetro urbano do município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/080_-_indicacao_n_080-25_-_pl_programa_reforma_de_casas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/080_-_indicacao_n_080-25_-_pl_programa_reforma_de_casas_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que estude a possibilidade de encaminhar ao Poder Legislativo um Projeto de Lei que crie m programa de reforma de casas, possibilitando realizar convênio com a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/081_-_indicacao_n_081-25_-_lombada_rua_valdo_riachao_na_vila_riachao_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/081_-_indicacao_n_081-25_-_lombada_rua_valdo_riachao_na_vila_riachao_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de lombada na Rua Valdo Riachão, no bairro Vila Riachão.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/082_-_indicacao_n_082-25_-_lombada_rua_sol_nascente_e_esplendor_do_amanha.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/082_-_indicacao_n_082-25_-_lombada_rua_sol_nascente_e_esplendor_do_amanha.pdf</t>
   </si>
   <si>
     <t>Indico a construção de lombadas nas ruas Sol Nascente e Esplendor da Manhã, no bairro Vila Aurora.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/083_-_indicacao_n_083-25_-_curso_profissionalizante_em_eletrica_no_cefopi_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/083_-_indicacao_n_083-25_-_curso_profissionalizante_em_eletrica_no_cefopi_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico seja ofertado curso básico profissionalizante em  Elétrica, no Centro de Formação Profissional de Itapetinga – CEFOPI.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/084_-_indicacao_n_084-25_-_solicita_pl_de_revisao_salarial_aos_servidores_municipais_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/084_-_indicacao_n_084-25_-_solicita_pl_de_revisao_salarial_aos_servidores_municipais_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo encaminhe um Projeto de Lei concedendo a revisão salarial dos servidores municipais como: fiscal de obras e posturas, meio ambiente, vigilância sanitária e supervisor de obras e posturas.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/085_-_indicacao_n_085-25_-_jogos_recreativos_para_idosos_na_concha_acustica_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/085_-_indicacao_n_085-25_-_jogos_recreativos_para_idosos_na_concha_acustica_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que se estude a viabilidade de instalação de jogos recreativos para idosos na Praça da Concha Acústica.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/086_-_indicacao_n_086-25_-_urgencia_e_emergencia_no_hvh_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/086_-_indicacao_n_086-25_-_urgencia_e_emergencia_no_hvh_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de Atendimento de Urgência e Emergência no Hospital Virgínia Hagge.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/087_-_indicacao_n_087-25_-_troca_do_piso_da_concha_acustica_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/087_-_indicacao_n_087-25_-_troca_do_piso_da_concha_acustica_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a troca do piso da Praça da Concha Acústica, localizada no Bairro Camacã.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/088_-_indicacao_n_088-25_-_calcamento_rua_f_quintas_do_sul_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/088_-_indicacao_n_088-25_-_calcamento_rua_f_quintas_do_sul_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico o calçamento da rua F, localizada no bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/089_-_indicacao_n_089-25_-_espaco_para_o_anexo_da_saude_animal_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/089_-_indicacao_n_089-25_-_espaco_para_o_anexo_da_saude_animal_-_sol.pdf</t>
   </si>
   <si>
     <t>Indicação a ciação de um espaço mais amplo e adequado destinado ao Anexo da Saúde Animal Municipal.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/090_-_indicacao_n_090-25_-_motobomba_tipo_chafariz_na_lagoa_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/090_-_indicacao_n_090-25_-_motobomba_tipo_chafariz_na_lagoa_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que seja instalado um conjunto de motombomba aeradora, do tipo chafariz, no espelho d’água do Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/091_-_indicacao_n_090-25_-_faixa_elevada_em_frente_a_creche_diva_de_paula_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/091_-_indicacao_n_090-25_-_faixa_elevada_em_frente_a_creche_diva_de_paula_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja instalada uma faixa elevada de pedestres, em frente a Escola de Educação Infantil Diva de  Paula.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/092_-_indicacao_n_092-25_-_estacao_de_tratamento_de_agua_na_vila_riachao_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/092_-_indicacao_n_092-25_-_estacao_de_tratamento_de_agua_na_vila_riachao_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de uma estação de tratamento de água, na parte alta do bairro Vila Riaçhão.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/093_-_indicacao_n_093-25_-_aterro_sanitario_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/093_-_indicacao_n_093-25_-_aterro_sanitario_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que seja feira uma análise urgente para implantação do Aterro Sanitário adequado em Itapetinga.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/094_-_indicacao_n_094-25_-_calcamento_rua_y_cidade_jardim_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/094_-_indicacao_n_094-25_-_calcamento_rua_y_cidade_jardim_-_sibele.pdf</t>
   </si>
   <si>
     <t>Indico que seja viabilizado o calçamento da Rua Y, localizada no Cidade Jardim.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/095_-_indicacao_n_095-25_-_contratacao_de_oncologista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/095_-_indicacao_n_095-25_-_contratacao_de_oncologista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize a possibilidade de contratação de profissionais na área de Oncologia básica para prestarem atendimento nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/096_-_indicacao_n_096-25_-_quebra_mola_rua_joel_g_antiga_colorgraf_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/096_-_indicacao_n_096-25_-_quebra_mola_rua_joel_g_antiga_colorgraf_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado um redutor de velocidade (QUEBRA MOLA) na rua Joel G. de Almeida, em frente ao antigo galpão da COLOGRAF, no bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/097_-_indicacao_n_097-25_-_contratacao_de_neuropediatra_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/097_-_indicacao_n_097-25_-_contratacao_de_neuropediatra_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita contratação de médico neuropediatra para atender na Policlínica ou unidades de saúde de Itapetinga.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/098_-_indicacao_n_098-25_-_onibus_as_22h_no_ifba_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/098_-_indicacao_n_098-25_-_onibus_as_22h_no_ifba_-_sibele.pdf</t>
   </si>
   <si>
     <t>Indico a ampliação do horário de funcionamento do transporte coletivo no município até às 22h, visando atender à demanda dos estudantes do Instituto Federal Baiano (IF Baiano) e de outros cidadãos que necessitam desse serviço no período noturno.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/099_-_indicacao_n_099-25_-_requer_pl_regularizacao_fundiaria_e_morada_legal_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/099_-_indicacao_n_099-25_-_requer_pl_regularizacao_fundiaria_e_morada_legal_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo encaminhe um Projeto de Lei criando o programa de regularização fundiária urbano nos moldes da Lei Federal nº 13.465/2017 e instituindo moradia legal.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/100_-_indicacao_n_100-25_-_reforma_orfisia_andrade_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/100_-_indicacao_n_100-25_-_reforma_orfisia_andrade_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO que seja realizada reforma completa na Unidade da Saúde da Família Orfísia Andrade.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_03_-_praca_zilda_ribeiro.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_03_-_praca_zilda_ribeiro.doc</t>
   </si>
   <si>
     <t>INDICO que seja realizada reforma completa na Praça Zilda Ribeiro com projeto paisagístico e instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/102_-_indicacao_n_102-25_-_uso_de_celular_nas_escolas_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/102_-_indicacao_n_102-25_-_uso_de_celular_nas_escolas_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que seja criada Comissão de implementação das diretrizes dos usos de celular nas escolas participantes do Sistema Municipal de Educação.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/103_-_indicacao_n_103-25_-_castramovel_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/103_-_indicacao_n_103-25_-_castramovel_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a contratação de um castramóvel para castração em massa no nosso município.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Diga Diga</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/104_-_indicacao_n_104-25_-_caps_infantil_-_diego.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/104_-_indicacao_n_104-25_-_caps_infantil_-_diego.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado um estudo para avaliação de implantação do CAPS i (CAPS Infantil) no município de Itapetinga.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/105_-_indicacao_n_105-25_-_pavimentacao_na_baixada_dos_ciganos_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/105_-_indicacao_n_105-25_-_pavimentacao_na_baixada_dos_ciganos_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a pavimentação de seis Ruas na área conhecida como “Baixada dos Ciganos”, no Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/106_-_indicacao_n_106-25_-_construcao_de_praca_vila_aurora_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/106_-_indicacao_n_106-25_-_construcao_de_praca_vila_aurora_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja construída uma Praça no bairro da Vila Aurora.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/107_-_indicacao_n_107-25_-_construcao_de_praca_vila_santana_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/107_-_indicacao_n_107-25_-_construcao_de_praca_vila_santana_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja construída uma Praça no Conjunto Habitacional Vila Santana.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/108_-_indicacao_n_108-25_-_secretaria_de_politicas_publicas_para_mulheres_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/108_-_indicacao_n_108-25_-_secretaria_de_politicas_publicas_para_mulheres_-_neto.pdf</t>
   </si>
   <si>
     <t>INDICO a criação e implantação da Secretaria Municipal de Políticas Públicas para as Mulheres.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/109_-_indicacao_n_109-25_-_poste_de_concreto_na_lagoa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/109_-_indicacao_n_109-25_-_poste_de_concreto_na_lagoa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se proceda a troca de poste metálico por poste de concreto, na área do Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/110_-_indicacao_n_110-25_-_esgotamento_sanitario_tv._espirito_santo_clerolandia_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/110_-_indicacao_n_110-25_-_esgotamento_sanitario_tv._espirito_santo_clerolandia_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de um sistema de saneamento básico na Tv. Espírito Santo, no Bairro Clerolândia.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/111_-_indicacao_n_111-25_-_calcamento_rua_joao_mauricio_otavio_camoes_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/111_-_indicacao_n_111-25_-_calcamento_rua_joao_mauricio_otavio_camoes_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação da Rua João Maurício, no bairro Otávio Camões.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/112_-_indicacao_n_112-25_-_saneamento_basico_rua_joao_mauricio_otavio_camoes_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/112_-_indicacao_n_112-25_-_saneamento_basico_rua_joao_mauricio_otavio_camoes_-_jean.pdf</t>
   </si>
   <si>
     <t>Indico a implementação de um sistema de esgoto sanitário para a Rua João Maurício, no Bairro Otávio Camões.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/113_-_indicacao_n_113-25_-_requalificacao_rua_venezuela_vitoria_regia_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/113_-_indicacao_n_113-25_-_requalificacao_rua_venezuela_vitoria_regia_-_sol.pdf</t>
   </si>
   <si>
     <t>Indiso a requalificação do calçamento na Rua Venezuela, no Bairro Vitória Régia.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/114_-_indicacao_n_114-25_-_auxilio_aluguel_mulheres_vitimas_de_violencia_domestica_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/114_-_indicacao_n_114-25_-_auxilio_aluguel_mulheres_vitimas_de_violencia_domestica_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a criação de um programa de auxilio aluguel para vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/115_-_indicacao_n_115-25_-_melhoria_das_placas_de_sinalizacao_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/115_-_indicacao_n_115-25_-_melhoria_das_placas_de_sinalizacao_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico seja feita a atualização e melhorias das placas e sinalização de trânsito em vias do município.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/116_-_indicacao_n_116-25_-_pl_desconto_na_tarifa_de_agua_autistas_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/116_-_indicacao_n_116-25_-_pl_desconto_na_tarifa_de_agua_autistas_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo encaminha um Projeto de Lei que instituindo desconto na tarifa de água e esgoto para unidades familiares que possuem pessoas com transtorno do espectro autista.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/117_-_indicacao_n_117-25_-_reforma_lavanderia_comunitaria_sao_francisco_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/117_-_indicacao_n_117-25_-_reforma_lavanderia_comunitaria_sao_francisco_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a reforma da lavanderia comunitária do Bairro São Francisco.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/118_-_indicacao_n_118-25_-_implantacao_de_lavanderia_no_jose_ivo_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/118_-_indicacao_n_118-25_-_implantacao_de_lavanderia_no_jose_ivo_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que analise a viabilidade da implantação de uma lavanderia comunitária no Residencial José Ivo.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/119_-_indicacao_n_119-25_-_revitalizacao_praca_bela_vista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/119_-_indicacao_n_119-25_-_revitalizacao_praca_bela_vista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita a revitalização da Praça Bela Vista.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/120_-_indicacao_n_120-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/120_-_indicacao_n_120-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação e rede de esgoto em logradouros do Bairro Quintas do Sul Asa – A.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/121_-_indicacao_n_121-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_asa_b_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/121_-_indicacao_n_121-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_asa_b_-_peto.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação, rede de esgoto e drenagem de água pluvial em logradouros do Bairro Quintas do Sul Asa – B.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/122_-_indicacao_n_122-25_-_lixeiras_de_coleta_seletiva_na_lagoa_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/122_-_indicacao_n_122-25_-_lixeiras_de_coleta_seletiva_na_lagoa_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico que se proceda estudo para a implantação de lixeiras de coleta seletiva no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/123_-_indicacao_n_123-25_-_substituicao_de_lixeiras_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/123_-_indicacao_n_123-25_-_substituicao_de_lixeiras_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize a substituição de lixeiras quebradas com a instalação de novas em pontos turísticos e centro da cidade.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/124_-_indicacao_n_124-25_-_pavimentacao_rua_luciano_dias_e_marlivando_oliveira_no_q._do_morumbi_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/124_-_indicacao_n_124-25_-_pavimentacao_rua_luciano_dias_e_marlivando_oliveira_no_q._do_morumbi_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação das Ruas Luciano Dias de Almeida e Marlivando Oliveira, no Bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/125_-_indicacao_n_125-25_-_desobstrucao_de_bueiros_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/125_-_indicacao_n_125-25_-_desobstrucao_de_bueiros_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico seja realizada com urgência a limpeza e desobstrução dos bueiros em diversas regiões da cidade, especialmente nas áreas mais afetadas pelas fortes chuvas.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/126_-_indicacao_n_126-25_-_redutor_de_velocidade_rua_higino_fernandes_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/126_-_indicacao_n_126-25_-_redutor_de_velocidade_rua_higino_fernandes_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico seja implantado com urgência um redutor de velocidade na Rua Higino Fernandes, no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Daniel Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/127_-_indicacao_n_127-25_-_sistema_eletronico_servicos_de_saude_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/127_-_indicacao_n_127-25_-_sistema_eletronico_servicos_de_saude_-_daniel.pdf</t>
   </si>
   <si>
     <t>INDICO que se promova estudos técnicos de viabilidade para a implantação de sistemas eletrônicos voltados à facilitação do acesso dos cidadãos aos serviços da rede municipal de saúde.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/128_-_indicacao_n_128-25_-_construcao_de_psf_no_quintas_do_sul_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/128_-_indicacao_n_128-25_-_construcao_de_psf_no_quintas_do_sul_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico a construção de um Posto de Saúde da Família (PSF), no Bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/129_-_indicacao_n_129-25_-_construcao_de_lavanderia_no_quintas_do_sul_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/129_-_indicacao_n_129-25_-_construcao_de_lavanderia_no_quintas_do_sul_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma Lavanderia Comunitária no Bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2020/130_-_indicacao_n_130-25_-_cepeamento_do_municipio_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2020/130_-_indicacao_n_130-25_-_cepeamento_do_municipio_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indica seja feeita a implementação do CEPEAMENTO no município de Itapetinga-BA.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico a revitalização da Praça Monte Castelo, localizada no bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico a realização de reforma e instalação de cercas de proteção da quadra de esportes da Praça Hélio Costa, popularmente conhecida como "Pracinha do Forró", situada no bairro Clodoaldo Costa, neste município.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/133_-_indicacao_n_133-25_-_posto_da_guarda_municipal_em_palmares_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/133_-_indicacao_n_133-25_-_posto_da_guarda_municipal_em_palmares_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de um posto da Guarda Municipal no Distrito de Palmares.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/134_-_indicacao_n_134-25_-_revitalizacao_e_construcao_praca_jose_luna_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/134_-_indicacao_n_134-25_-_revitalizacao_e_construcao_praca_jose_luna_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Indico a revitalização e construção da Praça José Luna, no Bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/135_-_indicacao_n_135-25_-_quebra_mola_rua_josue_nobre-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/135_-_indicacao_n_135-25_-_quebra_mola_rua_josue_nobre-_tele.pdf</t>
   </si>
   <si>
     <t>Indico um redutor de velocidade (QUEBRA MOLA) na rua Josué Nobre de Carvalho, no final da rua próximo a rodoviária no bairro São Francisco.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/136_-_indicacao_n_136-25_-_centro_municipal_de_referencia_ao_autismo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/136_-_indicacao_n_136-25_-_centro_municipal_de_referencia_ao_autismo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a idealização do CENTRO MUNICIPAL DE REFERÊNCIA DO AUTISMO.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/137_-_indicacao_n_137-25_-_contratacao_de_estagiarios_auxiliar_de_enfermagem_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/137_-_indicacao_n_137-25_-_contratacao_de_estagiarios_auxiliar_de_enfermagem_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a contratação remunerada de estagiários de auxiliar de enfermagem para as creches e escolas do município.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/138_-_indicacao_n_138-25_-_treinamento_dos_educadores_sobre_violencia_domestica_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/138_-_indicacao_n_138-25_-_treinamento_dos_educadores_sobre_violencia_domestica_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico o treinamento para professores e educadores da rede de ensino municipal, com profissionais especializados na área de violência doméstica infantil.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/139_-_indicacao_n_139-25_-_limpeza_urbana_em_todos_os_bairros_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/139_-_indicacao_n_139-25_-_limpeza_urbana_em_todos_os_bairros_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico que se realize um mutirão de limpeza urbana em todos os Barrios do município, com envolvimento das secretarias.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/140_-_indicacao_n_140-25_-_castracao_de_animais_de_rua_e_familias_de_baixa_renda_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/140_-_indicacao_n_140-25_-_castracao_de_animais_de_rua_e_familias_de_baixa_renda_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a continuidade do Programa Municipal de Castração de Animais de pessoas de Baixa Renda e de Animais em situação de Rua.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2053/141_-_indicacao_n_141-25_-_reforma_av._paulo_souto_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2053/141_-_indicacao_n_141-25_-_reforma_av._paulo_souto_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a reforma completa da Avenida Paulo Souto, com reparos no calçamento, limpeza dos matos, retirada de entulhos e poda adequada das árvores.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/142_-_indicacao_n_142-25_-_construcao_de_praca_na_urbis_e_complexo_policial_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/142_-_indicacao_n_142-25_-_construcao_de_praca_na_urbis_e_complexo_policial_-_sibele.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma praça em frente à Rua B e ao Complexo Esportivo com vistas a proporcionar qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/143_-_indicacao_n_143-25_-_uti_neonatal_no_hospital_virginia_hagge_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/143_-_indicacao_n_143-25_-_uti_neonatal_no_hospital_virginia_hagge_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Para criação de uma UTI Neonatal no Hospital Municipal de Itapetinga/Hospital Virgínia Hagge.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/144_-_indicacao_n_144-25_-_cerca_de_protecao_no_campo_de_futebol_adailson_nery_-_nova_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/144_-_indicacao_n_144-25_-_cerca_de_protecao_no_campo_de_futebol_adailson_nery_-_nova_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de uma cerca de proteção em estacas de eucalipto e arame liso ao redor do campo de futebol Adailson Nery, localizado no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/145_-_indicacao_n_145-25_-_revitalizacao_praca_da_inspetoria_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/145_-_indicacao_n_145-25_-_revitalizacao_praca_da_inspetoria_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a revitalização da praça conhecida como "Antiga Praça da Inspetoria", situada entre a Avenida Américo Nogueira e a Avenida Pedro Lima.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/146_-_indicacao_n_146-25_-_carro-pipa_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/146_-_indicacao_n_146-25_-_carro-pipa_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Solicito 01 (um) carro-pipa à Secretaria Municipal de Meio Ambiente para abastecimento de áreas que não dispõe de recursos hídricos.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/147_-_indicacao_n_147-25_-_ponte_elevada_bem_querer_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/147_-_indicacao_n_147-25_-_ponte_elevada_bem_querer_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma Ponte Elevada, ligando a localidade do Ponto Certo à comunidade do Bem Querer.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/148_-_indicacao_n_148-25_-melhorias_aos_portadores_de_tea_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/148_-_indicacao_n_148-25_-melhorias_aos_portadores_de_tea_-_manu.pdf</t>
   </si>
   <si>
     <t>Indico a promoção de melhorias na segurança, moradia, escola, medicamentos, saúde, qualidade de vida e incentivo à empregabilidade no nosso município para pessoas diagnosticadas com TEA.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/149_-_indicacao_n_149-25_-_quebra-molas_rua_medeiros_neto_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/149_-_indicacao_n_149-25_-_quebra-molas_rua_medeiros_neto_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indico a construção de um quebra-molas na rua Medeiros Neto, nas imediações do acesso ao bairro Hilda Gama.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/150_-_indicacao_n_150-25_-instalacao_de_sistema_de_refrigeracao_no_creas_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/150_-_indicacao_n_150-25_-instalacao_de_sistema_de_refrigeracao_no_creas_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de sistema de refrigeração nas salas de atendimento do CREAS – Centro de Referência Especializado de Assistência Social – no município.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/151_-_indicacao_n_151-25_-pl_de_doacao_de_terreno_a_igreja_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/151_-_indicacao_n_151-25_-pl_de_doacao_de_terreno_a_igreja_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo encaminha à esta Casa Legislativa um Projeto de Lei que disponha sobre a doação de um terreno para a Igreja Pentecostal Ministério Lançando as Redes.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/152_-_indicacao_n_152-25_-politicas_publicas_para_criancas_com_sindrome_de_down_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/152_-_indicacao_n_152-25_-politicas_publicas_para_criancas_com_sindrome_de_down_-_manu.pdf</t>
   </si>
   <si>
     <t>INDICO a promoção de criação de políticas públicas municipais para diagnóstico precoce, acompanhamento multidisciplinar, fornecimento de insumos e apoio às famílias de crianças com Síndrome de Down T21.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/153_-_indicacao_n_153-25_-_alberg_municipal_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/153_-_indicacao_n_153-25_-_alberg_municipal_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a construção ou implantação, em um espaço já existente, de um Albergue Municipal.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/154_-_indicacao_n_154-25_-_espaco_pet_place_na_lagoa_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/154_-_indicacao_n_154-25_-_espaco_pet_place_na_lagoa_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a criação de um Espaço Pet no Parque Poliesportivo da Lagoa de Itapetinga.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/155_-_indicacao_n_155-25_-_programa_esta_vaga_nao_e_sua_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/155_-_indicacao_n_155-25_-_programa_esta_vaga_nao_e_sua_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a a implantação em âmbito municipal do programa “ESTA VAGA NÃO É SUA, NEM POR UM MINUTO”, reforçando as campanhas pelo respeito aos direitos das pessoas com deficiência e idosas,reforçando as campanhas pelo respeito aos direitos das pessoas com deficiência e idosas.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/156_-_indicacao_n_156-25_-_revitalizacao_obras_sao_felix_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/156_-_indicacao_n_156-25_-_revitalizacao_obras_sao_felix_-_sol.pdf</t>
   </si>
   <si>
     <t>Revitalização das obras de São Félix no município de Itapetinga.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/157_-_indicacao_n_157-25_-_maquina_de_xerox_e_impressora_no_cdm_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/157_-_indicacao_n_157-25_-_maquina_de_xerox_e_impressora_no_cdm_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de máquina xerox ou impressora multifuncional no CDM de Itapetinga.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/158_-_indicacao_n_158-25_-_redutor_de_velocidade_av._das_palmeiras_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/158_-_indicacao_n_158-25_-_redutor_de_velocidade_av._das_palmeiras_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Indico a sinalização e/ou  mplantação de redutores de velocidade na Av. das Palmeiras.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/159_-_indicacao_n_159-25_-_implantacao_de_mais_uma_unidade_do_cdm_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/159_-_indicacao_n_159-25_-_implantacao_de_mais_uma_unidade_do_cdm_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de mais uma unidade do CDM no nosso município visando maior comodidade, acessibilidade e redução das filas.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2140/160_-_indicacao_n_160-25_-_praca_para_os_animais_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2140/160_-_indicacao_n_160-25_-_praca_para_os_animais_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a construção de espaços destinados aos animais nas praças públicas da cidade.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2141/161_-_indicacao_n_161-25_-_exames_laboratoriais_nos_bairros_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2141/161_-_indicacao_n_161-25_-_exames_laboratoriais_nos_bairros_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de realização de exames laboratoriais nos bairros da cidade.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2142/162_-_indicacao_n_162-25_-_requalificacao_escola_manoel_novaes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2142/162_-_indicacao_n_162-25_-_requalificacao_escola_manoel_novaes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a revitalização dos canteiros localizados na área da ESCOLA MUNICIPALIZADA MANOEL NOVAES.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2143/163_-_indicacao_n_163-25_-_ambulancia_para_palmares_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2143/163_-_indicacao_n_163-25_-_ambulancia_para_palmares_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a disponibilização de uma Ambulância ao Povoado de Palmares.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2147/163_-_indicacao_n_163-25_-_calcamento_cidade_jardim_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2147/163_-_indicacao_n_163-25_-_calcamento_cidade_jardim_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico a realização de obras de calçamento nas ruas do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2148/165_-_indicacao_n_165-25_-_asfaltamento_bairro_nova_esperanca_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2148/165_-_indicacao_n_165-25_-_asfaltamento_bairro_nova_esperanca_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico o asfaltamento do bairro Nova Esperança, ao lado do Colégio Paulo Hagge.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2149/166_-_indicacao_n_166-25_-_asfaltamento_rua_luis_de_almeida_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2149/166_-_indicacao_n_166-25_-_asfaltamento_rua_luis_de_almeida_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico o asfaltamento da Rua Luís de Almeida, que liga a Avenida Paralela às vias transversais, conectando os bairros Otávio Camões, Clodoaldo Costa e Primavera.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2150/167_-_indicacao_n_167-25_-_aquisicao_de_caminhao_com_cesto_eletrico_aereo__-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2150/167_-_indicacao_n_167-25_-_aquisicao_de_caminhao_com_cesto_eletrico_aereo__-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a aquisição de caminhão com cesto elétrico aéreo (carro guindaste) para manutenção da iluminação pública, poda de árvores e demais serviços urbanos em altura.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2151/168_-_indicacao_n_168-25_-_reparo_dos_postes_rua_7_de_setembro_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2151/168_-_indicacao_n_168-25_-_reparo_dos_postes_rua_7_de_setembro_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a iluminação dos postes localizados na Rua 7 de Setembro e na Alameda Ruy Barbosa, ambas situadas no Centro da cidade.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_boqueiros.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_boqueiros.doc</t>
   </si>
   <si>
     <t>Solicitando construção de rede de esgoto nos grotões entre os bairros Clodoaldo Costa e Otavio Calmões e o do Camacã e Otavio Calmões.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2153/170_-_indicacao_n_170-25_-_melhorias_escola_sinval_palmeira_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2153/170_-_indicacao_n_170-25_-_melhorias_escola_sinval_palmeira_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico que se façam melhorias na estrutura da Escola Municipal Sinval Palmeira.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2157/171_-_indicacao_n_171-25_-_caminhao_com_cesto_aereo_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2157/171_-_indicacao_n_171-25_-_caminhao_com_cesto_aereo_-_manu.pdf</t>
   </si>
   <si>
     <t>IIndico a aquisição de um caminhão com equipamento de cesto aéreo para auxiliar o setor de iluminação pública.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2166/172_-_indicacao_n_172-25_-_wi-fi_gratuito_nas_ubs_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2166/172_-_indicacao_n_172-25_-_wi-fi_gratuito_nas_ubs_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de Rede de Internet Wi-Fi gratuito nas Unidades Básica de Saúde (UBS) e Unidades de Saúde da Família (USF).</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2180/173_-_indicacao_n_173-25_-_centro_de_acolhimento_pet_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2180/173_-_indicacao_n_173-25_-_centro_de_acolhimento_pet_-_sol.pdf</t>
   </si>
   <si>
     <t>Indica a criação de um centro de acolhimento e cuidados para animais em situação de abandono.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2181/174_-_indicacao_n_174-25_-_braco_de_luz_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2181/174_-_indicacao_n_174-25_-_braco_de_luz_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize a instalação de braços de luz nos trechos das avenidas: Joaquim Lima, Álvaro Nascimento e Wilson Marinho.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2189/175_-_indicacao_no_175-25_-_pavimentacao_da_rua_y_cidade_jardim_-.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2189/175_-_indicacao_no_175-25_-_pavimentacao_da_rua_y_cidade_jardim_-.doc</t>
   </si>
   <si>
     <t>Pavimentação da rua Y, bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2191/176_-_indicacao_no_176-25_-sinalizacao_de_faixa_de_pedestre_escola_marvione_jose_ivo_-_jean_doriel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2191/176_-_indicacao_no_176-25_-sinalizacao_de_faixa_de_pedestre_escola_marvione_jose_ivo_-_jean_doriel.doc</t>
   </si>
   <si>
     <t>Sinalização Viária (quebra-mola e faixa de pedestres) em frente ao Centro Educacional Marvione Macêdo, bairro José Ivo.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2201/177_-_indicacao_no_177_-_25_-_reforma_da_escadaria_com_corrimao_e_iluminacao_adequada_entre_as_ruas_condeuba_e_belgica_no_bairro_otavio_camoes_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2201/177_-_indicacao_no_177_-_25_-_reforma_da_escadaria_com_corrimao_e_iluminacao_adequada_entre_as_ruas_condeuba_e_belgica_no_bairro_otavio_camoes_-_tarugao.doc</t>
   </si>
   <si>
     <t>Reforma da escadaria com corrimão e iluminação adequada entre as ruas Condeúba e Bélgica no bairro Otávio Camões.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2211/178_-_indicacao_n_178-25_-_social_na_praca_-_peto.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2211/178_-_indicacao_n_178-25_-_social_na_praca_-_peto.doc</t>
   </si>
   <si>
     <t>Projeto “Social na Praça” para os bairros Américo Nogueira e Quintas do Morumbi</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2212/179_-_indicacao_no_179-25_-_mutirao_de_exames_para_moradoes_de_rua_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2212/179_-_indicacao_no_179-25_-_mutirao_de_exames_para_moradoes_de_rua_-_tarugao.doc</t>
   </si>
   <si>
     <t>Realização de mutirão de saúde com moradores de rua com o intuito de disponibilizar equipes de saúde para coletas e exames de sangue para diagnosticar doenças.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2213/180_-_indicacao_no_180-25_-_posto_policial_praca_da_biblia_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2213/180_-_indicacao_no_180-25_-_posto_policial_praca_da_biblia_-_tarugao.doc</t>
   </si>
   <si>
     <t>Solicitando a instalação de um Posto Policial, que possa ser utilizado pela Polícia Militar ou pela Guarda Municipal, na localidade da Praça da Bíblia, no centro da cidade.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2160/181_-_indicacao_n_181-25_-_complexo_de_saude_joao_de_deus_-_sibele.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2160/181_-_indicacao_n_181-25_-_complexo_de_saude_joao_de_deus_-_sibele.doc</t>
   </si>
   <si>
     <t>Indico que seja enviada à Assembleia Legislativa da Bahia - ALBA, o presente Requerimento SOLICITANDO NOMEAR O COMPLEXO DE SAÚDE DE ITAPETINGA – BAHIA, CONJUNTO FORMADOS PELOS: HOSPITAL REGIONAL E POLICLÍNICA REGIONAL, QUE SERÃO CONTRUÍDOS EM UM MESMO LOCAL, como COMPLEXO DE SAÚDE JOÃO DE DEUS – CSJD.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2224/182_-_indicacao_no_182-25_-_forca-tarefa_de_tapa-buracos_e_manutencao_das_vias_publicas_-_sidinei.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2224/182_-_indicacao_no_182-25_-_forca-tarefa_de_tapa-buracos_e_manutencao_das_vias_publicas_-_sidinei.doc</t>
   </si>
   <si>
     <t>Indicação para a realização, em caráter de urgência, de uma força-tarefa de tapa buracos e manutenção das vias públicas, priorizando os pontos mais críticos e de maior risco à segurança viária.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2225/183_-_indicacao_no_183-25_-_retirada_de_todos_os_quebra-molas_antigos_e_pontiagudos_-_sidinei.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2225/183_-_indicacao_no_183-25_-_retirada_de_todos_os_quebra-molas_antigos_e_pontiagudos_-_sidinei.doc</t>
   </si>
   <si>
     <t>Indicação para a retirada de todos os quebra-molas antigos e pontiagudos existentes no município, promovendo a substituição por novos dispositivos com padrão regulamentar e dimensões adequadas, em conformidade com as normas estabelecidas pelo Conselho Nacional de Trânsito – CONTRAN.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2226/184_-_indicacao_no_184-25_-_construcao_de_uma_lavanderia_comunitaria_no_bairro_hilda_gama_-_sidinei.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2226/184_-_indicacao_no_184-25_-_construcao_de_uma_lavanderia_comunitaria_no_bairro_hilda_gama_-_sidinei.doc</t>
   </si>
   <si>
     <t>Indicação para execução da construção de uma Lavanderia Comunitária no Bairro Hilda Gama, nesta cidade.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2227/modelo_indicacao_retirada_pontos_de_transito.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2227/modelo_indicacao_retirada_pontos_de_transito.doc</t>
   </si>
   <si>
     <t>Indicação que determine ao setor competente a retirada e readequação de pontos de sinalização de trânsito considerados perigosos e com alto índice de acidentes, dando prioridade ao cruzamento entre as ruas Montes Claros e Brumado, bem como outros pontos que apresentem histórico semelhante, visando à melhoria da segurança viária no município.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2230/186_-_indicacao_no_186_-_25_-_redutor_de_velocidade_na_avenida_cinquentenario_em_frente_ao_estadio_municipal__-_pastor_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2230/186_-_indicacao_no_186_-_25_-_redutor_de_velocidade_na_avenida_cinquentenario_em_frente_ao_estadio_municipal__-_pastor_jean.doc</t>
   </si>
   <si>
     <t>Indicação de redutor de velocidade na Avenida Cinquentenário, em frente ao Estádio Municipal Antônio Carlos Magalhães.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2234/187_-_indicacao_n_187-25_-regularizacao_fundiaria_e_liberacao_das_escrituras_publicas_dos_terrenos_localizados_no_bairro_zito_gomes_-_sidinei.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2234/187_-_indicacao_n_187-25_-regularizacao_fundiaria_e_liberacao_das_escrituras_publicas_dos_terrenos_localizados_no_bairro_zito_gomes_-_sidinei.doc</t>
   </si>
   <si>
     <t>Indicação que sejam adotadas as providências administrativas necessárias, no âmbito do Poder Executivo Municipal, visando à regularização fundiária e liberação das escrituras públicas dos terrenos localizados no Bairro Zito Gomes, anteriormente denominado Quintas do Sul, compreendendo as áreas conhecidas como Asa Sul e Asa Norte.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2236/188-_indicacao_n_188-25_-limpeza_e_manutencao_do_grotao_localizado_na_avenida_flamengo-_sol.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2236/188-_indicacao_n_188-25_-limpeza_e_manutencao_do_grotao_localizado_na_avenida_flamengo-_sol.doc</t>
   </si>
   <si>
     <t>Solicita a realização de limpeza e manutenção do grotão localizado na Avenida Flamengo.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2237/189_-_indicacao_no_189-25_-_tratamento_oncologico_no_hcr_-_daniel.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2237/189_-_indicacao_no_189-25_-_tratamento_oncologico_no_hcr_-_daniel.docx</t>
   </si>
   <si>
     <t>Indico implantação no Hospital Cristo Redentor de serviço especializado para tratamento oncológico</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2242/190_-_indicacao_no_190-25_-_rede_de_esgoto_na_avenida_gilson_bruno_bairro_zito_gomes_-_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2242/190_-_indicacao_no_190-25_-_rede_de_esgoto_na_avenida_gilson_bruno_bairro_zito_gomes_-_jean.doc</t>
   </si>
   <si>
     <t>Indico a  instalação de rede de esgoto na Avenida Gilson Bruno, bairro Zito Gomes.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2243/191_-_indicacao_no_191-25-_reforma_completa_da_praca_jorge_saliba_-sidinei.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2243/191_-_indicacao_no_191-25-_reforma_completa_da_praca_jorge_saliba_-sidinei.doc</t>
   </si>
   <si>
     <t>Indicação para que seja realizada a reforma completa da Praça Jorge Saliba, no Bairro Vila Isabel, com a implantação de aparelhos de ginástica ao ar livre e a instalação de quiosques para incentivo ao comércio local.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2245/192_-_indicacao_no_192-25_-_o_calcamento_e_a_drenagem_nas_ruas_a_b_c_d_e_e_rua_joao_rufino_na_parte_baixa_no_bairro_hilda_gama_-_pastor_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2245/192_-_indicacao_no_192-25_-_o_calcamento_e_a_drenagem_nas_ruas_a_b_c_d_e_e_rua_joao_rufino_na_parte_baixa_no_bairro_hilda_gama_-_pastor_jean.doc</t>
   </si>
   <si>
     <t>Indicação de calçamento e a drenagem nas ruas A, B, C, D, E, e rua João Rufino, na parte baixa no bairro Hilda Gama.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2246/193_-_indicacao_no193-_25_-_equipamentos_de_exercicio_fisico_na_praca_frank_aguiar_e_praca_15_de_novembro_no_bairro_vila_riachao_-_pastor_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2246/193_-_indicacao_no193-_25_-_equipamentos_de_exercicio_fisico_na_praca_frank_aguiar_e_praca_15_de_novembro_no_bairro_vila_riachao_-_pastor_jean.doc</t>
   </si>
   <si>
     <t>Indicação para instalação de equipamentos de exercício físico na Praça Frank Aguiar e Praça 15 de Novembro, no bairro Vila Riachão, visando oferecer à população um espaço adequado para a prática de atividades físicas ao ar livre.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2252/194_-_indicacao_no_194_-_25_-_casa_de_passagem_-_jean_doriel.doc</t>
-[...2 lines deleted...]
-    <t>Indicação da criação de uma “Casa de Passagem” no município.</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2252/194_-_indicacao_no_194_-_25_-_casa_de_passagem_-_jean_doriel.doc</t>
+  </si>
+  <si>
+    <t>Indicação da criação de uma “Casa de Passagem” no município, um espaço de transição que contribue para a reorganização da vida do indivíduo até que seja possível um retorno ao convívio familiar, inserção em outro serviço de acolhimento ou reestruturação da autonomia.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2253/195_-_indicacao_no_195-25_-_implantacao_de_pista_de_atletismo_no_estadio_-_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2253/195_-_indicacao_no_195-25_-_implantacao_de_pista_de_atletismo_no_estadio_-_jean.doc</t>
   </si>
   <si>
     <t>Implantação de pista de atletismo no Estádio Municipal Antônio Carlos Magalhães.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2260/196_-_indicacao_no_196-25_-_limpeza_na_travessa_21_bairro_americo_nogueira-sibele.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2260/196_-_indicacao_no_196-25_-_limpeza_na_travessa_21_bairro_americo_nogueira-sibele.doc</t>
   </si>
   <si>
     <t>Indico Limpeza da Travessa 21, localizada no bairro Américo Nogueira. Tal medida se faz necessária diante do acúmulo de lixo, entulhos e vegetação no local</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Tiquinho Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2261/197_-_indicacao_no_197-25_-_reforma_e_revitalizacao_da_praca_sao_jose_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2261/197_-_indicacao_no_197-25_-_reforma_e_revitalizacao_da_praca_sao_jose_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico a reforma e revitalização da Praça São José, localizada a frente da Paróquia São José, no nosso município.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2278/198_-_indicacao_no_198-25_-_banco_de_leite_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2278/198_-_indicacao_no_198-25_-_banco_de_leite_-_tarugao.doc</t>
   </si>
   <si>
     <t>Implementar um Banco de Leite Humano em nosso Município.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2280/199_-_indicacao_no_199-25_-_rede_de_esgoto_e_a_pavimentacao_da_rua_h_no_bairro_vila_erica_-_jean_doriel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2280/199_-_indicacao_no_199-25_-_rede_de_esgoto_e_a_pavimentacao_da_rua_h_no_bairro_vila_erica_-_jean_doriel.doc</t>
   </si>
   <si>
     <t>Instalação da rede de esgoto e pavimentação da Rua H, no bairro Vila Érica.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2288/200_-_indicacao_no_200-25_-_quadra_zito_gomes_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2288/200_-_indicacao_no_200-25_-_quadra_zito_gomes_-_daniel.pdf</t>
   </si>
   <si>
     <t>Indico a criação/construção de uma Quadra Poliesportiva no Bairro Zito Gomes em Itapetinga.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2289/201_-_indicacao_no_201-25_-_inclusao_do_plano_de_governo_no_ppa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2289/201_-_indicacao_no_201-25_-_inclusao_do_plano_de_governo_no_ppa.pdf</t>
   </si>
   <si>
     <t>Indico que o Executivo promova a inclusão, no Plano Plurianual – PPA, das diretrizes, metas e ações constantes do Plano de Governo apresentado por Vossa Excelência durante o período eleitoral e devidamente registrado junto ao Tribunal Superior Eleitoral (TSE).</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2298/202_-_indicacao_no_202-25_-_limpeza_na_rua_lago_dos_mares_no_bairro_clerolandia_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2298/202_-_indicacao_no_202-25_-_limpeza_na_rua_lago_dos_mares_no_bairro_clerolandia_-_sibele.pdf</t>
   </si>
   <si>
     <t>Indico a limpeza na Rua Lago dos Mares , localizada no bairro Clerolândia.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2299/203_-_indicacao_no_203-25_-_redutor_de_velocidade_rua_jose_pitom_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2299/203_-_indicacao_no_203-25_-_redutor_de_velocidade_rua_jose_pitom_-_sibele.pdf</t>
   </si>
   <si>
     <t>Indico que seja viabilizado a construção de um redutor de velocidade (quebra-molas) para Rua José Pitom, próximo a Escola Sizaltina.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2326/204_-_indicacao_no_204-25_-_quebra_molas_na_gerson_de_oliveira_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2326/204_-_indicacao_no_204-25_-_quebra_molas_na_gerson_de_oliveira_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO que seja implantado, um redutor de velocidade (QUEBRA MOLA) na Avenida Gerson De Oliveira (Em frente ao Mercado de Binho), no bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2327/205_-_indicacao_no_205-25_-_placas_na_agrovila_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2327/205_-_indicacao_no_205-25_-_placas_na_agrovila_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Que proceda a colocação de placas indicando o nome das ruas e caminhos da Agrovila Bem-querer.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2347/206_-_indicacao_no_206_-_25_-_pomar_urbano_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2347/206_-_indicacao_no_206_-_25_-_pomar_urbano_-_tarugao.pdf</t>
   </si>
   <si>
     <t>UM ESTUDO COM A POSSIBILIDADE DE IMPLANTAÇÃO DE UM POMAR URBANO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2348/207_-_indicacao_no_207-25_-_arte_urbana_muralista_nos_dois_paredoes_do_bairro_ponto_certo_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2348/207_-_indicacao_no_207-25_-_arte_urbana_muralista_nos_dois_paredoes_do_bairro_ponto_certo_-_manu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO objetivando Promoção da Arte Urbana Muralista nos dois Paredões do Bairro Ponto Certo.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2349/208_-_indicacao_no_208_-_25_-_rede_de_esgoto_na_avenida_gilberto_morais_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2349/208_-_indicacao_no_208_-_25_-_rede_de_esgoto_na_avenida_gilberto_morais_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO-Que seja implantada uma rede de esgoto, na Avenida Gilberto Morais (Em frente a Serralheria Macedo), no bairro São Francisco.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Indico que se façam estudos para instalações de redutores de velocidades na Avenida Flamengo, no perímetro entre A Igreja Assembleia de Deus e a Passarela Lucas da Ambulância.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2356/210_-_indicacao_no_210-25_-_pavimentacao_r._acacias_djalma_marcio_e_tv._flamengo_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2356/210_-_indicacao_no_210-25_-_pavimentacao_r._acacias_djalma_marcio_e_tv._flamengo_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a a pavimentação de Ruas no Quintas do Morumbi: Rua das Acácias, Rua Djamla Santos, Rua Márcio Souza e Tv. Flamengo.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2357/211_-_indicacao_no_211-25_-_pavimentacao_av_paralela_alto_do_primavera_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2357/211_-_indicacao_no_211-25_-_pavimentacao_av_paralela_alto_do_primavera_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação da Av. Paralela, localizada paralelamente a BA-263, ligando o alto do bairro Primavera ao alto do Clodoaldo Costa.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2359/212_-_indicacao_no_2012-25_-_faixa_elevada_no_inicio_da_avenida_porto_seguro_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2359/212_-_indicacao_no_2012-25_-_faixa_elevada_no_inicio_da_avenida_porto_seguro_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO que seja implantado, uma FAIXA ELEVADA, no inicio da Avenida Porto seguro com Avenida Flamengo</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2360/213_-_indicacao_no_2013-25_-_redutor_de_velocidade_no_cruzamento_da_rua_lages_com_a_rua_jaguaquara_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2360/213_-_indicacao_no_2013-25_-_redutor_de_velocidade_no_cruzamento_da_rua_lages_com_a_rua_jaguaquara_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de um redutor de velocidade no cruzamento da Rua Lages com a Rua Jaguaquara, bairro Primavera.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2361/214_-_indicacao_no_214-25_-mutirao_preventivo_de_limpesa_de_bueiros_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2361/214_-_indicacao_no_214-25_-mutirao_preventivo_de_limpesa_de_bueiros_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico que sejam realizados, previamente, mutirões de limpeza e desobstrução de bueiros e galerias pluviais nas áreas com histórico e maior risco de alagamentos, com o objetivo de prevenir enchentes no final do ano.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2362/215_-_indicacao_no_215-25_-_boca_de_lobo_inteligente_em_areas_com_historico_de_enchentes_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2362/215_-_indicacao_no_215-25_-_boca_de_lobo_inteligente_em_areas_com_historico_de_enchentes_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico que sejam realizados estudos técnicos visando à instalação de bocas de lobo inteligentes em pontos estratégicos da cidade, especialmente em áreas com histórico recorrente de alagamentos.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2363/216_-_indicacao_no_216-25_-_acoes_preventivas_no_cobate_ao_surto_de_dengue_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2363/216_-_indicacao_no_216-25_-_acoes_preventivas_no_cobate_ao_surto_de_dengue_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico que a gestão pública municipal se antecipe à chegada do verão, adotando medidas eficazes, sustentáveis e educativas voltadas a reduzir o surtos de dengue em Itapetinga, que se acentuam nos meses de calor e no final do ano.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2365/217_-_indicacao_no_217-25_-_pavimentacao_de_ruas_no_recanto_da_colina_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2365/217_-_indicacao_no_217-25_-_pavimentacao_de_ruas_no_recanto_da_colina_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação da Av. Ecológica, Rua Amazonas, Rua Recanto da Colina, Rua Girassol, Rua Silvestre e Rua Cerejeira, todas localizadas no bairro Recanto da Colina.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2366/218_-_indicacao_no_218-25_-_faixa_de_pedestre_rua_mauricio_gomes_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2366/218_-_indicacao_no_218-25_-_faixa_de_pedestre_rua_mauricio_gomes_-_neto.pdf</t>
   </si>
   <si>
     <t>Indico que se faça a implantação de uma faixa elevada com faixa de pedestre na Rua Maurício Gomes, localizada no Quintas do Morumbi.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2369/219_-_indicacao_no_219-25_-_pav_e_dren_pluvial_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2369/219_-_indicacao_no_219-25_-_pav_e_dren_pluvial_-_peto.pdf</t>
   </si>
   <si>
     <t>promova obras de pavimentação e drenagem pluvial nas Travessas localizadas entre as Ruas Nondão Guimarães e Aroldo Teixeira, e entre as Ruas Carmélio de Sá e Milton Rodrigues.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2370/220_-_indicacao_no_220-25_-_pavimentacao_e_drenagem_pluvial_nas_ruas_djalma_santos_marcio_souza_e_avenida_das_acacias-peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2370/220_-_indicacao_no_220-25_-_pavimentacao_e_drenagem_pluvial_nas_ruas_djalma_santos_marcio_souza_e_avenida_das_acacias-peto.pdf</t>
   </si>
   <si>
     <t>que promova  obras de pavimentação e drenagem pluvial nas Ruas Djalma Santos, Márcio Souza e Avenida das Acácias, localizadas no Bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2371/221_-_indicacao_no_221-25_-_medico_urologista_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2371/221_-_indicacao_no_221-25_-_medico_urologista_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Indico a contratação, em caráter de urgência, de médico Urologista para atender à população do município de Itapetinga.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2377/222_-_indicacao_no_222-25_-_cessao_de_terreno_para_instalacao_de_retransmissao_de_televisao_digital_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2377/222_-_indicacao_no_222-25_-_cessao_de_terreno_para_instalacao_de_retransmissao_de_televisao_digital_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se avalie a cessão de uso de terreno localizado no perímetro urbano deste Município, para instalação de Retransmissão de Televisão Digital.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2378/223_-_indicacao_no_223-25_-_instalacao_de_cameras_de_seguranca_nas_feiras_livres_-_sol_dos_animais.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2378/223_-_indicacao_no_223-25_-_instalacao_de_cameras_de_seguranca_nas_feiras_livres_-_sol_dos_animais.pdf</t>
   </si>
   <si>
     <t>Indico que se faça a instalação de câmeras de segurança nas feiras livres do nosso município.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2380/224_-_indicacao_n_224-25_-_estatua_michel_hagge_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2380/224_-_indicacao_n_224-25_-_estatua_michel_hagge_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se construa uma estátua com a figura do Ex-prefeito Michel José Hagge Filho, no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2382/225_-_indicacao_no_225-25_-_poste_de_iluminacao_publica_na_rua_espirito_santo_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2382/225_-_indicacao_no_225-25_-_poste_de_iluminacao_publica_na_rua_espirito_santo_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>ndico a instalação de poste de iluminação pública na Rua Espírito Santo, no bairro Clerolândia, nas proximidades do antigo sítio de Tia Creuza, local onde atualmente funciona o CAPS III (Centro de Atenção Psicossocial), neste município de Itapetinga.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2384/226_-_indicacao_no_226-25_-_enfeites_natalinos_flutuantes_na_lagoa_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2384/226_-_indicacao_no_226-25_-_enfeites_natalinos_flutuantes_na_lagoa_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>INDICO seja feita a ornamentação natalina do Parque Poliesportivo da Lagoa, com a colocação de enfeites flutuantes incluindo, de forma especial, a instalação de uma Árvore de Natal iluminada no espelho d'água.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2385/227_-_indicacao_no_227-25_-_wi-fi_na_matinha_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2385/227_-_indicacao_no_227-25_-_wi-fi_na_matinha_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de internet Wi-Fi gratuito no Parque Zoobotânico da Matinha.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2390/228_-_indicacao_no_228-25_-_revitalizacao_escola_municipal_duque_de_caxias_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2390/228_-_indicacao_no_228-25_-_revitalizacao_escola_municipal_duque_de_caxias_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Revitalização da ESCOLA MUNICIPAL DUQUE DE CAXIAS, localizada no Distrito de Palmares.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2391/229-_indicacao_no_229-25_-_revitalizacao_posto_jose_luna_psf_no_povoado_de_palmares_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2391/229-_indicacao_no_229-25_-_revitalizacao_posto_jose_luna_psf_no_povoado_de_palmares_-_tarugao.pdf</t>
   </si>
   <si>
     <t>reforma e revitalização do Posto de Saúde da Família, Posto José Luna (PSF) no Povoado de Palmares.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Tarugão, Neto Ferraz, Peto, Sidinei do Sindicato, Telê Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2398/230_-_indicacao_no_230-25_-_creche_em_palmares_-_tarugao_peto_sidinei_tele_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2398/230_-_indicacao_no_230-25_-_creche_em_palmares_-_tarugao_peto_sidinei_tele_neto.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma creche infantil no Povoado de Palmares.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2399/231_-_indicacao_no_231-25_-_2_redutores_de_velocidade_na_ba-263_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2399/231_-_indicacao_no_231-25_-_2_redutores_de_velocidade_na_ba-263_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indico ao Setor de Infraestrutura – SEINFRA do Município de Itapetinga-BA a necessidade de instalação de dois redutores de velocidade na BA-263, nas proximidades da empresa Brasil Gás, perímetro urbano de Itapetinga-BA.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2400/232_-_indicacao_no_232-25_-_controle_da_esquistossomose_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2400/232_-_indicacao_no_232-25_-_controle_da_esquistossomose_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde e do Programa de Controle da Esquistossomose (PCE), que sejam adotadas medidas urgentes para o fortalecimento e retomada das ações de prevenção, diagnóstico e combate à Esquistossomose nos distritos de Bandeira do Colônia e Palmares, bem como na zona rural e demais localidades do Município de Itapetinga-BA.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2402/233_-_indicacao_no_-_233-25_-_guarda_muncipal_fixo_em_bandeira_do_colonia__-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2402/233_-_indicacao_no_-_233-25_-_guarda_muncipal_fixo_em_bandeira_do_colonia__-_sol.pdf</t>
   </si>
   <si>
     <t>Indica uma equipe da Guarda Municipal para atuar de forma regular e permanente no Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2406/234_-_indicacao_no_234-25_-_asfaltamento_das_vias_publicas_do_bairro_primavera_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2406/234_-_indicacao_no_234-25_-_asfaltamento_das_vias_publicas_do_bairro_primavera_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Asfaltamento das vias públicas do Bairro Primavera.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2407/manutencao_dos_refletores_na_central_de_abastecimento_municipal..doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2407/manutencao_dos_refletores_na_central_de_abastecimento_municipal..doc</t>
   </si>
   <si>
     <t>Manutenção dos refletores na Central de Abastecimento.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2412/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2412/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em homenagem à Associação de Ministros Evangélicos de Itapetinga – AMEI</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Pastor Evandro Souza</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2417/237_-_indicacao_no_237-25_-praca_sensorial_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2417/237_-_indicacao_no_237-25_-praca_sensorial_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>INDICO que se torne o Parque Poliesportivo da Lagoa em uma praça sensorial.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2433/238_-_indicacao_no_238_-_25_-_conclusao_de_calcamento_da_rua_valdomiro_riachao__-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2433/238_-_indicacao_no_238_-_25_-_conclusao_de_calcamento_da_rua_valdomiro_riachao__-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Conclusão de calçamento da Rua Valdomiro Riachão (na parte baixa da igreja Católica).</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2436/239_-_indicacao_no_239_-_25_-_cras_12_de_dezembro_jose_ivo_e_vila_erika_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2436/239_-_indicacao_no_239_-_25_-_cras_12_de_dezembro_jose_ivo_e_vila_erika_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de um CRAS FIXO para atendimento dos bairros 12 de Dezembro, Vila Érica e José Ivo.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2437/240_-_indicacao_no_240_-_25_-_cras_povoado_de_palmares_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2437/240_-_indicacao_no_240_-_25_-_cras_povoado_de_palmares_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de uma unidade fixa do CRAS no Povoado de Palmares.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2440/241_-_indicacao_no_241-285_-_construcao_de_um_quebra-molas_na_rua_deraldo_pereira_anunciacao_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2440/241_-_indicacao_no_241-285_-_construcao_de_um_quebra-molas_na_rua_deraldo_pereira_anunciacao_-_manu.pdf</t>
   </si>
   <si>
     <t>Indica a construção de quebra-mola, na Rua Deraldo Pereira Anunciação, bairro Clodoaldo Costa em frente à igreja adventista, próximo ao número 178.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2443/242_-_indicacao_no_242-25_-_engole_tudo_no_inicio_da_rua_valdir_pires_com_a_rua_manoel_francisco_de_almeida_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2443/242_-_indicacao_no_242-25_-_engole_tudo_no_inicio_da_rua_valdir_pires_com_a_rua_manoel_francisco_de_almeida_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indica instalação de uma caixa de drenagem (popularmente conhecida como “Engole Tudo”) no início da Rua Valdir Pires com a Rua Manoel Francisco de _x000D_
 Almeida, no Bairro Otávio Camões.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2445/243_-_indicacao_no_243-25_-_calcamento_da_rua_gina_ferraz_no_vale_do_ype_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2445/243_-_indicacao_no_243-25_-_calcamento_da_rua_gina_ferraz_no_vale_do_ype_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indicação o calçamento da Rua Gina Ferraz Ribeiro, localizada no Bairro Vale do Ipê, neste município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2446/244_-_indicacao_no_244-25_-_construcao_de_um_posto_de_saude_no_bairro_bem_querer_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2446/244_-_indicacao_no_244-25_-_construcao_de_um_posto_de_saude_no_bairro_bem_querer_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um Posto de Saúde no Bairro Bem Querer, no município de Itapetinga – BA.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Anderson da Nova, Daniel Lacerda, Diga Diga, Peto, Sidinei do Sindicato, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2456/245_-_indicacao_no_245-25_-_implantacao_de_uma_unidade_de_alta_complexidade_em_oncologia_unacon_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2456/245_-_indicacao_no_245-25_-_implantacao_de_uma_unidade_de_alta_complexidade_em_oncologia_unacon_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Prefeito Municipal de Itapetinga e ao Ilmo. Sr. Secretário Estadual de Saúde da Bahia a implantação de uma Unidade de Alta Complexidade em Oncologia (UNACON) no Município de Itapetinga-BA.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2476/246_-_indicacao_no_246-25_-_banheiros_no_campo_de_futebol_edgar_brito_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2476/246_-_indicacao_no_246-25_-_banheiros_no_campo_de_futebol_edgar_brito_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO que analise a viabilidade da implantação de banheiros no campo de futebol Edgar Brito, localizado no distrito Bandeira do Colônia, em Itapetinga.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2482/247_-_indicacao_no_247-25_-_medicos_geriatras_nos_postos_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2482/247_-_indicacao_no_247-25_-_medicos_geriatras_nos_postos_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indica contratação e/ou disponibilização de médicos geriatras nos postos de saúde do município de Itapetinga.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2493/248_-_indicacao_no_248-25_-_criacao_do_programa_leitura_faz_bem_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2493/248_-_indicacao_no_248-25_-_criacao_do_programa_leitura_faz_bem_-_anderson.pdf</t>
   </si>
   <si>
     <t>INDICO à Mesa Diretora desta Casa,  a criação do Programa “Leitura Faz Bem”, em parceria com a Secretaria de Educação do Estado da Bahia e com a Secretaria de Segurança Pública do Estado da Bahia.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2501/249-_indicacao_no_249-25_-redutor_de_velocidade_avenida_milton_rodrigues_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2501/249-_indicacao_no_249-25_-redutor_de_velocidade_avenida_milton_rodrigues_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indica instalação de redutores de velocidade na Avenida Milton Rodrigues</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2502/250-_indicacao_no_250-25_-pavimentacao_da_rua_ao_lado_da_praca_brasil_bairro_quintas_do_morumbi-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2502/250-_indicacao_no_250-25_-pavimentacao_da_rua_ao_lado_da_praca_brasil_bairro_quintas_do_morumbi-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da rua ao lado da Praça Brasil – Bairro Quintas do Morumbi</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2505/251_-_indicacao_no_251-25_-_implantacao_de_um_colegio_da_policia_militar_cpm_no_municipio_de_itapetinga__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2505/251_-_indicacao_no_251-25_-_implantacao_de_um_colegio_da_policia_militar_cpm_no_municipio_de_itapetinga__-_anderson.pdf</t>
   </si>
   <si>
     <t>Implantação de um Colégio da Polícia Militar (CPM) no município de Itapetinga – Bahia, em parceria com a Secretaria de Educação do Estado da Bahia.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2513/252_-_indicacao_no_252-25_-_reforma_completa_da_quadra_e_troca_de_tela_do_distrito_bandeira_do_colonia_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2513/252_-_indicacao_no_252-25_-_reforma_completa_da_quadra_e_troca_de_tela_do_distrito_bandeira_do_colonia_-_tele.pdf</t>
   </si>
   <si>
     <t>INDICO- Que seja realizada a reforma completa da quadra e troca de tela do distrito Bandeira do Colônia, em Itapetinga.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2514/253_-_indicacao_no_253-25_-_indicacao_de_implantacao_de_passagem_de_pedestres_na_rua_eliphas_levi_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2514/253_-_indicacao_no_253-25_-_indicacao_de_implantacao_de_passagem_de_pedestres_na_rua_eliphas_levi_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indicação de implantação de passagem de pedestres na rua Eliphas Levi no Otavio Camões, no trecho que liga a referida rua com as ruas Valdir Pires e Rua Agnaldo M. de Araújo, bairro Clodoaldo Costa.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2521/254_-_indicacao_no_254-25_-_instalar_lixeiras_em_todos_os_pontos_de_onibus_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2521/254_-_indicacao_no_254-25_-_instalar_lixeiras_em_todos_os_pontos_de_onibus_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de lixeiras em todos os pontos de ônibus do Município.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2522/255_-_indicacao_no_255-_limpeza_permanente_dos_pontos_onibus_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2522/255_-_indicacao_no_255-_limpeza_permanente_dos_pontos_onibus_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se tomem providências na manutenção e limpeza permanente dos pontos ônibus de nossa cidade.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2523/256_-_indicacao_no_256_-_programa_quem_tem_fome_tem_pressa_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2523/256_-_indicacao_no_256_-_programa_quem_tem_fome_tem_pressa_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>Indico a implantação do Programa “Quem Tem Fome Tem Pressa"</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2526/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2526/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf</t>
   </si>
   <si>
     <t>Indico a ornamentação Natalina no distrito do Bandeira do Colônia e Povoado de Palmares em Itapetinga.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Anderson da Nova, Daniel Lacerda, Manu de Chico Ferro Velho, Pastor Jean Doriel, Peto, Tarugão, Telê Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2525/258_-_indicacao_no_258-_centro_de_atendimento_psicologico_para_os_servidores_publicos_-_tele_jean_daniel_peto_valquirio_manu_tarugao_e_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2525/258_-_indicacao_no_258-_centro_de_atendimento_psicologico_para_os_servidores_publicos_-_tele_jean_daniel_peto_valquirio_manu_tarugao_e_anderson.pdf</t>
   </si>
   <si>
     <t>INDICO a criação de um Centro de Atendimento Psicológico para os Servidores Públicos do Município de Itapetinga.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Indica uma limpeza na Rua Paraguai com a rua Edvaldo Brito, Bairro Vitória Regia.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2535/260_-_indicacao_no_260_-_construcao_de_um_engole-tudo_na_travessa_2_pedro_lima_143_vila_riachao_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2535/260_-_indicacao_no_260_-_construcao_de_um_engole-tudo_na_travessa_2_pedro_lima_143_vila_riachao_-_sibele.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um engole tudo na Travessa 2, Pedro Lima 143, Vila Riachão</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2538/261-_indicacao_no_261_-_isencao_de_taxa_de_transp._trabalhadores_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2538/261-_indicacao_no_261_-_isencao_de_taxa_de_transp._trabalhadores_-_sol.pdf</t>
   </si>
   <si>
     <t>Indico a isenção da taxa rodoviária aos trabalhadores que se deslocam diariamente para exercer suas atividades no Município de Itapetinga/BA, especialmente professores.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2539/262-_indicacao_no_262_-_vestiario_no_parque_zoomatinha_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2539/262-_indicacao_no_262_-_vestiario_no_parque_zoomatinha_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se avalie a construção de um vestiário no Parque Zoomatinha, ao lado do chuveirão.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1853/001_-_mocao_de_aplauso_n_001-25_-_enfermeiros_e_tecnicos_de_enfermagem_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1853/001_-_mocao_de_aplauso_n_001-25_-_enfermeiros_e_tecnicos_de_enfermagem_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO aos Enfermeiros e Técnicos de Enfermagem do município de Itapetinga, pela grande importância das suas atividades desenvolvidas em nossa cidade.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1887/002_-_mocao_de_aplauso_n_002-25_-_selma_souto_presidente_do_cotemebs_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1887/002_-_mocao_de_aplauso_n_002-25_-_selma_souto_presidente_do_cotemebs_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO à Prefeita de Macarani, Selma Souto, pela eleição unanime como presidente do Consórcio Médio Sudoeste da Bahia (COTEMEBS).</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1888/003_-_mocao_de_aplauso_n_003-25_-_joao_de_deus_-_tiquinho_falta_finalizar.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1888/003_-_mocao_de_aplauso_n_003-25_-_joao_de_deus_-_tiquinho_falta_finalizar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO em homenagem ao ex-presidente da Câmara Municipal de Itapetinga, o Sr. JOÃO DE DEUS DA SILVA FILHO, em respeito à sua brilhante trajetória política e pelas significativas contribuições ao legislativo municipal em suas duas gestões como presidente.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1890/004_-_mocao_de_aplauso_n_004-25_-dia_do_educador_fisico_-_anderson.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1890/004_-_mocao_de_aplauso_n_004-25_-dia_do_educador_fisico_-_anderson.doc</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO ao Profissional de Educação Física pela celebração do seu dia que ocorre em 01 de setembro e pela importância de seus serviços para a saúde da sociedade.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/005_-_mocao_de_aplauso_n_005-25_-_48_anos_tiro_de_guerra_-_anderson.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/005_-_mocao_de_aplauso_n_005-25_-_48_anos_tiro_de_guerra_-_anderson.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Tiro de Guerra (TG 06-023) pelos seus 48 anos de relevantes contribuições para o desenvolvimento social do município de Itapetinga e da Região do Sudoeste Baiano.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/006_-_mocao_de_aplauso_n_006-25_-_45_anos_uesb_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/006_-_mocao_de_aplauso_n_006-25_-_45_anos_uesb_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO pelo aniversário de 45 anos da Universidade Estadual do Sudoeste da Bahia (UESB).</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/007_-_mocao_de_aplauso_n_007-25_-_71_anos_paroquia_sao_jose_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/007_-_mocao_de_aplauso_n_007-25_-_71_anos_paroquia_sao_jose_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Igreja Católica São José, pela celebração de Jubileu 71 anos da Paróquia em Itapetinga.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/008_-_mocao_de_aplauso_n_008-25_-_gustavo_david_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/008_-_mocao_de_aplauso_n_008-25_-_gustavo_david_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em homenagem ao Sr. GUSTAVO COSTA DAVID, pelo excelente trabalho executado como secretário da pasta da Secretaria Municipal de Infraestrutura da cidade de Itapetinga/Ba.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/009_-_mocao_de_aplauso_n_009-25_-_michel_hagge_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/009_-_mocao_de_aplauso_n_009-25_-_michel_hagge_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSOS, ao senhor Michel José Hagge Filho, pelos inúmeros serviços prestados a nossa cidade de Itapetinga-Ba</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1979/010_-_mocao_de_aplauso_n_010-25_-_bicentenario_da_pm_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1979/010_-_mocao_de_aplauso_n_010-25_-_bicentenario_da_pm_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pelo Bicentenário da Polícia Militar do Estado da Bahia, ocorrido no dia 17 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/011_-_mocao_de_aplauso_n_011-25_-_19_anos_da_ianj_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/011_-_mocao_de_aplauso_n_011-25_-_19_anos_da_ianj_-_jean.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelos 19 anos da Igreja Apostólica Nova Jerusalém - IANJ.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/012_-_mocao_de_aplauso_n_012-25_-_71_anos_assembeia_de_deus_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/012_-_mocao_de_aplauso_n_012-25_-_71_anos_assembeia_de_deus_-_jean.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelo aniversário de 71 anos da Igreja Assembléia de Deus Missão em Itapetinga.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Deputado Federal Antônio Luiz Paranhos Ribeiro Leite de Brito, em reconhecimento ao seu relevante e contínuo apoio aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) em todo o país.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/014_-_mocao_de_aplauso_n_014-25_-_90_anos_do_alcoolicos_anonimos_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/014_-_mocao_de_aplauso_n_014-25_-_90_anos_do_alcoolicos_anonimos_-_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em reconhecimento e homenagem aos 90 anos de existência dos Alcoólicos Anônimos (AA) no mundo.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2031/015_-_mocao_de_aplauso_n_015-25_-_56_anos_do_colegio_batista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2031/015_-_mocao_de_aplauso_n_015-25_-_56_anos_do_colegio_batista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem aos 56 anos de existência do Colégio Batista Pastor Samuel de Oliveira Santos, ocorrido no dia 09 de março de 2025.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/016_-_mocao_de_pesar_n_016-25_-_celso_antonio_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/016_-_mocao_de_pesar_n_016-25_-_celso_antonio_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Celso Antônio Pereira Sodré, ocorrido no dia 13 de março 2025.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/017_-_mocao_de_aplauso_n_017-25_-_centro_de_referencia_da_mulher_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/017_-_mocao_de_aplauso_n_017-25_-_centro_de_referencia_da_mulher_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao CRM “Centro de Referência da Mulher”, pelos relevantes Serviços Sociais prestados à população através  do centro de atendimento especializado para mulheres que sofrem violência doméstica e familiar.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/018_-_mocao_de_aplauso_n_018-25_-_66_anos_da_biblioteca_municipal_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/018_-_mocao_de_aplauso_n_018-25_-_66_anos_da_biblioteca_municipal_-_tele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pelos 66 anos de existência da Biblioteca Municipal de Itapetinga, que ocorrerá no dia 1º de abril de 2025.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/019_-_mocao_de_aplauso_n_019-25_-_arcebispo_vitor_agnaldo_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/019_-_mocao_de_aplauso_n_019-25_-_arcebispo_vitor_agnaldo_-_valquirio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao novo arcebispo de Vitória da Conquista, Dom Vítor Agnaldo de Menezes, em razão da sua posse como 4º arcebispo da Arquidiocese de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/020_-_mocao_de_aplauso_n_020-25_-_aos_pais_do_grupo_vamos_falar_sobre_autismo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/020_-_mocao_de_aplauso_n_020-25_-_aos_pais_do_grupo_vamos_falar_sobre_autismo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem aos pais do grupo “ Vamos Falar Sobre Autismo”.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_de_aplausos_05_jesus_vida_verao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_de_aplausos_05_jesus_vida_verao.doc</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Evento "Jesus Vida Verão".</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2056/022_-_mocao_de_aplauso_n_022-25_-_tv_sudoeste_e_tv_bahia_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2056/022_-_mocao_de_aplauso_n_022-25_-_tv_sudoeste_e_tv_bahia_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelo mais sincero reconhecimento à TV Sudoeste pelos seus 35 anos de trajetória e à TV Bahia pelos seus 44 anos de compromisso com a informação e a comunicação de qualidade para o povo baiano.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/023_-_mocao_de_aplauso_n_023-25_-_umi_-_uniao_de_mulheres_de_itapetinga_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/023_-_mocao_de_aplauso_n_023-25_-_umi_-_uniao_de_mulheres_de_itapetinga_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à UMI (União de Mulheres de Itapetinga), nestes 2 anos de existência pelos relevantes Serviços Sociais prestados à população através de Palestras, Campanhas e eventos serviços sociais voltados aos direitos das mulheres.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/024_-_mocao_de_aplauso_n_024-25_-_neam_-_nucleo_especial_de_atendimento_a_mulher_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/024_-_mocao_de_aplauso_n_024-25_-_neam_-_nucleo_especial_de_atendimento_a_mulher_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao NEAM “Núcleo Especial de Atendimento à Mulher”, pelos relevantes Serviços Sociais prestados à população através do seu atendimento especializado e humanizado.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/025_-_mocao_de_aplauso_n_025-25_-_centro_de_atencao_psicossocial_caps_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/025_-_mocao_de_aplauso_n_025-25_-_centro_de_atencao_psicossocial_caps_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO às equipes do Centro de Atenção Psicossocial (CAPS) pelo relevante trabalho realizado em nosso do município.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/026_-_mocao_de_aplauso_n_026-25_-_80_anos_das_vitorias_da_forca_expedicionaria_brasileira_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/026_-_mocao_de_aplauso_n_026-25_-_80_anos_das_vitorias_da_forca_expedicionaria_brasileira_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelos 80 anos de vitórias da Força Expedicionária Brasileira.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>Daniel Lacerda, Pastor Jean Doriel</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/027_-_mocao_de_aplauso_n_027-25_-_dia_mundial_do_meio_ambiente_-_pr._jean_e_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/027_-_mocao_de_aplauso_n_027-25_-_dia_mundial_do_meio_ambiente_-_pr._jean_e_daniel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Dia Mundial do Meio Ambiente, celebrado anualmente no dia 05 de junho, a fim de promover a conscientização e ações em prol da preservação ambiental em todo mundo.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/028_-_mocao_de_aplauso_n_028-25_-_evandro_souza_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/028_-_mocao_de_aplauso_n_028-25_-_evandro_souza_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem a Evandro Souza Silva, pelos relevantes Serviços Sociais prestados à população de Itapetinga/BA.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/029_-_mocao_de_aplauso_n_029-25_-_rede_de_atencao_psicossocial__raps_-_caps_iii_e_caps_ad_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/029_-_mocao_de_aplauso_n_029-25_-_rede_de_atencao_psicossocial__raps_-_caps_iii_e_caps_ad_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Rede de Atenção Psicossocial – RAPS, que em nosso município é composta pelo CAPS III, CAPS AD, Residências Terapêuticas e o Ambulatório de Saúde Mental, pelos relevantes serviços prestados à população no campo da saúde mental.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/030_-_mocao_de_aplauso_n_030-25_-_dia_do_interprete_de_libras_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/030_-_mocao_de_aplauso_n_030-25_-_dia_do_interprete_de_libras_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Dia de Libras em 24 de abril.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/031_-_mocao_de_aplauso_n_031-25_-_aniversario_do_rotary_clube_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/031_-_mocao_de_aplauso_n_031-25_-_aniversario_do_rotary_clube_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO por mais um aniversário do “Rotary Clube de Itapetinga, que ocorrerá no dia 23 de abril de 2025.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/032_-_mocao_de_aplauso_n_032-25_-_sinditatiba_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/032_-_mocao_de_aplauso_n_032-25_-_sinditatiba_-_sidinei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sindicato Intermunicipal dos Servidores Públicos Municipais de Itapetinga, Caatiba, Itambé, Ibicuí, Nova Canaã, Iguaí, Firmino Alves e Floresta Azul – SINDITATIBA/BA, pelo relevante serviço prestado à sociedade e à defesa dos direitos dos servidores públicos municipais desde sua fundação.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/033_-_mocao_de_aplauso_n_033-25_-_sindicato_de_verdade_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/033_-_mocao_de_aplauso_n_033-25_-_sindicato_de_verdade_-_sidinei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sindicato de Verdade, entidade que tem como principal foco a defesa dos direitos dos trabalhadores da fábrica de calçados Vulcabrás Azaléia, em Itapetinga-BA</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/034_-_mocao_de_aplauso_n_034-25_-_fundacao_jose_silveira_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/034_-_mocao_de_aplauso_n_034-25_-_fundacao_jose_silveira_-_sidinei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Fundação José Silveira, em especial ao Hospital Cristo Redentor, unidade localizada no município de Itapetinga-BA, pelo compromisso histórico com a saúde pública, a assistência hospitalar e a promoção da dignidade humana.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/035_-_mocao_de_aplauso_n_035-25_-_dra._suzanne_oab_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/035_-_mocao_de_aplauso_n_035-25_-_dra._suzanne_oab_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Diretor Carlos Eduardo Cruz Cardoso, pelo seu primeiro ano à frente do Núcleo Territorial de Educação 08 (NTE-08) no município de Itapetinga, pelo trabalho exemplar e pela dedicação na condução dos serviços voltados à educação em Itapetinga e Região do Médio Sudoeste.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/036_-_mocao_de_aplauso_n_036-25_-_dra._suzanne_barros_oab_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/036_-_mocao_de_aplauso_n_036-25_-_dra._suzanne_barros_oab_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Dra. Suzene Barros, Presidente da Ordem dos Advogados do Brasil (OAB), Subseção Itapetinga pelo reconhecimento de sua liderança exemplar e pelo significativo trabalho desempenhado frente à instituição, que culminou em sua reeleição para mais um mandato.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/037_-_mocao_de_aplauso_n_037-25_-_dra._daniele_borges_oab-ba_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/037_-_mocao_de_aplauso_n_037-25_-_dra._daniele_borges_oab-ba_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Dra. Daniela Borges, reeleita Presidente da Ordem dos Advogados do Brasil – Seção Bahia (OAB-BA), a primeira mulher a ocupar a presidência da OAB Bahia em toda a história da instituição.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/038_-_mocao_de_aplauso_n_038-25_-_major_david_robson_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/038_-_mocao_de_aplauso_n_038-25_-_major_david_robson_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Major David Robson, no comando do 8º Batalhão Companhia Independente de Polícia Militar (CIPM) pelo notável desempenho e dedicação na condução dos serviços de segurança pública, que têm gerado resultados expressivos para a população de Itapetinga e Região do Médio Sudoeste.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/039_-_mocao_de_aplauso_n_039-25_-_dr._irineu_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/039_-_mocao_de_aplauso_n_039-25_-_dr._irineu_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao delegado IRINEU ALVES ANDRADE, pela promoção a Coordenador da 21ª COORPIN ( Coordenadoria Regional de Polícia do Interior ).</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/040_-_mocao_de_aplauso_n_040-25_-_nova_diretoria_da_oab_itapetinga-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/040_-_mocao_de_aplauso_n_040-25_-_nova_diretoria_da_oab_itapetinga-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em homenagem a Nova Diretoria da OAB Subseção Itapetinga-Ba</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/041_-_mocao_de_aplauso_n_041-25_-_eugenia_patricia_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/041_-_mocao_de_aplauso_n_041-25_-_eugenia_patricia_-_tele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Srª. Eugenia Patrícia Cruz Oliveira, assessora do Deputado Estadual Pedro Tavares.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>Daniel Lacerda, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2106/042_-_mocao_de_aplauso_n_042-25_-_deputado_roberto_carlos_-_daniel_e_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2106/042_-_mocao_de_aplauso_n_042-25_-_deputado_roberto_carlos_-_daniel_e_valquirio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Deputado Estadual Roberto Carlos, em reconhecimento aos relevantes serviços prestados ao povo de Itapetinga, notadamente pela atuação em favor do desenvolvimento das comunidades rurais do nosso município e do incentivo ao esporte amador.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/044_-_mocao_de_aplauso_n_044-25_-_jsp_seguranca_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/044_-_mocao_de_aplauso_n_044-25_-_jsp_seguranca_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem a empresa JSP Segurança Patrimonial LTDA.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2135/044_-_mocao_de_aplauso_n_044-25_-_exposicao_agropecuaria_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2135/044_-_mocao_de_aplauso_n_044-25_-_exposicao_agropecuaria_-_valquirio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sindicato Rural de Itapetinga, em nome de seu presidente, o Sr. Edson Luiz Batista Borges, pela brilhante realização da 53ª Exposição Agropecuária de Itapetinga, ocorrida entre os dias 15 e 25 de maio de 2025.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2136/045_-_mocao_de_aplauso_n_045-25_-_fundacao_terra_mae_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2136/045_-_mocao_de_aplauso_n_045-25_-_fundacao_terra_mae_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Fundação Terra Mãe pelos relevantes serviços prestados às comunidades de Itororó, Itapetinga e região.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2137/046_-_mocao_de_aplauso_n_046-25_-_campanha_de_castracao_-_tarugao.pdf</t>
-[...2 lines deleted...]
-    <t>MOÇÃO DE APLAUSO à Secretaria de Meio Ambiente, em parceria com o IF Bahiano, pela Campanha de Castração de Cães e Gatos machos.</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2137/046_-_mocao_de_aplauso_n_046-25_-_campanha_de_castracao_-_tarugao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO à Secretaria de Meio Ambiente, em parceria com o IF Bahiano, pela Campanha de Castração de Cães e Gatos machos, ocorrida nos dias 09 e 10 de maio/25.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2146/047_-_mocao_de_aplauso_n_047-25_-_eliene_chaves_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2146/047_-_mocao_de_aplauso_n_047-25_-_eliene_chaves_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Educadora Eliene Chaves, em reconhecimento à sua dedicação, compromisso e contribuição notável para a educação do município de Itapetinga.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2154/048_-_mocao_de_aplauso_n_048-25_-_dia_nacional_do_pastor_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2154/048_-_mocao_de_aplauso_n_048-25_-_dia_nacional_do_pastor_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos pastores e pastoras evangélicos de nosso município, por ocasião do Dia Nacional da Pastora e do Pastor Evangélico, celebrado anualmente no segundo domingo do mês de junho, conforme estabelecido pela Lei nº 14.970/2024.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2158/049_-_mocao_de_aplauso_n_049-25_-_helio_de_jesus_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2158/049_-_mocao_de_aplauso_n_049-25_-_helio_de_jesus_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para Hélio de Jesus, pelos relevantes Serviços Sociais prestados à população de Itapetinga- Bahia.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2159/050_-_mocao_de_aplauso_n_050-25_-_ezequiel_santos_diretor_do_adventista_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2159/050_-_mocao_de_aplauso_n_050-25_-_ezequiel_santos_diretor_do_adventista_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Ezequiel Santos Freitas, diretor do Colégio Adventista de Itapetinga, pela sua trajetória brilhante e seu efetivo trabalho na educação em nosso município.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2164/051_-_mocao_de_aplauso_n_051-25_-_95_anos_alice_carinhanha_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2164/051_-_mocao_de_aplauso_n_051-25_-_95_anos_alice_carinhanha_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS pelos 95 anos da senhora Alice Carinhanha Nunes da Silva.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2165/052_-_mocao_de_aplauso_n_052-25_-_23_anos_ministerio_batista_plenitude__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2165/052_-_mocao_de_aplauso_n_052-25_-_23_anos_ministerio_batista_plenitude__-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO e CONGRATULAÇÃO pelos 23 anos de dedicação e fé do Ministério Batista Plenitude em nosso município.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2179/053_-_mocao_de_aplauso_n_053-25_-_ipam__-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2179/053_-_mocao_de_aplauso_n_053-25_-_ipam__-_sidinei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO em homenagem à IPAM – INSTITUIÇÃO DE PROMOÇÃO E AMPARO AO MENOR, pelos relevantes serviços prestados à comunidade itapetinguense a longo dos seus mais de 40 anos de existência.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2185/054_-_mocao_de_aplauso_n_054-25_-_capitao_joabe_-_neto_ferraz.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2185/054_-_mocao_de_aplauso_n_054-25_-_capitao_joabe_-_neto_ferraz.doc</t>
   </si>
   <si>
     <t>Apresento à Mesa Diretora desta Egrégia Casa, após ter ouvido o plenário, de acordo com os trâmites legais e regimentais, requerer que se faça constar nos anais desta Casa Legislativa a presente MOÇÃO DE APLAUSO ao Capitão Joabe de Jesus Araújo, como forma de reconhecimento público pelos relevantes serviços prestados à segurança pública e à sociedade.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2186/055_-_mocao_de_aplauso_n_055-25_-_primeira_igreja_-_neto_ferraz.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2186/055_-_mocao_de_aplauso_n_055-25_-_primeira_igreja_-_neto_ferraz.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Primeira Igreja Batista de Itapetinga, pelos seus 87 anos de fundação, celebrados no dia 31 de julho de 2025.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2187/056_-_mocao_de_aplauso_n_056-25_-_claudio_nizara_gomes_-_neto_ferraz.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2187/056_-_mocao_de_aplauso_n_056-25_-_claudio_nizara_gomes_-_neto_ferraz.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para Cláudio Nízara Gomes, pela sua promoção ao posto de Capitão e pelos excelentes serviços prestados na comunidade de Itapetinga.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2188/057_-_mocao_de_aplauso_n_057-25_-_vice_prefeto_caatiba-__manu_brandao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2188/057_-_mocao_de_aplauso_n_057-25_-_vice_prefeto_caatiba-__manu_brandao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em homenagem JÚNIOR ARAÚJO pelos relevantes Serviços Sociais prestados à população de Caatiba- Bahia.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2190/058_-_mocao_de_aplauso_n_058-25_-_vagner_ribeiro_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2190/058_-_mocao_de_aplauso_n_058-25_-_vagner_ribeiro_-_tarugao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao radialista WAGNER RIBEIRO DA SILVA pelos seus 34 anos de história e dedicação,  por seus préstimos e sua ação efetiva através dos meios de comunicação.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2196/060_-_mocao_de_aplauso_no_060-25_-_luiza_reis_-_manu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2196/060_-_mocao_de_aplauso_no_060-25_-_luiza_reis_-_manu.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO para LUIZA REIS, pelos relevantes Serviços Sociais prestados à população de Itapetinga- Bahia.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2197/061_-_mocao_de_aplauso_no_061-25_-_marcos_leonardo_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2197/061_-_mocao_de_aplauso_no_061-25_-_marcos_leonardo_-_tarugao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a MARCOS LEONARDO SANTOS ALMEIDA,  por ser o primeiro Itapetinguense a marcar gols no campeonato Mundial de Clubes.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2200/062_-_mocao_de_aplauso_no_062-25_-_felipe_abelha_-_tele.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2200/062_-_mocao_de_aplauso_no_062-25_-_felipe_abelha_-_tele.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Felipe Abelha, que conquistou medalha de Ouro Olímpiadas Brasileira de Matemática Nacional.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_de_aplausos_escola_civico-militar_nair_esquecivel_jandiroba.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_de_aplausos_escola_civico-militar_nair_esquecivel_jandiroba.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS á Escola Cívico-Militar Nair D’ Esquecível Jandiroba, que teve um de seus alunos que conquistou medalha de Ouro na Olímpiadas Brasileira de Matemática Nacional.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2205/064_-_mocao_de_apluso_no_064-25_mocao_de_aplauso_samu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2205/064_-_mocao_de_apluso_no_064-25_mocao_de_aplauso_samu.doc</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Serviço de Atendimento Móvel de Urgência – SAMU de Itapetinga, em reconhecimento ao trabalho incansável, humanizado e altamente qualificado na prestação de socorro emergencial em situações de risco de vida.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2209/065-_mocao_de_aplauso_no_065-25_-_ex-prefeito_de_itapetinga_e_ex-presidente_do_diretorio_municipal_do_mdb_rodrigo_hagge.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2209/065-_mocao_de_aplauso_no_065-25_-_ex-prefeito_de_itapetinga_e_ex-presidente_do_diretorio_municipal_do_mdb_rodrigo_hagge.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao ex-prefeito de Itapetinga e ex-presidente do Diretório Municipal do Movimento Democrático Brasileiro (MDB), Rodrigo Hagge Costa, pelos relevantes serviços prestados ao município e pela excelente gestão renovadora à frente do Diretório Municipal do partido em Itapetinga.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2219/066_-_mocao_de_aplauso_no_066-25_-__radio_fascinacao__-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2219/066_-_mocao_de_aplauso_no_066-25_-__radio_fascinacao__-_tarugao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Rádio Fascinação pelos seus 41 anos de sua existência.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2218/067-_mocao_de_aplauso__no_067-25_-_pm_de_itapetinga_pelo_trabalho_reakizado_nos_ferstejos_juninos-_valquirio.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2218/067-_mocao_de_aplauso__no_067-25_-_pm_de_itapetinga_pelo_trabalho_reakizado_nos_ferstejos_juninos-_valquirio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à 8ª Companhia Independente da Polícia Militar da Bahia/Itapetinga, ao Major David Robson Rocha da Conceição e aos policiais militares envolvidos, pelo excelente trabalho de segurança realizado durante os Festejos Juninos de Itapetinga 2025.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2222/068_-_mocao_de_aplauso_no_068-25_-_ex-vereador_jose_antunes_da_silva_-_tarugao.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2222/068_-_mocao_de_aplauso_no_068-25_-_ex-vereador_jose_antunes_da_silva_-_tarugao.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao ex-vereador JOSÉ ANTUNES DA SILVA, pelos relevantes serviços prestados ao município e pela excelente conduta como edil nesta Casa Legislativa</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2223/069_-_mocao_de_aplauso_no_69-25_-_educacao_adventista_-_jean_doriel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2223/069_-_mocao_de_aplauso_no_69-25_-_educacao_adventista_-_jean_doriel.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO á Educação Adventista pela contribuição no município de Itapetinga.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2228/070_-_mocao_de_aplauso_no_70-25_-_segunda_igreja_batista_-_manu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2228/070_-_mocao_de_aplauso_no_70-25_-_segunda_igreja_batista_-_manu.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Segunda Igreja Batista de Itapetinga (SIBI), pelos relevantes Serviços Sociais prestados à população de Itapetinga- Bahia.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2231/071_-_mocao_de_aplauso_no_71_-_25_-_comutran_por_receber_o_certificado_de_inspecao_do_conselho_estadual_de_transito_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2231/071_-_mocao_de_aplauso_no_71_-_25_-_comutran_por_receber_o_certificado_de_inspecao_do_conselho_estadual_de_transito_-_tarugao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Autarquia Municipal COMUTRAN, por receber o Certificado de Inspeção do Conselho Estadual de Trânsito</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2241/072_-_mocao_de_aplauso_no_72-25_-_pastor_aristoteles_salgado_filho_e_a_sua_esposa_anade_salgado_-_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2241/072_-_mocao_de_aplauso_no_72-25_-_pastor_aristoteles_salgado_filho_e_a_sua_esposa_anade_salgado_-_jean.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao pastor Aristóteles Salgado Filho e à sua esposa Anade Salgado, líderes da Igreja Assembleia de Deus Missão em Itapetinga -Ba.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2244/073_-_mocao_de_aplauso_no_73-25_-_bonny_brigida_cordeiro_dias__-_sibele.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2244/073_-_mocao_de_aplauso_no_73-25_-_bonny_brigida_cordeiro_dias__-_sibele.doc</t>
   </si>
   <si>
     <t>Há 14 anos, Bonny  Cordeiro integra a equipe da Rádio Fascinação 92.3 FM, apresentando diariamente o programa “Explosão Popular” (segunda a sexta, das 15h às 17h), levando música, informação, alegria e entretenimento a milhares de ouvintes. Aos sábados, é a voz feminina do tradicional “Na Boca do Povo – Especial de Sábado”, ao lado do apresentador José Elias Ribeiro</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2254/074_-_mocao_de_aplauso_no_074-25_-_emenda_parlamentar_do_dep._antonio_brito_ao_apaae_-_valquirio.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2254/074_-_mocao_de_aplauso_no_074-25_-_emenda_parlamentar_do_dep._antonio_brito_ao_apaae_-_valquirio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelo profundo agradecimento e reconhecimento ao Excelentíssimo Deputado Federal Antônio Brito, pela destinação da emenda parlamentar no valor de R$ 100.000,00 (cem mil reais) à Associação de Pais e Amigos dos Excepcionais (APAE) de Itapetinga, com o objetivo de custear despesas com reformas e ampliação da unidade de atendimento àquelas crianças excepcionais que tanto necessitam de cuidados especiais.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2256/075_-_mocao_de_aplauso_no_75-25_-_comunidade_nossa_senhora_aparecida_pela_sua_elevacao_a_paroquia._-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2256/075_-_mocao_de_aplauso_no_75-25_-_comunidade_nossa_senhora_aparecida_pela_sua_elevacao_a_paroquia._-_tarugao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Comunidade Nossa Senhora Aparecida pela sua elevação a paróquia.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2257/076_-_mocao_de_aplauso_no_76-25_-_grupo_instrumental_alumei_-_manu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2257/076_-_mocao_de_aplauso_no_76-25_-_grupo_instrumental_alumei_-_manu.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao GRUPO INSTRUMENTAL ALUMEI, pelos relevantes Serviços Sociais prestados à população através de apresentações musicais.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2259/077_-_mocao_de_aplauso_no_77-25_-_airton_alves_ferraz__-_pastor_jean_doriel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2259/077_-_mocao_de_aplauso_no_77-25_-_airton_alves_ferraz__-_pastor_jean_doriel.doc</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Airton Alves Ferraz, pelos relevantes serviços prestados à comunidade, destacando-se por sua dedicação e compromisso à frente do Serviço Autônomo de Água e Esgoto (SAAE).</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2267/078_-_mocao_de_aplauso_no_78-25_-_desbravadores_da_igreja_adventista_do_setimo_dia_em_itapetinga_-_jean_doriel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2267/078_-_mocao_de_aplauso_no_78-25_-_desbravadores_da_igreja_adventista_do_setimo_dia_em_itapetinga_-_jean_doriel.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos Desbravadores da Igreja Adventista do Sétimo Dia em Itapetinga, Ba.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2282/079_-_mocao_de_aplauso_n_079-25_-_delega.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2282/079_-_mocao_de_aplauso_n_079-25_-_delega.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  à Dra. Moema Chagas Delegada Titular do Núcleo Especializado de Atendimento à Mulher (NEAM), pela sua excepcional e incansável atuação no combate à violência contra as mulheres e por sua marcante participação na Sessão Especial em alusão ao “Agosto Lilás”, realizada no dia 21 de agosto de 2024, no Plenário desta Casa Legislativa.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2283/080_-_mocao_de_aplauso_no_080-25_-_wellington_soares_e_wesley_kelly_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2283/080_-_mocao_de_aplauso_no_080-25_-_wellington_soares_e_wesley_kelly_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento aos ambientalistas Wellington Soares Freitas e Wesley Kelly Félix Carvalho, pela extraordinária conquista do 2º lugar no 15º Prêmio FIEB Indústria Baiana Sustentável, com o projeto “Compensado Inteligente: transformação de resíduos termoplásticos de difícil reciclabilidade – Verts Soluções Ambientais”, apresentado durante a INDEX – Feira da Indústria da Bahia 2025, em Salvador.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2284/081_-_mocao_de_aplauso_n_081-25_-__vert_solucoes_ambientais_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2284/081_-_mocao_de_aplauso_n_081-25_-__vert_solucoes_ambientais_-_valquirio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à empresa VERT SOLUÇÕES AMBIENTAIS, por conquistar o segundo lugar no 15º Premio FIEB Indústria Baiana Sustentável edição 2025.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2287/mocao_sossego_da_mamae.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2287/mocao_sossego_da_mamae.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Colégio Sossego da Mamãe, pelos seus 60 (sessenta) anos de existência dedicados à educação infantil de Itapetinga e Região.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2290/083_-_mocao_de_pesar_n_083-25_-__maria_pereira_de_carvalho_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2290/083_-_mocao_de_pesar_n_083-25_-__maria_pereira_de_carvalho_-_valquirio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sra. Maria Pereira de Carvalho, ocorrido em 01 de setembro de 2025, aos 93 anos de idade.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2294/084_-_mocao_de_aplauso_n_084-25_-__mensageiras_do_rei_-_neto_ferraz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2294/084_-_mocao_de_aplauso_n_084-25_-__mensageiras_do_rei_-_neto_ferraz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à ORGANIZAÇÃO MENSAGEIRAS DO REI DA PRIMEIRA IGREJA BATISTA DE ITAPETINGA, na pessoa de sua coordenadora Juliana Uchoa Ramos e equipe, pela relevante contribuição espiritual, social e educacional na formação de gerações de meninas e jovens, fundamentada nos princípios cristãos, no fortalecimento da fé e no compromisso missionário.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2295/085_-_mocao_de_aplauso_n_085-25_-__embaixadores__do_rei_-_neto_ferraz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2295/085_-_mocao_de_aplauso_n_085-25_-__embaixadores__do_rei_-_neto_ferraz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à ORGANIZAÇÃO DOS EMBAIXADORES DO REI DA PRIMEIRA IGREJA BATISTA DE ITAPETINGA, na pessoa de seu coordenador Wdson Vieira de Oliveira e equipe, pelo seu inestimável trabalho na formação espiritual, moral e social de meninos e adolescentes, incentivando-os a viverem de acordo com os princípios cristãos e a servirem com dedicação à Igreja, à Pátria e à comunidade.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2300/086_-_mocao_de_aplauso_n_086-25_-__associacao_nossa_senhora_das_dores_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2300/086_-_mocao_de_aplauso_n_086-25_-__associacao_nossa_senhora_das_dores_-_tele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS á Associação Nossa Senhora das Dores (ANSD) pelo seu 12º ano de fundação com serviço prestado em nossa comunidade itapetinguense.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2301/087_-_mocao_de_aplauso_no_087-25_-_promotora_solange_anatolio_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2301/087_-_mocao_de_aplauso_no_087-25_-_promotora_solange_anatolio_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO  à ilustríssima Srª. Solange Anatólio, Promotora de Justiça na comarca de Itapetinga, pela iniciativa, dedicação e participação nos eventos ocorridos no mês de agosto, alusivos ao Mês Agosto Lilás.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2303/088_-_mocao_de_aplauso_no_088-25_-_sec._educacao_-_alecio_-_07_de_setembro_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2303/088_-_mocao_de_aplauso_no_088-25_-_sec._educacao_-_alecio_-_07_de_setembro_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, à Secretaria de Educação do Município de Itapetinga-Ba, na responsabilidade do secretário municipal Alécio Silva Chaves, pelos avanços e inovações na Secretaria Municipal de Educação e pelo Desfile Cívico de 07 de Setembro de 2025.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2304/089_-_mocao_de_aplauso_no_089-25_-_colegio_madre_savina_petrilli_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2304/089_-_mocao_de_aplauso_no_089-25_-_colegio_madre_savina_petrilli_-_daniel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Colégio Madre Savina Petrilli.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2305/090_-_mocao_de_aplauso_no_090-25_-_sizinio_joaquim_de_sa_neto_-_neto_ferraz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2305/090_-_mocao_de_aplauso_no_090-25_-_sizinio_joaquim_de_sa_neto_-_neto_ferraz.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso A SIZINIO JOAQUIM DE SÁ NETO, pela relevante contribuição social que tem prestado a comunidade de Itapetinga através dos meios de comunicação.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2308/091_-_mocao_de_aplauso_n_091-25_-__sargentos_do_colegio_militar.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2308/091_-_mocao_de_aplauso_n_091-25_-__sargentos_do_colegio_militar.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Reconhecimento aos Sargentos Eduardo Rocha Gama, Marcelo Pereira Silva Nunes, Edna de Jesus Almeida Santos, Sandoel Silva Araújo e a gestora Luzimá Silva, da Escola Cívico-Militar Nair D’Esquivel Jandiroba, e a todos os professores da instituição, pela notável contribuição à educação de nossos jovens.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>Anderson da Nova, Daniel Lacerda, Diga Diga, Manu de Chico Ferro Velho, Neto Ferraz, Peto, Sidinei do Sindicato, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2320/092-_mocao_de_aplauso_no_092-25_-_mamoplastia_fundacao_jose_silveira_-_valquirio_daniel_peto_diga_tarugao_sidinei_sol_tele_andersonnetomanu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2320/092-_mocao_de_aplauso_no_092-25_-_mamoplastia_fundacao_jose_silveira_-_valquirio_daniel_peto_diga_tarugao_sidinei_sol_tele_andersonnetomanu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à FUNDAÇÃO JOSÉ SILVEIRA DE ITAPETINGA, pela brilhante e pioneira iniciativa de realizar o Primeiro Mutirão de Mamoplastia Redutora no município de Itapetinga.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2324/093_-_mocao_de_aplauso_no_093-25_-_igreja_boas_novas__-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2324/093_-_mocao_de_aplauso_no_093-25_-_igreja_boas_novas__-_neto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso A IGREJA BATISTA BOAS NOVAS, em reconhecimento à sua história de fé, perseverança e relevante contribuição espiritual, social_x000D_
 e comunitária, ao longo de seus 43 anos de existência.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2328/094-_mocao_de_aplauso_no_094-25_-_lar_laura_carvalho_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2328/094-_mocao_de_aplauso_no_094-25_-_lar_laura_carvalho_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Lar Laura Carvalho, instituição para idosos, pela sua brilhante trajetória junto à comunidade Itapetinguense.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2329/095_-_mocao_de_aplauso_no_095-25_-_roberio_silva_santos_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2329/095_-_mocao_de_aplauso_no_095-25_-_roberio_silva_santos_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Robério Silva Santos pelos relevantes serviços prestados à comunidade itapetinguense ao longo de sua trajetória profissional e social, especialmente nas áreas de educação para o trânsito, inclusão social e apoio a pessoas com deficiências e necessidades especiais.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2330/096_-_mocao_de_aplauso_no_096-25_-_jose_barreto_de_souza_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2330/096_-_mocao_de_aplauso_no_096-25_-_jose_barreto_de_souza_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao senhor José Barreto de Souza, conhecido como senhor Santinho, pelos relevantes serviços prestados à comunidade do bairro São Francisco.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2332/097_-_mocao_de_aplauso_no_097-25_-_jose_reinan_oliveira_ferraz_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2332/097_-_mocao_de_aplauso_no_097-25_-_jose_reinan_oliveira_ferraz_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Senhor José Reinan Oliveira Ferraz, Secretário Municipal de Transportes, pelo trabalho e dedicação à frente da pasta, em benefício da população Itapetinguense.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2339/098_-_mocao_de_aplauso_no_098-25_-_casa_de_cultura_de_maiquinique_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2339/098_-_mocao_de_aplauso_no_098-25_-_casa_de_cultura_de_maiquinique_-_sol.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Casa de Cultura de Maiquinique/BA, pelos relevantes Serviços Culturais prestados à população através de_x000D_
 apresentações musicais.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2346/099_-_mocao_de_apalauso_no_099-25_-_rancho_r3_eder_resende_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2346/099_-_mocao_de_apalauso_no_099-25_-_rancho_r3_eder_resende_-_tarugao.pdf</t>
   </si>
   <si>
     <t>EMPRESA RANCHO R3, na pessoa do empresário e pecuarista, Éder Resende, pelo brilhantismo e êxito na realização de um novo empreendedorismo agrícola em nossa região</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2354/100_-_mocao_de_aplauso_no_100-25_-_charles_conceicao_barreto-_tharles.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2354/100_-_mocao_de_aplauso_no_100-25_-_charles_conceicao_barreto-_tharles.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. Charles Conceição Barreto, tabelião responsável pelo Tabelionato de Notas de Itapetinga, pelos relevantes serviços prestados à comunidade local com ética, compromisso e excelência na prestação dos serviços notariais.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2355/101-_mocao_de_aplauso_no_101_-_elita_monteiro_santos_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2355/101-_mocao_de_aplauso_no_101_-_elita_monteiro_santos_-_sidinei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à professora Elita Monteiro Santos, pelos seus 42 anos de dedicação à Educação em nosso município, especialmente pelo notável trabalho realizado junto à IPAM – Instituição de Proteção e Amparo ao Menor.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2358/102-_mocao_de_aplauso_no_102_-_pm_normando_ribas_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2358/102-_mocao_de_aplauso_no_102_-_pm_normando_ribas_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Policial Militar Normando Ribas Dutra Junior, servidor público dedicado e exemplo de compromisso com a segurança pública do Estado da Bahia.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2375/103_-_mocao_de_aplauso_no_103-25_-_mocao_de_aplauso_no_103-25_-_edneide_souza_marcos_e_rubens_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2375/103_-_mocao_de_aplauso_no_103-25_-_mocao_de_aplauso_no_103-25_-_edneide_souza_marcos_e_rubens_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos profissionais da saúde mental, Edneide Oliveira Souza, Marcos Aurélio Brito Santos e Rubens Andrade dos Santos, pela relevante atuação profissional.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2381/104_-_mocao_de_pesar_n_104-25_-__mocao_de_pesar_-_michel_hagge.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2381/104_-_mocao_de_pesar_n_104-25_-__mocao_de_pesar_-_michel_hagge.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Michel José Hagge Filho, ocorrido em 01 de outubro de 2025, aos 97 anos de idade.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2383/105_-_mocao_de_aplauso_no_105-25_-_48_anos_apae_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2383/105_-_mocao_de_aplauso_no_105-25_-_48_anos_apae_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Associação de Pais e Amigos dos Excepcionais – APAE de Itapetinga, pelos seus 48 anos de relevantes serviços prestados ao município e à comunidade.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2386/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2386/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itapetinga, Estado da Bahia, por iniciativa do Vereador Valquirio Santos Lima, manifesta, por meio desta Moção, seu mais profundo pesar pelo falecimento da Sra. Silira Maria da Silva, ocorrido no dia 09 de outubro de 2025, aos 93 anos de idade.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2388/107_-_mocao_de_aplauso_no_107-25_-_lucia_morais_da_silva_de_souza-sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2388/107_-_mocao_de_aplauso_no_107-25_-_lucia_morais_da_silva_de_souza-sidinei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Sra. LÚCIA MORAIS DA SILVA DE SOUZA, pelos seus 38 anos de dedicação à educação e relevantes serviços prestados ao município de Itapetinga-BA.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2394/108_-_mocao_de_aplauso_no_108-25_-_deputado_antonio_brito_por_viabilizar_a_oncologia_para_o_hcr_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2394/108_-_mocao_de_aplauso_no_108-25_-_deputado_antonio_brito_por_viabilizar_a_oncologia_para_o_hcr_-_valquirio.pdf</t>
   </si>
   <si>
     <t>CONFERIR MOÇÃO DE APLAUSOS ao DEPUTADO FEDERAL ANTÔNIO BRITO, pelo esforço e luta pela implantação de uma unidade de oncologia no Hospital Cristo Redentor, na cidade de Itapetinga, para tratamento do câncer</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplauso_a_roberio_-_nego_ro.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplauso_a_roberio_-_nego_ro.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Robério Silva Santos pelo trabalho voluntário junto as famílias de pessoas com espectro autista em Itapetinga.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2401/110_-_mocao_de_aplauso_no_110_-_rancho_r3_e_aos_irmaos_rezende_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2401/110_-_mocao_de_aplauso_no_110_-_rancho_r3_e_aos_irmaos_rezende_-_tele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  para o rancho R3 e os irmãos Rezende, pelo trabalho prestado a nossa comunidade e o plantio de banana da terra que que teve um momento histórico que foi a colheita do primeiro cacho de banana símbolo de um ano inteiro de trabalho.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2408/111_-_mocao_de_pesar_no_111-25_-_noel_limoeiro_-_sibele_nery.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2408/111_-_mocao_de_pesar_no_111-25_-_noel_limoeiro_-_sibele_nery.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Noel Limoeiro, uma figura de destaque em nossa comunidade, cuja vida foi marcada por contribuições significativas à comunidade, esposo dedicado da Srª. Rita Adriana, amante das motos, símbolo de liberdade e identidade que devem ser lembrados e honrados.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2409/112-_mocao_de_pesar_no_112-25_-_lismar_almeida_santos_-_sibele_nery.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2409/112-_mocao_de_pesar_no_112-25_-_lismar_almeida_santos_-_sibele_nery.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Lismar Almeida Santos, uma figura de destaque em nossa comunidade, cuja vida foi marcada por contribuições significativas em diversas áreas, ocorrido no dia 14 de outurbo.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2411/113_-_mocao_de_aplauso_no_113-25_-_rotary_club_campanha_novembro_azul_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2411/113_-_mocao_de_aplauso_no_113-25_-_rotary_club_campanha_novembro_azul_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Rotary Club pela realização e idealização da 9ª Edição da Campanha de Exames de Próstata do Novembro Azul no nosso município.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>Anderson da Nova, Pastor Jean Doriel</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2415/114_-_mocao_de_aplauso_no_114-25_-_if_baiano_campus_itapetinga__licenciatura_em_letras_e_libras_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2415/114_-_mocao_de_aplauso_no_114-25_-_if_baiano_campus_itapetinga__licenciatura_em_letras_e_libras_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO IF BAIANO CAMPUS ITAPETINGA – CURSO DE LICENCIATURA EM LETRAS E LIBRAS.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2419/115_-_mocao_de_aplauso_n_115-25_-_antonio_goes_tutor_disciplinar_do_colegio_civico-militar_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2419/115_-_mocao_de_aplauso_n_115-25_-_antonio_goes_tutor_disciplinar_do_colegio_civico-militar_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor Antonio Gois pelo notável desempenho na função de Tutor Disciplinar do Colégio Cívico-Militar Otávio Camões.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2421/116_-_mocao_de_aplauso_no_116-25_-_sargento_fabio_guimaraes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2421/116_-_mocao_de_aplauso_no_116-25_-_sargento_fabio_guimaraes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao sargento Fábio Guimarães pela promoção a sargento da Polícia Militar da Bahia.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2422/117_-_mocao_de__aplauso_no_117_-_25_-_sargenta_haiala_fernandes_oliveira__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2422/117_-_mocao_de__aplauso_no_117_-_25_-_sargenta_haiala_fernandes_oliveira__-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao sargento Haiala Fernandes Oliveira pela promoção a sargento da Polícia Militar da Bahia.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2423/118_-_mocao_de_apaluso_no_118-25_-_sargento_ronecson_gomes_dos_santos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2423/118_-_mocao_de_apaluso_no_118-25_-_sargento_ronecson_gomes_dos_santos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao sargento RONECSON GOMES DOS SANTOS pela promoção a sargento da Polícia Militar da Bahia.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2425/119_-_mocaode_aplauso_no_119-25_-_sargento_mauricio_rocha_gama_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2425/119_-_mocaode_aplauso_no_119-25_-_sargento_mauricio_rocha_gama_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao sargento Maurício Rocha Gama pela promoção a sargento da Polícia Militar da Bahia.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2426/120_-_mocao_de_aplauso_no_120-25-_sargento_jose_ricardo_azevedo_silva__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2426/120_-_mocao_de_aplauso_no_120-25-_sargento_jose_ricardo_azevedo_silva__-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao sargento JOSÉ RICARDO AZEVEDO SILVA pela promoção a sargento da Polícia Militar da Bahia.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2427/121_-_mocao_de_aplauso_no_121-_25_-_sargento_gildo_de_oliveira_sousa__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2427/121_-_mocao_de_aplauso_no_121-_25_-_sargento_gildo_de_oliveira_sousa__-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao Sargento Gildo de Oliveira Sousa pela promoção a sargento da Polícia Militar da Bahia.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2428/122_-_mocao_de_aplauso_no_122-25_-_sargento_tiago_bottino_de_jesus_brige_silva-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2428/122_-_mocao_de_aplauso_no_122-25_-_sargento_tiago_bottino_de_jesus_brige_silva-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao Sargento Tiago Bottino de Jesus Brige Silva  pela promoção a sargento da Polícia Militar da Bahia.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2438/123_-_mocao_de_aplauso_no_123-25_-escola_paulo_de_tarso_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2438/123_-_mocao_de_aplauso_no_123-25_-escola_paulo_de_tarso_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Centro Educacional Evangélico Paulo de Tarso em reconhecimentopela atuação como instituição de referência no município, pautada em uma filosofia cristã e alicerçada nos princípios da Educação Cristã.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2441/124_-_mocao_de_aplauso_no_124-25_-_policial_militar__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2441/124_-_mocao_de_aplauso_no_124-25_-_policial_militar__-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Guarnição da Polícia Militar, comandada pelo Cabo PM Sérgio Pereira Santos – matrícula nº 30505945-5, e composta ainda pelos Soldados PM Marcone Gandra de Oliveira – matrícula nº 30587741-3 e Alisson Pereira Ribas dos Anjos – matrícula nº 92070977, em reconhecimento à bravura, preparo e eficiência demonstrados no cumprimento do dever policial.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2497/125_-_mocao_de_aplauso_no_125-25_-_senar_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2497/125_-_mocao_de_aplauso_no_125-25_-_senar_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao SENAR ( Serviço Nacional de Aprendizagem Rural ).</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2498/126_-_mocao_de_aplauso_no_126_-25_-_eder_rezende_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2498/126_-_mocao_de_aplauso_no_126_-25_-_eder_rezende_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. EDER REZENDE, ex-presidente do Sindicato Rural de Itapetinga.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2499/127_-_mocao_de_aplauso_o_127-25_-_edson_luiz_batista_borges_edinho_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2499/127_-_mocao_de_aplauso_o_127-25_-_edson_luiz_batista_borges_edinho_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Edson Luiz Batista Borges, ( Edinho ) presidente do Sindicato Rural de Itapetinga.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2503/128_-_mocao_de_aplauso_no_125-25_-_58_anos_da_guarda_civil_municipal_de_itapetinga_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2503/128_-_mocao_de_aplauso_no_125-25_-_58_anos_da_guarda_civil_municipal_de_itapetinga_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem aos cinquenta e oito anos da Guarda Civil Municipal de Itapetinga.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2506/129_-_mocao_de_aplauso_no_129_-_25_-_subtenente_antonio_luiz_da_silva_filho_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2506/129_-_mocao_de_aplauso_no_129_-_25_-_subtenente_antonio_luiz_da_silva_filho_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e CONGRATULAÇÃO, ao chefe de Instrução  do Tiro de Guerra 06/023 de Itapetinga-Ba, subtenente Antônio Luiz da Silva Filho</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2507/130_-_mocao_de_aplauso_no_130-25_-_aos_pastores_de_itapetinga_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2507/130_-_mocao_de_aplauso_no_130-25_-_aos_pastores_de_itapetinga_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos pastores de Itapetinga, em reconhecimento aos relevantes trabalhos desenvolvidos em prol da comunidade.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2509/131_-_mocao_de_aplauso_no_131-25_-_2_anos_de_existencia_da_casa_do_norte_amor_mineiro_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2509/131_-_mocao_de_aplauso_no_131-25_-_2_anos_de_existencia_da_casa_do_norte_amor_mineiro_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO pelos 2 anos de existência da Casa do Norte Amor Mineiro no município de Itapetinga, pela grande importância das suas atividades no desenvolvimento econômico da nossa cidade.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2510/132_-_mocao_de_aplauso_no_132-25_-_diretoria_da_amei__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2510/132_-_mocao_de_aplauso_no_132-25_-_diretoria_da_amei__-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSOS e CONGRATULAÇÕES à Diretoria da AMEI – Associação de Ordem de Ministro Evangélicos de Itapetinga, antiga Ordem dos Ministro Evangélicos de Itapetinga (OMEI).</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2511/133_-_mocao_de_aplauso_no_133-25_-_erica_margarida_santos_costa_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2511/133_-_mocao_de_aplauso_no_133-25_-_erica_margarida_santos_costa_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e CONGRATULAÇÃO, à Senhora ÉRICA MARGARIDA SANTOS COSTA</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2512/134_-_mocao_de_aplauso_no_134-25_-_rose_ribeiro_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2512/134_-_mocao_de_aplauso_no_134-25_-_rose_ribeiro_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSOS e CONGRATULAÇÕES à Srª. ROSE RIBEIRO</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2517/135_-_mocao_de_aplauso_no_135-25_-_i_corrida_da_graca_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2517/135_-_mocao_de_aplauso_no_135-25_-_i_corrida_da_graca_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à I Corrida da Graça, evento idealizado pela Pastoral Universitária, que contou com a participação de mais de 200 (duzentos) atletas amadores e profissionais, advindos de mais de 12 (doze) cidades diferentes.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2518/136_-_mocao_de_aplauso_no_136-25_-_hemoba_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2518/136_-_mocao_de_aplauso_no_136-25_-_hemoba_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Fundação de Hematologia e Hemoterapia da Bahia (HEMOBA), unidade de Itapetinga/BA.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2519/137_-_mocao_de_aplauso_no_137-25_-_guarda_municipal_jose_domingos_oliveira_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2519/137_-_mocao_de_aplauso_no_137-25_-_guarda_municipal_jose_domingos_oliveira_-_sidinei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Guarda Municipal José Domingos Oliveira</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2520/138_-_mocao_de_aplauso_no_138-25_-_pelotao_ambiental_da_guarda_municipal__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2520/138_-_mocao_de_aplauso_no_138-25_-_pelotao_ambiental_da_guarda_municipal__-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Pelotão Ambiental da Guarda Municipal de Itapetinga</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2530/139_-_mocao_de_aplauso_no_139-25_-_capitao_maicom_diego_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2530/139_-_mocao_de_aplauso_no_139-25_-_capitao_maicom_diego_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Congratulação ao Capitão da Polícia Militar da Bahia, Maicom Diego da Silva, pela brilhante conclusão do Curso de Aperfeiçoamento de Oficiais (CAO), ofertado pela Polícia Militar da Bahia, cuja cerimônia de formatura ocorrerá em 09 de dezembro de 2025.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2531/140_-_mocao_de_aplauso_no_140-25_-_jonh_motoboy_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2531/140_-_mocao_de_aplauso_no_140-25_-_jonh_motoboy_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Aloisio Santos do Carmo Filho, conhecido como John Motoboy.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2532/141_-_mocao_de_aplauso_no_141-25_-_marcelo_silva_abreu_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2532/141_-_mocao_de_aplauso_no_141-25_-_marcelo_silva_abreu_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao empresário Marcelo Silva Abreu pelos serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2533/142_-_mocao_de_aplauso_no_142-25_-_festividade_da_nossa_das_gracas__-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2533/142_-_mocao_de_aplauso_no_142-25_-_festividade_da_nossa_das_gracas__-_valquirio.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Louvor à Paróquia Nossa Senhora das Graças de Itapetinga, pelas brilhantes festividades realizadas entre os dias 21 a 30 de novembro de 2025, em honra à sua excelsa padroeira, sob o tema: “Maria, somos peregrinos cuidadores da natureza”.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2536/143_-_mocao_de_aplauso_no_143_-_25_-_cicero_lima_de_matos_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2536/143_-_mocao_de_aplauso_no_143_-_25_-_cicero_lima_de_matos_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao senhor Cícero Lima de Matos em reconhecimento à sua trajetória de trabalho, dedicação e contribuição para a_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2537/144_-_mocao_de_aplauso_no_144_-_25_-_pastor_jackson_ferreira_dos_santos_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2537/144_-_mocao_de_aplauso_no_144_-_25_-_pastor_jackson_ferreira_dos_santos_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Pastor Jackson Ferreira dos Santos pelos relevantes serviços prestados à cidade de Itapetinga.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2232/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2232/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.doc</t>
   </si>
   <si>
     <t>Parecer Nº 08/25 da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 020/25</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2233/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2233/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.doc</t>
   </si>
   <si>
     <t>Parecer nº 009/25 da Comissão de Constituição, Justiça e Redação ao Projeto de Lei nº 023/25</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>Parecer nº 021/25 da Comissão de Constituição, Justiça e Redação ao PL 021</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/001_-_projeto_de_decreto_n_001-25_-_titulo_de_cidadania_jose_bispo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/001_-_projeto_de_decreto_n_001-25_-_titulo_de_cidadania_jose_bispo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a José Bispo dos santos e dá outras providências.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/002_-_projeto_de_decreto_n_002-25_-_titulo_de_cidadania_viviane_fernandes_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/002_-_projeto_de_decreto_n_002-25_-_titulo_de_cidadania_viviane_fernandes_-_manu.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadã Honorífica de Itapetinga à Srª. Viviane Fernandes Souza, e dá outras providências”.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>Daniel Lacerda, Sibele Nery, Tiquinho Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/003_-_projeto_de_decreto_n_003-25_-_titulo_de_cidadania_jeronimo_rodrigues_-_tiquino_e_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/003_-_projeto_de_decreto_n_003-25_-_titulo_de_cidadania_jeronimo_rodrigues_-_tiquino_e_sibele.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão Honorífico de Itapetinga ao Exmº. Sr. Governador do Estado da Bahia Jerônimo Rodrigues Souza, e dá outras providências”.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2163/004_-_projeto_de_decreto_n_004-25_-_titulo_de_cidadania_alice_carinhanha_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2163/004_-_projeto_de_decreto_n_004-25_-_titulo_de_cidadania_alice_carinhanha_-_anderson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Alice Carinhanha Nunes da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2194/005_-_projeto_de_decreto_no_005-25_-_titulo_de_cidadania_ivete_cristina_de_sa_barreto_morais_-_neto.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2194/005_-_projeto_de_decreto_no_005-25_-_titulo_de_cidadania_ivete_cristina_de_sa_barreto_morais_-_neto.doc</t>
   </si>
   <si>
     <t>Concede título de cidadã Honorífica de Itapetinga a Sra. Ivete Cristina de Sá Barreto Morais, e dá outras providências</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2215/006_-_projeto_de_decreto_no_006-25_-_titulo_de_cidadania_wdson_oliveira_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2215/006_-_projeto_de_decreto_no_006-25_-_titulo_de_cidadania_wdson_oliveira_-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Wdson Vieira de Oliveira.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2240/007_-_projeto_de_decreto_n_007-25_-_titulo_de_cidadania_sub_ten_com_antonio_luiz_da_silva_filho__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2240/007_-_projeto_de_decreto_n_007-25_-_titulo_de_cidadania_sub_ten_com_antonio_luiz_da_silva_filho__-_anderson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ào Sr. Sub Ten Com ANTONIO LUIZ DA SILVA FILHO, e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2247/008-_projeto_de_decreto_n_008-25_-_titulo_de_cidadania_lucas_teixeira_costa__-_sidinei.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2247/008-_projeto_de_decreto_n_008-25_-_titulo_de_cidadania_lucas_teixeira_costa__-_sidinei.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Lucas Teixeira Costa,  e dá outras providências</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2251/009_-_projeto_de_decreto_no_009-25_-_titulo_de_cidadania_jean_carlos_silva_rodrigues_-_sidinei.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2251/009_-_projeto_de_decreto_no_009-25_-_titulo_de_cidadania_jean_carlos_silva_rodrigues_-_sidinei.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Jean Carlos Silva Rodrigues, e dá outras providências</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2451/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2451/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Itapetinga-BA ao Senhor Paulo Valdemir Ebling Corrêa, mais conhecido como “Paulo Gaúcho”.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2344/012_-_projeto_de_decreto_no_012-25_-_titulo_de_cidadania_lindomar_coutinho_da_silva_-_valquirio.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2344/012_-_projeto_de_decreto_no_012-25_-_titulo_de_cidadania_lindomar_coutinho_da_silva_-_valquirio.doc</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Lindomar Coutinho da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>Sidinei do Sindicato, Anderson da Nova, Daniel Lacerda, Diga Diga, Peto, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2404/013_-_projeto_de_decreto_no_013-25_-_suspende_efeitos_do_decreto_do_executivo_-_vereadores.doc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2404/013_-_projeto_de_decreto_no_013-25_-_suspende_efeitos_do_decreto_do_executivo_-_vereadores.doc.pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS EFEITOS DO DECRETO MUNICIPAL Nº 357/2025, DE 18 DE OUTUBRO DE 2025, EDITADO PELO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>Sidinei do Sindicato, Daniel Lacerda, Diga Diga, Peto, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2410/014_-_projeto_de_decreto_no_014-25_-_suspende_decreto_do_executivo_n_360-25_-_08_vereadores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2410/014_-_projeto_de_decreto_no_014-25_-_suspende_decreto_do_executivo_n_360-25_-_08_vereadores.pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS EFEITOS DO DECRETO MUNICIPAL Nº 360/2025, DE 21 DE OUTUBRO DE 2025, EDITADO PELO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2439/015_-_projeto_de_decreto_no_015-25_-_titulo_de_cidadania_waldemar_rocha_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2439/015_-_projeto_de_decreto_no_015-25_-_titulo_de_cidadania_waldemar_rocha_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Waldemar Rocha Alves, e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2442/016__-_projeto_de_decreto_no_016-25_-_titulo_de_cidadania_antonio_goes_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2442/016__-_projeto_de_decreto_no_016-25_-_titulo_de_cidadania_antonio_goes_-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Honorífico de Itapetinga ao Sr. Antonio Gois, e dá outras providências</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2447/017_-_projeto_de_decreto_no_017-25_-_titulo_de_cidadania_jayme_de_souza_vieira_lima_filho-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2447/017_-_projeto_de_decreto_no_017-25_-_titulo_de_cidadania_jayme_de_souza_vieira_lima_filho-_manu.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão Honorífico de Itapetinga a Jayme de Souza Vieira Lima Filho, e dá outras providências”.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2475/018__-_projeto_de_decreto_no_018-25_-_titulo_de_cidadania_joao_martins_-_pr._evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2475/018__-_projeto_de_decreto_no_018-25_-_titulo_de_cidadania_joao_martins_-_pr._evandro.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. João Martins da Silva Junior, e dá outras providências.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2448/019_-_projeto_de_decreto_no_019-25_-_titulo_de_cidadania_debora_festy_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2448/019_-_projeto_de_decreto_no_019-25_-_titulo_de_cidadania_debora_festy_-_manu.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã Honorífica de Itapetinga a DÉBORA FERREIRA SOUZA, conhecida como Debora Festy, e dá outras providências.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2449/020__-_projeto_de_decreto_no_020-25_-_titulo_de_cidadania_alexandre_iossef_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2449/020__-_projeto_de_decreto_no_020-25_-_titulo_de_cidadania_alexandre_iossef_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Alexandre Ali Andrade Iossef, e dá outras providências.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2450/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2450/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2454/022-_projeto_de_decreto_no_022-25_-_titulo_de_cidadania_gilson_nascimento_dos_santos_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2454/022-_projeto_de_decreto_no_022-25_-_titulo_de_cidadania_gilson_nascimento_dos_santos_-_tele.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Honorífico de Itapetinga ao Sr. Gilson Nascimento dos Santos, e dá outras providências</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2455/023_-_projeto_de_decreto_no_023-25_-_titulo_de_cidadania_geni_gomes_de_sousa_meneses_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2455/023_-_projeto_de_decreto_no_023-25_-_titulo_de_cidadania_geni_gomes_de_sousa_meneses_-_tele.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão Honorífico de Itapetinga a Sra. Geni Gomes de Sousa Meneses, e dá outras providências”.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2472/024_-_projeto_de_decreto_no_024-25_-_titulo_de_cidadania_antonio_ferraz_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2472/024_-_projeto_de_decreto_no_024-25_-_titulo_de_cidadania_antonio_ferraz_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Antônio Ferraz Silva Neto, e dá outras providências.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2474/025_-_projeto_de_decreto_no_025-25_-_titulo_de_cidadania_romulo_sposito_das_virgens_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2474/025_-_projeto_de_decreto_no_025-25_-_titulo_de_cidadania_romulo_sposito_das_virgens_-_sibele.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Professor Rômulo Spósito das Virgens, e dá outras providências.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2479/026_-_projeto_de_decreto_no_026-25_-_titulo_de_cidadania_marcone_santos_bomfim_-_diga_diga.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2479/026_-_projeto_de_decreto_no_026-25_-_titulo_de_cidadania_marcone_santos_bomfim_-_diga_diga.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Senhor Marcone Santos Bomfim, e dá outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2481/027_-_projeto_de_decreto_no_027-25_-_titulo_de_cidadania_sonia_martins_teodoro_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2481/027_-_projeto_de_decreto_no_027-25_-_titulo_de_cidadania_sonia_martins_teodoro_-_sol.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Sônia Martins Teodoro, e dá outras providências.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2483/028_-_projeto_de_decreto_no_028-25_-_titulo_de_cidadania_anade_almeida_salgado_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2483/028_-_projeto_de_decreto_no_028-25_-_titulo_de_cidadania_anade_almeida_salgado_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã  Honorífica de Itapetinga à Srª. Anade Almeida Salgado, e dá outras providências”.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2484/029_-_projeto_de_decreto_no_029-25_-_titulo_de_cidadania_aurelia_dos_santos_barreto_souza_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2484/029_-_projeto_de_decreto_no_029-25_-_titulo_de_cidadania_aurelia_dos_santos_barreto_souza_-_daniel.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Honorífica de Itapetinga à Srª. Aurélia dos Santos Barreto Souza, e dá outras providências”.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2485/030_-_projeto_de_decreto_no_030-25_-_titulo_de_cidadania_rita_de_cassia_barretto_de_andrade_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2485/030_-_projeto_de_decreto_no_030-25_-_titulo_de_cidadania_rita_de_cassia_barretto_de_andrade_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Rita de Cassia Barretto de Andrade e dá outras providências.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2486/031_-_projeto_de_decreto_no_031-25_-_titulo_de_cidadania_marcelo_rodrigues_da_cruz_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2486/031_-_projeto_de_decreto_no_031-25_-_titulo_de_cidadania_marcelo_rodrigues_da_cruz_-_sol.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorifico ao Pastor Marcelo Rodrigues</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2487/032_-_projeto_de_decreto_no_032-25_-_titulo_de_cidadania_pastora_jaqueline_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2487/032_-_projeto_de_decreto_no_032-25_-_titulo_de_cidadania_pastora_jaqueline_-_sol.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Rev. Pastora Jaqueline Oliveira Martins Cruz, e dá outras providências.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2488/033_-_projeto_de_decreto_no_033-25_-_titulo_de_cidadania_aldineia_rocha_figueira_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2488/033_-_projeto_de_decreto_no_033-25_-_titulo_de_cidadania_aldineia_rocha_figueira_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a ALDINEIA ROCHA FIGUEIRA e dá outras providências.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2489/034_-_projeto_de_decreto_no_034-25_-_titulo_de_cidadania_alberto_luiz_-_diga_diga.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2489/034_-_projeto_de_decreto_no_034-25_-_titulo_de_cidadania_alberto_luiz_-_diga_diga.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Senhor Alberto Luiz da Conceição Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2490/035_-_projeto_de_decreto_no_035-25_-_titulo_de_cidadania_darci_-_diga_diga.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2490/035_-_projeto_de_decreto_no_035-25_-_titulo_de_cidadania_darci_-_diga_diga.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Darci Gonçalves Nascimento e dá outras providências.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2491/036_-_projeto_de_decreto_no_036-25_-_titulo_de_cidadania_letica_azevedo_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2491/036_-_projeto_de_decreto_no_036-25_-_titulo_de_cidadania_letica_azevedo_-_sibele.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Letícia Freitas Azevedo, e dá outras providências.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2492/037_-_projeto_de_decreto_no_037-25_-_titulo_de_cidadania_dr._jose_angel_villarroel_torrico_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2492/037_-_projeto_de_decreto_no_037-25_-_titulo_de_cidadania_dr._jose_angel_villarroel_torrico_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>“Concede título de Cidadão Honorífico de Itapetinga ao Sr. Dr. José Ángel Villarroel Torrico, e dá outras providências”.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2494/038_-_projeto_de_decreto_no_038-25_-_titulo_de_cidadania_julia_carmem_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2494/038_-_projeto_de_decreto_no_038-25_-_titulo_de_cidadania_julia_carmem_-_daniel.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Honorífica de Itapetinga à Srª. Júlia Carmem Santos, e dá outras providências”.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2495/039_-_projeto_de_decreto_no_039-25_-_titulo_de_cidadania_pastor_samuel_rosa_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2495/039_-_projeto_de_decreto_no_039-25_-_titulo_de_cidadania_pastor_samuel_rosa_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Pastor Samuel Rosa, e dá outras providências”.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2496/040_-_projeto_de_decreto_no_040-25_-_titulo_de_cidadania_gumercindo_souza_pimenta_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2496/040_-_projeto_de_decreto_no_040-25_-_titulo_de_cidadania_gumercindo_souza_pimenta_-_tele.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Honorífico de Itapetinga ao Sr. Gumercindo Souza Pimenta, e dá outras providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2500/041_-_projeto_de_decreto_no_041-25_-__titulo_de_cidadania_pastora_josecelia_silva_de_abreu_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2500/041_-_projeto_de_decreto_no_041-25_-__titulo_de_cidadania_pastora_josecelia_silva_de_abreu_-_anderson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga, Estado da Bahia a Pastora Josecélia Silva de Abreu e dá outras providências.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2504/042_-_projeto_de_decreto_no_042_-_25_-_titulo_de_cidadania_marisete_do_carmo_oliveira_nascimento__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2504/042_-_projeto_de_decreto_no_042_-_25_-_titulo_de_cidadania_marisete_do_carmo_oliveira_nascimento__-_anderson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, a Marisete do Carmo Oliveira Nascimento Estado da Bahia, ao e dá outras providências.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2508/043_-_projeto_de_decreto_no_043_-_titulo_de_cidadania_anderson_alves_cruz_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2508/043_-_projeto_de_decreto_no_043_-_titulo_de_cidadania_anderson_alves_cruz_-_peto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, ao Vereador Anderson Alves Cruz Estado da Bahia, ao e dá outras providências.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2515/044_-_projeto_de_decreto_no_044_-_titulo_de_cidadania_anderson_novais_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2515/044_-_projeto_de_decreto_no_044_-_titulo_de_cidadania_anderson_novais_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, ao Sr. Anderson Silva Novais Estado da Bahia, ao e dá outras providências.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>Concede titulo de Cidadão honorifico de Itapetinga, Estado da Bahia, ao Sr. Evandro Souza Silva</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Eduardo Hagge</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2345/pl_complementar_n_001-25_-_define_perimetro_urbano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2345/pl_complementar_n_001-25_-_define_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Dispbe sobre a delimitação do Perímetro Urbano do Município de Itapetinga e dá outras e providências.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2405/plc_002-2025_-_anexacao_de_area_ao_perimetro_urbano_hospital_e_policlinica_vf_-_copia.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2405/plc_002-2025_-_anexacao_de_area_ao_perimetro_urbano_hospital_e_policlinica_vf_-_copia.pdf</t>
   </si>
   <si>
     <t>Anexa parcela de área e consolida o perímetro urbano do município de Itapetinga na área delimitada, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1832/001_-_projeto_de_lei_do_legislativo_n_001-2025_-_reforma_legal.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1832/001_-_projeto_de_lei_do_legislativo_n_001-2025_-_reforma_legal.pdf</t>
   </si>
   <si>
     <t>“Fica instituído o Programa Reforma Legal, a proceder reformas, melhoria e outras obras em casas residenciais destinadas a pessoas de baixa renda.”</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1833/002_-_projeto_de_lei_do_legislativo_n_002-2025_-_marmita_solidaria_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1833/002_-_projeto_de_lei_do_legislativo_n_002-2025_-_marmita_solidaria_-_valquirio.pdf</t>
   </si>
   <si>
     <t>“Institui na cidade de Itapetinga o programa Marmita Solidária da Prefeitura Municipal de Itapetinga a moradores em situação de extrema vulnerabilidade.”</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1840/003_-_projeto_de_lei_do_legislativo_n_003-2025_-_fundo_do_futebol_amador_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1840/003_-_projeto_de_lei_do_legislativo_n_003-2025_-_fundo_do_futebol_amador_-_valquirio.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho e Fundo Municipal de Esportes, vinculado à Secretaria Municipal de Esportes e Lazer, com a finalidade de estabelecer as bases normativas da política municipal do esporte e as ações destinadas ao fortalecimento das atividades esportivas em Itapetinga-Ba.”</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1859/004_-_projeto_de_lei_do_legislativo_n_004-2025_-_isencao_iptu_dos_servidores_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1859/004_-_projeto_de_lei_do_legislativo_n_004-2025_-_isencao_iptu_dos_servidores_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso II, do par.1°, do art.1°, da Lei Municipal n° 204/67 que “dispõe sobre isenção do pagamento de IPTU aos Funcionários deste Município” e dá outras providências.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1889/005_-_projeto_de_lei_do_legislativo_n_005-2025_-_bairro_zito_gomes_-_tiquinho_falta_finalizar.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1889/005_-_projeto_de_lei_do_legislativo_n_005-2025_-_bairro_zito_gomes_-_tiquinho_falta_finalizar.pdf</t>
   </si>
   <si>
     <t>“Denomina de Bairro Zito Gomes o atual bairro Quintas do Sul (Asa Sul e Asa Norte) e dá outras providências”.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1891/006_-_projeto_de_lei_do_legislativo_no_006-25_-_prioridade_de_matricula_para_autistas_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1891/006_-_projeto_de_lei_do_legislativo_no_006-25_-_prioridade_de_matricula_para_autistas_-_manu.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a prioridade de matrícula para alunos com Transtorno do Espectro Autista (TEA) em escolas municipais próximas à sua residência ou ao local de trabalho de seus responsáveis no Município de Itapetinga/BA, como também a permanência dos referidos alunos e dá outras providências”.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/007_-_projeto_de_lei_do_legislativo_n_007-2025_-_altera_lei_768-96_sancoes_aos_estabelecimentos_bancarios_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/007_-_projeto_de_lei_do_legislativo_n_007-2025_-_altera_lei_768-96_sancoes_aos_estabelecimentos_bancarios_-_anderson.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3°, II e III da Lei Municipal Nº 768/1996 que “dispõe sobre as sanções administrativas a estabelecimentos bancários infratores do Direito do Consumidor, e dá outras providências”.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/008_-_projeto_de_lei_do_legislativo_n_008-2025_-_placas_combate_a_violencia_contra_animais_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/008_-_projeto_de_lei_do_legislativo_n_008-2025_-_placas_combate_a_violencia_contra_animais_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação de placas informativas relativas ao combate à violência contra animais no âmbito do município de Itapetinga-Bahia”.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/009_-_projeto_de_lei_do_legislativo_n_009-2025_-_programa_de_acolhimento_a_pacientes_oncologicos_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/009_-_projeto_de_lei_do_legislativo_n_009-2025_-_programa_de_acolhimento_a_pacientes_oncologicos_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Institui a obrigatoriedade da criação de um Programa de Acolhimento a Pacientes Oncológicos e de seus familiares”.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/010_-_projeto_de_lei_do_legislativo_n_010-2025_-_censo_animal_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/010_-_projeto_de_lei_do_legislativo_n_010-2025_-_censo_animal_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o CENSO ANIMAL visando o controle populacional de animais domésticos (cães e gatos), e dá outras providências”.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/011_-_projeto_de_lei_do_legislativo_n_011-2025_-_pesca_recreativa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/011_-_projeto_de_lei_do_legislativo_n_011-2025_-_pesca_recreativa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Disciplina no âmbito do Município de Itapetinga, Estado da Bahia, a prática da “Pesca Recreativa” no Parque Poliesportivo da Lagoa, e dá outras providências.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/012_-_projeto_de_lei_do_legislativo_n_012-2025_-_minha_casa_itapetinga_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/012_-_projeto_de_lei_do_legislativo_n_012-2025_-_minha_casa_itapetinga_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Criação do Programa Habitacional do Servidor Público Municipal denominada “Minha Casa Itapetinga”, e dá outras providências”.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/013_-_projeto_de_lei_do_legislativo_n_013-2025_-_reinscercao_de_dependentes_quimicos_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/013_-_projeto_de_lei_do_legislativo_n_013-2025_-_reinscercao_de_dependentes_quimicos_-_valquirio.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Incentivo ao Emprego e à Reinserção Social de Dependentes Químicos estável no Município de Itapetinga.”</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/014_-_projeto_de_lei_do_legislativo_n_014-2025_-_abono_por_doacao_de_sangue_aos_funcionarios_publicos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/014_-_projeto_de_lei_do_legislativo_n_014-2025_-_abono_por_doacao_de_sangue_aos_funcionarios_publicos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Conceder os dias de abono aos funcionários do serviço público municipal em casos de doação de sangue devidamente comprovadas e dá outras providências”</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/015_-_projeto_de_lei_do_legislativo_n_015-2025_-_musica_gospel_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/015_-_projeto_de_lei_do_legislativo_n_015-2025_-_musica_gospel_-_valquirio.pdf</t>
   </si>
   <si>
     <t>“Recnhece a música gospel e os eventos a ela relacionadas como manisfestação cultural, no municipio de Itapetinga e dá outras providências.”</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/016_-_projeto_de_lei_do_legislativo_n_016-2025_-_ubs_quintas_do_sul_zito_gomes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/016_-_projeto_de_lei_do_legislativo_n_016-2025_-_ubs_quintas_do_sul_zito_gomes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Denomina a Unidade Básica de Saúde – UBS,  do   Quintas do Sul (ASA NORTE), de José Ferreira Gomes (ZITO GOMES) e dá outras providências”.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>Diga Diga, Sidinei do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/017_-_projeto_de_lei_do_legislativo_n_017-2025_-_oficializa_quintas_do_sul_-_diga_diga_e_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/017_-_projeto_de_lei_do_legislativo_n_017-2025_-_oficializa_quintas_do_sul_-_diga_diga_e_sidinei.pdf</t>
   </si>
   <si>
     <t>“Oficiliza a nomenclatura do Bairro Quintas do Sul no município de Itapetinga-Bahia, e dá outras providências.”</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/018_-_projeto_de_lei_do_legislativo_n_018-2025_-_denomina_zito_gomes_os_residenciais_itapetinga_i_e_ii_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/018_-_projeto_de_lei_do_legislativo_n_018-2025_-_denomina_zito_gomes_os_residenciais_itapetinga_i_e_ii_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“ Denomina os Residenciais Itapetinga I e Itapetinga II, de José Ferreira Gomes (ZITO GOMES) e dá outras  providências”.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/019_-_projeto_de_lei_do_legislativo_n_019-2025_-_exposicao_agropecuaria_patrimonio_cutural_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/019_-_projeto_de_lei_do_legislativo_n_019-2025_-_exposicao_agropecuaria_patrimonio_cutural_-_mesa.pdf</t>
   </si>
   <si>
     <t>Reconhece o interesse cultural e social para o município, a Exposição Agropecuária de Itapetinga/BA, como patrimônio Cultural e Imaterial do município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/020_-_projeto_de_lei_do_legislativo_n_020-2025_-_proibe_girandolas_de_fogos_de_artificio_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/020_-_projeto_de_lei_do_legislativo_n_020-2025_-_proibe_girandolas_de_fogos_de_artificio_-_daniel.pdf</t>
   </si>
   <si>
     <t>“Proíbe o uso de girandolas de fogos de artifício no perímetro urbano de Itapetinga-Ba e dá outras providências.”</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/021_-_projeto_de_lei_do_legislativo_n_021-2025_-_semana_do_teste_do_pezinho_-_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/021_-_projeto_de_lei_do_legislativo_n_021-2025_-_semana_do_teste_do_pezinho_-_daniel.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Incentivo à Realização do Teste do Pezinho no município de Itapetinga-Ba e dá outras providências.”</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/022_-_projeto_de_lei_do_legislativo_n_022-2025_-_policia_municipal_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/022_-_projeto_de_lei_do_legislativo_n_022-2025_-_policia_municipal_-_manu.pdf</t>
   </si>
   <si>
     <t>“Redenomina a Guarda Municipal de Itapetinga, que passará a se chamar Polícia Municipal de Itapetinga e a reconhece como integrante do Sistema de Segurança Pública e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/023_-_projeto_de_lei_do_legislativo_n_023-2025_-_dia_de_nossa_senhora_das_gracas_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/023_-_projeto_de_lei_do_legislativo_n_023-2025_-_dia_de_nossa_senhora_das_gracas_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do Municipio de Itapetinga, o dia da Padroeira Nossa Senhora das Gracas, a ser comemorado anualmente no dia 27 de novembro e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/024_-_projeto_de_lei_do_legislativo_n_024-2025_-_leitura_diaria_nas_escolas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/024_-_projeto_de_lei_do_legislativo_n_024-2025_-_leitura_diaria_nas_escolas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a disponibilização de 15 (quinze) minutos diários nas escolas públicas municipais para alunos e servidores se dedicarem à leitura e dá outras providências”.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/025_-_projeto_de_lei_do_legislativo_n_025-2025_-_programa_apoia_-_autismo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/025_-_projeto_de_lei_do_legislativo_n_025-2025_-_programa_apoia_-_autismo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal, a criar o Programa APOIA, de apoio ao professor, orientando e informando sobre o Transtorno do Espectro Autista (TEA), na rede municipal de ensino, e da outras providências”.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/026_-_projeto_de_lei_do_legislativo_n_026-2025_-_semana_municipal_do_livro_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/026_-_projeto_de_lei_do_legislativo_n_026-2025_-_semana_municipal_do_livro_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Livro no Município de Itapetinga, com o objetivo de promover a leitura, a formação de leitores e a valorização de escritores locais, e dá outras providências.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/027_-_projeto_de_lei_do_legislativo_n_027-2025_-gratuidade_no_tranporte_aos_estudantes_do_enem_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/027_-_projeto_de_lei_do_legislativo_n_027-2025_-gratuidade_no_tranporte_aos_estudantes_do_enem_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade do transporte público coletivo de passageiros, aos estudantes inscritos no Exame Nacional do Ensino Médio (ENEM), em dias de aplicação das provas, no município de Itapetinga.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/028_-_projeto_de_lei_do_legislativo_n_028-2025_-_gratuidade_no_tranporte_para_gravidas_em_vulnerabilidade_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/028_-_projeto_de_lei_do_legislativo_n_028-2025_-_gratuidade_no_tranporte_para_gravidas_em_vulnerabilidade_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de transporte gratuito em ônibus municipal para mulheres grávidas em situação de vulnerabilidade social, de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/029_-_projeto_de_lei_do_legislativo_n_029-2025_-_dia_do_agente_de_saude_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/029_-_projeto_de_lei_do_legislativo_n_029-2025_-_dia_do_agente_de_saude_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Agente de Saúde no âmbito do Município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/030_-_projeto_de_lei_do_legislativo_n_030-2025_-_somos_todos_down_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/030_-_projeto_de_lei_do_legislativo_n_030-2025_-_somos_todos_down_-_manu.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização “Somos Todos Down”, no âmbito do Município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/031_-_projeto_de_lei_do_legislativo_no_031-25_-_reajuste_servidores_efetivos_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/031_-_projeto_de_lei_do_legislativo_no_031-25_-_reajuste_servidores_efetivos_-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores efetivos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/032_-_projeto_de_lei_do_legislativo_n_032-2025_-_denomina_de_escola_municipal_lindinalva_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/032_-_projeto_de_lei_do_legislativo_n_032-2025_-_denomina_de_escola_municipal_lindinalva_-_sibele.pdf</t>
   </si>
   <si>
     <t>Denomina de Lindinalva Santos de Carvalho, Linda da IPAM, a Escola Municipla localizada mo bairro Vila Erika e dá outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/033_-_projeto_de_lei_do_legislativo_no_033-25_-_dia_municipal_do_jovem_cristao_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/033_-_projeto_de_lei_do_legislativo_no_033-25_-_dia_municipal_do_jovem_cristao_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>“Fica instituído o Dia Municipal do Jovem Cristão no município de Itapetinga a ser comemorado anualmente e dá outras providências”.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/034_-_projeto_de_lei_do_legislativo_no_034-25_-_coleta_de_lixo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/034_-_projeto_de_lei_do_legislativo_no_034-25_-_coleta_de_lixo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o horário obrigatório para a realização de coleta de lixo no município de Itapetinga-Bahia”.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/035_-_projeto_de_lei_do_legislativo_no_035-25_-_cartao_combustivel_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/035_-_projeto_de_lei_do_legislativo_no_035-25_-_cartao_combustivel_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da utilização do cartão combustível em toda frota municipal de veículos do Município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/036_-_projeto_de_lei_do_legislativo_no_036-25_-_gratuidade_de_sepultamento_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/036_-_projeto_de_lei_do_legislativo_no_036-25_-_gratuidade_de_sepultamento_-_sidinei.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a isenção de taxas de serviços diversos de cemitério (sepultamento) às pessoas comprovadamente carentes e dá outras providências.”</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/037_-_projeto_de_lei_n_037-25_-_campanha_informativa_alteracoes_no_transito_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/037_-_projeto_de_lei_n_037-25_-_campanha_informativa_alteracoes_no_transito_-_sidinei.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de campanha publicitária informativa prévia antes da implementação de alterações no trânsito pela COMUTRAN – Coordenadoria Municipal de Trânsito de Itapetinga e dá outras providências.”</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2115/038_-_projeto_de_lei_n_038-25_-_campanha_crimes_ciberneticos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2115/038_-_projeto_de_lei_n_038-25_-_campanha_crimes_ciberneticos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Institui a campanha de conscientização e prevenção contra crimes cibernéticos, cometidos por meio do uso indevido da inteligência artificial, contra crianças e adolescentes na rede municipal de educação”.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_do_legislativo_-_diabetes_libre_-_pr_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_do_legislativo_-_diabetes_libre_-_pr_jean.doc</t>
   </si>
   <si>
     <t>Visa a implantação de programa destinado à doação de sensores de glicose Libre Freestyle para pessoas acometidas por diabetes, com o objetivo de facilitar o acesso à tecnologia que contribua para o controle da doença e tragam maior conforto.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2117/040_-_projeto_de_lei_do_legislativo_no_040-25_-_padronizacao_de_fachadas_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2117/040_-_projeto_de_lei_do_legislativo_no_040-25_-_padronizacao_de_fachadas_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização visual das fachadas dos imóveis públicos e da frota de veículos oficiais e locados do Município de Itapetinga-BA, com base nas cores oficiais da bandeira municipal, autoriza a inserção do logotipo da gestão vigente, regulamenta o uso de grafite em ambientes públicos e dá outras providências</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/programa_castracao_legal.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/041_-_projeto_de_lei_do_legislativo_no_041-25_-_programa_castracao_legal_-_tarugao.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Castração Legal e  fixa outras providências”</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/042_-_projeto_de_lei_do_legislativo_no_042-25_-_programa_mae_atipicas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/042_-_projeto_de_lei_do_legislativo_no_042-25_-_programa_mae_atipicas_-_anderson.pdf</t>
   </si>
   <si>
     <t>"Institui Diretrizes, estratégias e ações para o Programa de atenção e orientação às mães atípicas – Cuidando de quem Cuida”.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2125/043_-_projeto_de_lei_do_legislativo_no_043-25_-_leitura_biblica_nas_escolas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2125/043_-_projeto_de_lei_do_legislativo_no_043-25_-_leitura_biblica_nas_escolas_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a viabilidade da leitura da Bíblia como recurso pedagógico e educacional no âmbito da Cidade de Itapetinga-Ba”.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2133/044_-_projeto_de_lei_do_legislativo_no_044-25_-_residencial_joao_de_deus_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2133/044_-_projeto_de_lei_do_legislativo_no_044-25_-_residencial_joao_de_deus_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Denomina como ‘Residencial João de Deus’ o conjunto habitacional com 200 unidades em construção do Programa Minha Casa Minha Vida, situado ao fundo do Residencial Cassiano Gonçalves e Neto Fernandes, e dá outras providências</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2138/045_-_projeto_de_lei_do_legislativo_no_045-25_-_vacinacao_domiciliar_de_idosos_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2138/045_-_projeto_de_lei_do_legislativo_no_045-25_-_vacinacao_domiciliar_de_idosos_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de vacinação domiciliar para idosos acamados ou com dificuldade de locomoção pelo Município de Itapetinga e dá outras providências</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2144/046_-_projeto_de_lei_do_legislativo_no_046-25_-_denomina_praca_silvaneide_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2144/046_-_projeto_de_lei_do_legislativo_no_046-25_-_denomina_praca_silvaneide_-_peto.pdf</t>
   </si>
   <si>
     <t>“Denomina Praça Silvaneide Santos de Jesus, localizada no Bairro Américo Nogueira, e dá outras providências”.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2145/047_-_projeto_de_lei_do_legislativo_no_047-25_-_denomina_praca_andre_jose_dos_santos_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2145/047_-_projeto_de_lei_do_legislativo_no_047-25_-_denomina_praca_andre_jose_dos_santos_-_peto.pdf</t>
   </si>
   <si>
     <t>“Denomina Praça André José dos Santos (Pastor André), localizada no Bairro Américo Nogueira, e dá outras providências”.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2162/048_-_projeto_de_lei_do_legislativo_no_048-25_-_altera_lei_1.627-24_-_lei_dos_taxistas_-_pr._jean_novo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2162/048_-_projeto_de_lei_do_legislativo_no_048-25_-_altera_lei_1.627-24_-_lei_dos_taxistas_-_pr._jean_novo.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso IX do § 1º, do Art. 8º e o Art. 18 e, altera o Art. 14, ambos da Lei Municipal nº 1.627/24, e dá outras providências.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2198/049_-__projeto_de_lei_do_legislativo_no_049-25_-_dia_da_mulher_crista_-_jean_doriel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2198/049_-__projeto_de_lei_do_legislativo_no_049-25_-_dia_da_mulher_crista_-_jean_doriel.doc</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Itapetinga - BA, o “Dia da Mulher Cristã”, a ser comemorado anualmente no dia 28 de março, e dá outras providências.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2204/050_-_projeto_de_lei_do_legislativo_no_050-25-denomina_de_avenida_joaquim_ferreira_lima_a_atual_avenida_a-neto.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2204/050_-_projeto_de_lei_do_legislativo_no_050-25-denomina_de_avenida_joaquim_ferreira_lima_a_atual_avenida_a-neto.doc</t>
   </si>
   <si>
     <t>Denomina de Avenida Joaquim Ferreira Lima, a atual Avenida A, no bairro Américo Nogueira</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2208/051_-_projeto_de_lei_do_legislativo_no_51-25_-_marcha_para_jesus_-_valquirio.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2208/051_-_projeto_de_lei_do_legislativo_no_51-25_-_marcha_para_jesus_-_valquirio.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a inclusão do evento “Marcha para Jesus” no calendário oficial de festividades do aniversário de Itapetinga e estabelece o suporte logístico obrigatório do Município para a sua realização.”</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2210/052_-_projeto_de_lei_do_legislativo_no_052-25_-_denominar_rua_lucas_fabiano_mendes_de_almeida_o_almeidinha_a_atual_rua_f_no_bairro_vila_erica.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2210/052_-_projeto_de_lei_do_legislativo_no_052-25_-_denominar_rua_lucas_fabiano_mendes_de_almeida_o_almeidinha_a_atual_rua_f_no_bairro_vila_erica.doc</t>
   </si>
   <si>
     <t>Denomina de Rua LUCAS FABIANO MENDES DE ALMEIDA “ ALMEIDINHA “, a atual Rua F no bairro Vila Erica</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2220/053-_projeto_de_lei__do_legislativo_no_53-25_-_rua_coronel_jose_silverio_almeida_a_atual_rua_para_-_valquirio.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2220/053-_projeto_de_lei__rua_coronel_jose_silverio_almeida_-_valquirio.pdf</t>
   </si>
   <si>
     <t>“Denomina de Rua Coronel José Silvério Almeida, a atual Rua Pará (nome fictício), no Bairro Nova Itapetinga, via de referência da 8ª Companhia Independente de Polícia Militar de Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2235/054_-_projeto_de_lei_do_legislativo_n_054-25_-_clinica_veterinaria_municipal_-_sol.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2235/054_-_projeto_de_lei_do_legislativo_n_054-25_-_clinica_veterinaria_municipal_-_sol.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização da criação de clinica veterinária municipal em Itapetinga/BA e dá outras providências.”</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2255/055_-_projeto_de_lei_n_055-25_-_patrimonio_cultural_festa_de_sao_jose_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2255/055_-_projeto_de_lei_n_055-25_-_patrimonio_cultural_festa_de_sao_jose_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural e Imaterial do Município de Itapetinga a “Festa de São José”, Padroeiro do Município, e dá outras providências.</t>
   </si>
   <si>
-    <t>2258</t>
-[...7 lines deleted...]
-  <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2262/057_-_projeto_de_lei_do_legislativo_n_057-25_-_dia_de_conscientizacao_e_prevencao_do_diabetes_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2262/057_-_projeto_de_lei_do_legislativo_n_057-25_-_dia_de_conscientizacao_e_prevencao_do_diabetes_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial de eventos do município de Itapetinga o dia de conscientização, prevenção e controle de diabetes, a ser comemorada anualmente no dia 14 de novembro, e dá outras providências.”.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2269/058_-_projeto_de_lei_do_legislativo_n_058-2025_-_incentivo_a_pratica_de_atividades_fisicas_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2269/058_-_projeto_de_lei_do_legislativo_n_058-2025_-_incentivo_a_pratica_de_atividades_fisicas_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à Prática de Atividades Físicas e Convênios com Academias para Servidores Públicos do Município de Itapetinga – Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2270/059_-_projeto_de_lei_do_legislativo_n_059-2025_-_programa_de_preparacao_para_aposentadoria_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2270/059_-_projeto_de_lei_do_legislativo_n_059-2025_-_programa_de_preparacao_para_aposentadoria_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Preparação para Aposentadoria dos Servidores Públicos Municipais de Itapetinga – Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2271/060_-_projeto_de_lei_do_legislativo_n_060-2025_-_saude_mototaxista_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2271/060_-_projeto_de_lei_do_legislativo_n_060-2025_-_saude_mototaxista_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Saúde do Mototaxista no Município de Itapetinga – Bahia, incluindo ações de prevenção e acompanhamento do câncer de próstata, e dá outras providências.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2272/061_-_projeto_de_lei_do_legislativo_n_061-2025_-_cadastro_doenca_rara_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2272/061_-_projeto_de_lei_do_legislativo_n_061-2025_-_cadastro_doenca_rara_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Cria o Cadastro Municipal de Pessoas com Doença Rara no âmbito do Município de Itapetinga-Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2273/062_-_projeto_de_lei_do_legislativo_n_062-2025_-_prevencao_a_adultizacao_-_valquirio_-_para_mesclagem.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2273/062_-_projeto_de_lei_do_legislativo_n_062-2025_-_prevencao_a_adultizacao_-_valquirio_-_para_mesclagem.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Itapetinga-Bahia, a Política Municipal de Prevenção à Adultização Precoce de Crianças e Adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2274/063_-_projeto_de_lei_do_legislativo_n_063-2025_-_torneio_futsal_tg_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2274/063_-_projeto_de_lei_do_legislativo_n_063-2025_-_torneio_futsal_tg_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Institui no Calendário Oficial de Eventos do Município de Itapetinga-BA o Torneio de Futsal de Reservistas do Tiro de Guerra, e dá outras providências.”.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2275/064_-_projeto_de_lei_do_legislativo_n_064-2025_-_porto_seco_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2275/064_-_projeto_de_lei_do_legislativo_n_064-2025_-_porto_seco_-_tele.pdf</t>
   </si>
   <si>
     <t>“Institui a implantação/construção de um Porto Seco no Município de Itapetinga, Estado da Bahia, visando à restrição do tráfego de caminhões na área urbana, e dá outras providências”.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2276/065_-_projeto_de_lei_do_legislativo_n_065-2025_-_proibe_eventos_com_arotizacao__-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2276/065_-_projeto_de_lei_do_legislativo_n_065-2025_-_proibe_eventos_com_arotizacao__-_tele.pdf</t>
   </si>
   <si>
     <t>Proíbe a utilização de verba pública em eventos e serviços que promovam a sexualização e/ou erotização de crianças e adolescentes no Município de Itapetinga-Bahia.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2279/066_-_projeto_de_lei_do_legislativo_no_066-25_-_criacao_do_conselho__municipal__de_habitacao_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2279/066_-_projeto_de_lei_do_legislativo_no_066-25_-_criacao_do_conselho__municipal__de_habitacao_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2281/067_-_projeto_de_lei_do_legislativo_no_067-25_-_alcoolismo_-_jean_doriel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2281/067_-_projeto_de_lei_do_legislativo_no_067-25_-_alcoolismo_-_jean_doriel.doc</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção e Conscientização sobre os danos causados pelo Alcoolismo e dá outras providências.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2285/068_-_projeto_de_lei_do_legislativo_n_068-25_-_semana_de_combate_as_drogas_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2285/068_-_projeto_de_lei_do_legislativo_n_068-25_-_semana_de_combate_as_drogas_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de prevenção e conscientização sobre as consequências ao uso de drogas, no âmbito do município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2291/069_-_projeto_de_lei_do_legislativo_n_069-25_-_proibe_remocao_de_restos_mortais_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2291/069_-_projeto_de_lei_do_legislativo_n_069-25_-_proibe_remocao_de_restos_mortais_-_sidinei.pdf</t>
   </si>
   <si>
     <t>"Proíbe a remoção de restos mortais nos cemitérios públicos e privados do município de Itapetinga sem prévio aviso às famílias dos falecidos, e dá outras providências".</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2297/070_-_projeto_de_lei_do_legislativo_no_070_-_25_-_politica_municipal_de_protecao_e_bem-estar_animal__-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2297/070_-_projeto_de_lei_do_legislativo_no_070_-_25_-_politica_municipal_de_protecao_e_bem-estar_animal__-_sol.pdf</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Proteção e Bem-Estar Animal no âmbito do Município de Itapetinga – BA e dá outras providências".</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2396/071_-_projeto_de_lei_do_legislativo_n_071-2025_-_semana_municipal_da_pessoa_idosa_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2396/071_-_projeto_de_lei_do_legislativo_n_071-2025_-_semana_municipal_da_pessoa_idosa_-_mesa.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Pessoa Idosa no Município de Itapetinga e dá outras providências</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2397/072_-_projeto_de_lei_do_legislativo_n_072-2025_-_agosto_lilas_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2397/072_-_projeto_de_lei_do_legislativo_n_072-2025_-_agosto_lilas_-_mesa.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Itapetinga, o Mês “Agosto Lilás”, dedicado à conscientização e ao enfrentamento da violência contra a mulher, e dá outras providências</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2325/073_-_projeto_de_lei_do_legislativo_no_073-25_-_socorro_para_animais_atropelados_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2325/073_-_projeto_de_lei_do_legislativo_no_073-25_-_socorro_para_animais_atropelados_-_sol.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de condutores de veículos prestarem socorro imediato a animais atropelados no município de Itapetinga – BA, e dá outras providências.``</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2333/074_-_projeto_de_lei_do_legislativo_no_074-25_-_campanha_agosto_branco_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2333/074_-_projeto_de_lei_do_legislativo_no_074-25_-_campanha_agosto_branco_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial de eventos do município de Itapetinga-Ba a Campanha anual Chamada “AGOSTO BRANCO”, e dá outras providências".</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2338/075_-_projeto_de_lei_do_legislativo_no_075-25_-_promocao_da_arte_urbana_grafite_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2338/075_-_projeto_de_lei_do_legislativo_no_075-25_-_promocao_da_arte_urbana_grafite_-_tele.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Promoção da Arte Urbana do Grafite no Município de Itapetinga com a finalidade de legitimar manifestações artísticas espontâneas em locais de visibilidade pública, promover o acesso democrático à cultura para a população, a revitalização da paisagem, a valorização _x000D_
 dos agentes criativos, a formação de público, a atração de investimentos, entre outras atribuições.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2342/076_-_projeto_de_lei_do_legislativo_no_076-25_-_palmares_da_cristo_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2342/076_-_projeto_de_lei_do_legislativo_no_076-25_-_palmares_da_cristo_-_jean.pdf</t>
   </si>
   <si>
     <t>Institui o dia “Palmares para Cristo”, no Povoado de Palmares e dá outras providências.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2353/077_-_projeto_de_lei_do_legislativo_no_077-25_-_banheiros_quimicos_adaptados_a_pessoas_com_deficiencia-tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2353/077_-_projeto_de_lei_do_legislativo_no_077-25_-_banheiros_quimicos_adaptados_a_pessoas_com_deficiencia-tarugao.pdf</t>
   </si>
   <si>
     <t>“TORNA OBRIGATÓRIO BANHEIROS QUÍMICOS ADAPTADOS ÀS NECESSIDADES DE PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA EM EVENTOS PÚBLICOS MUNICIPAIS E/OU PRIVADOS NO MUNICÍPIO, CONFORME LEI FEDERAL Nº 13.825/19”.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2367/078_-_projeto_de_lei_do_legislativo_no_078-25_-_isencao_iptu_para_autistas_-_diga_diga.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2367/078_-_projeto_de_lei_do_legislativo_no_078-25_-_isencao_iptu_para_autistas_-_diga_diga.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU PARA FAMÍLIAS COM PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA – TEA OU SÍNDROME DE DOWN NO MUNICÍPIO DE ITAPETINGA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2372/079_-_projeto_de_lei_do_legislativo_no_079-25_-_praca_michel_hagge_-_anderson_da_nova.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2372/079_-_projeto_de_lei_do_legislativo_no_079-25_-_praca_michel_hagge_-_anderson_da_nova.pdf</t>
   </si>
   <si>
     <t>“Redenomina a Praça Dairy Walley para Praça Michel Hagge, autoriza a construção de um busto em homenagem ao ex-prefeito e dá outras providências”.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>Anderson da Nova, Daniel Lacerda, Diga Diga, Luciano Almeida, Manu de Chico Ferro Velho, Neto Ferraz, Pastor Jean Doriel, Peto, Sibele Nery, Sidinei do Sindicato, Sol dos Animais, Tarugão, Telê Vieira, Tiquinho Nogueira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2374/080_-_projeto_de_lei_do_legislativo_n_080-2025_-_lagoa_michel_hagge_-_subscrita_por_todos.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2374/080_-_projeto_de_lei_do_legislativo_n_080-2025_-_lagoa_michel_hagge_-_subscrita_por_todos.pdf</t>
   </si>
   <si>
     <t>Denomina Parque Poliesportivo Michel Hagge o atual Parque da Lagoa, e dá outras providências</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2373/081_-_projeto_de_lei_do_legislativo_no_080-25_-_parque_poliesportivo_da_lagoa_michel_jose_hagge_filho_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2373/081_-_projeto_de_lei_do_legislativo_no_080-25_-_parque_poliesportivo_da_lagoa_michel_jose_hagge_filho_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Alterar a denominação de PARQUE POLIESPORTIVO DA LAGOA, para PARQUE POLIESPORTIVO DA LAGOA MICHEL JOSÉ HAGGE FILHO e dá outras providências”.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2379/083_-_projeto_de_lei_do_legislativo_n_083-2025_-_memorial_michel_hagge_-_anderson_da_nova.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2379/083_-_projeto_de_lei_do_legislativo_n_083-2025_-_memorial_michel_hagge_-_anderson_da_nova.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a criar o Memorial em Homenagem a Michel José Hagge Filho, e dá outras providências..”</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2389/084_-_projeto_de_lei_do_legislativo_n_084-2025_-_ponte_michel_hagge_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2389/084_-_projeto_de_lei_do_legislativo_n_084-2025_-_ponte_michel_hagge_-_manu.pdf</t>
   </si>
   <si>
     <t>Denomina de “Ponte Michel Hagge” a ponte a ser construída ligando o Ponto Certo à Morada do Bem Querer, no município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2403/085_-_projeto_de_lei_do_legislativo_no_085-25_denomina_estadio_do_bandeira_do_colonia_michel_hagge_filho_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2403/085_-_projeto_de_lei_do_legislativo_no_085-25_denomina_estadio_do_bandeira_do_colonia_michel_hagge_filho_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Estádio “Edgar Brito”, localizado no distrito de Bandeira do Colônia, que passa a denominar-se Estádio do Bandeira Michel Hagge Filho, e dá outras providências.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2420/086_-_projeto_de_lei_do_legislativo_n_086-2025_-_rota_da_carne_e_do_leite_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2420/086_-_projeto_de_lei_do_legislativo_n_086-2025_-_rota_da_carne_e_do_leite_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Itapetinga, a Rota Turístico-Gastronômica da Carne e do Leite, destinada à valorização da agropecuária, da culinária regional e do turismo sustentável.”</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2431/087_-_projeto_de_lei_do_legislativo_no_087-25_-_pranchas_de_comunicacao_alternativa_em_espacos_publicos__-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2431/087_-_projeto_de_lei_do_legislativo_no_087-25_-_pranchas_de_comunicacao_alternativa_em_espacos_publicos__-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de Pranchas de Comunicação Alternativa em espaços públicos do Município de Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2434/088_-_projeto_de_lei_do_legislativo_no_088-25_-_programa_de_oferta_gratuita_de_oculos_de_grau_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2434/088_-_projeto_de_lei_do_legislativo_no_088-25_-_programa_de_oferta_gratuita_de_oculos_de_grau_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal de Oferta Gratuita de Óculos de Grau para Cidadãos em Situação de Vulnerabilidade Social no âmbito do município de Itapetinga-BA, e dá outras providências.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2453/089_-_projeto_de_lei_do_legislativo_n_089-2025_-_auxilio_transporte_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2453/089_-_projeto_de_lei_do_legislativo_n_089-2025_-_auxilio_transporte_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito da Câmara Municipal de Itapetinga, o Auxílio-Transporte, de natureza indenizatória, destinado aos servidores efetivos, a ser disponibilizado por meio de cartão eletrônico, e dá outras providências.”</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2452/090_-_projeto_de_lei_do_legislativo_n_090-2025_-_obrigatoriedade_de_poltronas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2452/090_-_projeto_de_lei_do_legislativo_n_090-2025_-_obrigatoriedade_de_poltronas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de poltronas reclináveis e acolchoadas em enfermarias de hospital, Unidade de Pronto Atendimento e clinicas médicas e dá outras providências”</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2460/091_-_projeto_d_lei_do_legislativo_no_091-25_-_denomina_de_rua_laudina_monteiro_santos_a_atual_trecho_rua_c_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2460/091_-_projeto_d_lei_do_legislativo_no_091-25_-_denomina_de_rua_laudina_monteiro_santos_a_atual_trecho_rua_c_-_manu.pdf</t>
   </si>
   <si>
     <t>“Denomina de Rua Laudina Monteiro Santos, a atual trecho Rua C - no Bairro Ângela Espinheira, abaixo da Rua Visconde do rio branco no Ponto Certo, e dá outras providências”.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2463/092_-_projeto_de_lei_do_legislativo_no_092-25_-_projeto_amigo_da_arvore_e_do_clima_sementes_para_o_futuro_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2463/092_-_projeto_de_lei_do_legislativo_no_092-25_-_projeto_amigo_da_arvore_e_do_clima_sementes_para_o_futuro_-_jean.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto “Amigo da Árvore e do Clima – Sementes para o Futuro”, destinado à promoção da arborização urbana e rural no Município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2464/093_-_projeto_de_lei_do_legislativo_no_093-25_-_cria_movimento_ame__articulacao_e_mobilizacao_evangelica_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2464/093_-_projeto_de_lei_do_legislativo_no_093-25_-_cria_movimento_ame__articulacao_e_mobilizacao_evangelica_-_jean.pdf</t>
   </si>
   <si>
     <t>Cria o Movimento AME – Articulação e Mobilização Evangélica no Município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2468/094_-_projeto_de_lei_do_legislativo_no_094-25_-_institui_o_programa_quem_tem_fome_tem_pressa_-_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2468/094_-_projeto_de_lei_do_legislativo_no_094-25_-_institui_o_programa_quem_tem_fome_tem_pressa_-_jean.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Quem Tem Fome Tem Pressa” no município de Itapetinga-Ba, que dispõe sobre o aproveitamento e a doação de alimentos próprios para consumo humano, provenientes de feiras livres, supermercados e outros estabelecimentos comerciais, e dá outras providências.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2473/095_-_projeto_de_lei_do_legislativo_n_095-2025_-_uso_de_aplicativo_-_taxi_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2473/095_-_projeto_de_lei_do_legislativo_n_095-2025_-_uso_de_aplicativo_-_taxi_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.627, de 06 de março de 2024, para autorizar o uso de plataformas digitais e aplicativos no serviço de táxi no Município de Itapetinga.”</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2480/096_-_projeto_de_lei_do_legislativo_no_096-25_-_rua_paulo_novais_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2480/096_-_projeto_de_lei_do_legislativo_no_096-25_-_rua_paulo_novais_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Denomina de Rua PAULO NOVAIS SILVA, a atual trecho Rua 1º de Maio - no centro da cidade, abaixo da Avenida Vitoria da conquista no Ponto Certo, no centro da cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2529/097-projeto_de_lei_do_legislativo_no_097-25-patrimonio_historico_material_e_cultural_de_itapetinga_a_amei-anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2529/097-projeto_de_lei_do_legislativo_no_097-25-patrimonio_historico_material_e_cultural_de_itapetinga_a_amei-anderson.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Histórico, Material e Cultural do Município de Itapetinga a AMEI – Associação de Ministros Evangélicos de Itapetinga</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2139/001_-_projeto_de_resolucao_n_001-2025_-_procuradoria_especial_da_mulher_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2139/001_-_projeto_de_resolucao_n_001-2025_-_procuradoria_especial_da_mulher_-_mesa.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no âmbito do Poder Legislativo do Município de Itapetinga/BA e dá outras providências.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2161/002_-_projeto_de_resolucao_n_002-25_-_altera_regimento_interno_-_cria_mocao_de_apoio_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2161/002_-_projeto_de_resolucao_n_002-25_-_altera_regimento_interno_-_cria_mocao_de_apoio_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao artigo 87, § 1º, do Regimento Interno nº 004/1990 da Câmara Municipal de Itapetinga, para incluir as Moções de Apoio e definir seus critérios de propositura.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2263/003_-_projeto_de_resolucao_n_003-2025_-_altera_resolucao_195.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2263/003_-_projeto_de_resolucao_n_003-2025_-_altera_resolucao_195.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso I do Art. 4º da Resolução 195/2023 que cria estrutura e define regras no Organograma da Apoio a Atividade Parlamentar e dá outras providencias”.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>Sidinei do Sindicato, Daniel Lacerda, Diga Diga, Peto, Sol dos Animais, Tarugão, Telê Vieira, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2393/004_-_projeto_de_resolucao_n_004-25_-_altera_regimento_interno_-_4_titulos_por_ano_-_vereadores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2393/004_-_projeto_de_resolucao_n_004-25_-_altera_regimento_interno_-_4_titulos_por_ano_-_vereadores.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 004/90, de 14 de dezembro de 1990, que “Dispõe sobre o Regimento Interno da Câmara de Vereadores do Município de Itapetinga-BA e dá outras providências”.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2527/005_-_projeto_de_resolucao_n_005-25_-_altera_regimento_interno_-_comissao_de_etica_-_jean_doriel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2527/005_-_projeto_de_resolucao_n_005-25_-_altera_regimento_interno_-_comissao_de_etica_-_jean_doriel.pdf</t>
   </si>
   <si>
     <t>“Altera o Regimento Interno da Câmara de Vereadores do Município de Itapetinga-BA, criando a Comissão Permanente de Ética e Decoro Parlamentar da Câmara Municipal de Itapetinga, e dá outras providências.”</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2528/006_-_projeto_de_resolucao_n_006-25_-_espaco_de_lazer_camara_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2528/006_-_projeto_de_resolucao_n_006-25_-_espaco_de_lazer_camara_-_mesa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a iniciar processo de aquisição de área destinada à realização de eventos e atividades institucionais, e dá outras providências.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1827/001_-_requerimento_n_001-25_-_sessao_especial_dia_da_mulher_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1827/001_-_requerimento_n_001-25_-_sessao_especial_dia_da_mulher_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem ao Dia Internacional da Mulher, com data a ser marcada, com o objetivo de reconhecer e valorizar as conquistas das mulheres e promover reflexões sobre o protagonismo feminino.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1828/002_-_requerimento_n_002-25_-_sessao_especial_setembro_amarelo_-_pastor_jean.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1828/002_-_requerimento_n_002-25_-_sessao_especial_setembro_amarelo_-_pastor_jean.doc</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 18 do mês de Setembro de 2025, com o objetivo de abordar o tema “Setembro Amarelo: Espiritualidade e Saúde Mental”.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1834/003_-_requerimento_n_003-25_-_aud._pub._promocao_direitos_da_mulher_-_sibele_manu_e_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1834/003_-_requerimento_n_003-25_-_aud._pub._promocao_direitos_da_mulher_-_sibele_manu_e_sol.pdf</t>
   </si>
   <si>
     <t>Requeremos a realização de uma Audiência Pública para discutir sobre a Defesa e Promoção dos Direitos da Mulher no nosso Município, a ser realizada no dia 12 de março de 2025, às 10h00.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1835/004_-_requerimento_n_004-25_-_sessao_especial_das_familias_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1835/004_-_requerimento_n_004-25_-_sessao_especial_das_familias_-_neto.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em homenagem às Famílias, a ser realizada no dia 07 de maio do presente ano, quarta-feira, às 19h00.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1842/005_-_requerimento_n_005-25_-_sessoes_itinerantes_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1842/005_-_requerimento_n_005-25_-_sessoes_itinerantes_-_anderson.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de Sessões Itinerantes, de forma programada, durante o ano de 2025, em todos os residenciais de nossa cidade, com datas a serem definidas pelo Presidente da Câmara.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1843/006_-_requerimento_n_006-25_-_sessao_especial_garis_lavadeiras_e_costureiras_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1843/006_-_requerimento_n_006-25_-_sessao_especial_garis_lavadeiras_e_costureiras_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem aos garis, costureiras e lavandeiras do nosso município.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1844/007_-_requerimento_n_007-25_-_sessao_especial_soldado_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1844/007_-_requerimento_n_007-25_-_sessao_especial_soldado_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro da realização de um Sessão Especial, a ser realizada no dia 27 de agosto do corrente ano, às 19h00, em comemoração ao Dia do Soldado.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1845/008_-_requerimento_n_008-25_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1845/008_-_requerimento_n_008-25_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada uma Sessão Especial a fim de dialogar sobre a importância da regularização fundiária em busca do desenvolvimento da cidade, com data a ser definida.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1846/009_-_requerimento_n_009-25_-_sessao_especial_pecuaria_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1846/009_-_requerimento_n_009-25_-_sessao_especial_pecuaria_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro seja realizada uma Sessão Especial em comemoração ao Dia Nacional da Pecuária, a ser realizada no mês de novembro do presente ano, com data a ser definida.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1847/010_-_requerimento_n_010-25_-_comissao_especial_para_reforma_de_lei_org._e_regimento_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1847/010_-_requerimento_n_010-25_-_comissao_especial_para_reforma_de_lei_org._e_regimento_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja criada uma Comissão Especial para proceder a um estudo e emitir parecer visando à realização da reforma da Lei Orgânica do Município e do Regimento Interno da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1848/011_-_requerimento_n_011-25_-_audiencia_publica_inclusao_social_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1848/011_-_requerimento_n_011-25_-_audiencia_publica_inclusao_social_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Audiência Pública, com data a ser definida, com o tema “Inclusão Social”, para saber as dificuldades que as pessoas deficientes físicas tem no seu dia a dia.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1849/012_-_requerimento_n_012-25_-_sessao_especial_dia_da_educacao_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1849/012_-_requerimento_n_012-25_-_sessao_especial_dia_da_educacao_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada uma Sessão Especial em homenagem ao Dia da Educação com o tema “Educação não transforma o mundo. Educação muda as pessoas. Pessoas transformam o mundo”, Paulo Freire, no mês de abril do corrente ano com data a definir.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1850/013_-_requerimento_n_013-25_-_sessao_parlamento_jovem_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1850/013_-_requerimento_n_013-25_-_sessao_parlamento_jovem_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão do Parlamento Jovem, consubstanciado no artigo 2°, da Lei Municipal de n° 1.080/2009, a realizar no mês de setembro do corrente ano, no turno matutino, a ser posteriormente marcada.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1920/014_-_requerimento_n_014-25_-_sessao_especial_itinerante_-_quintas_do_sul_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1920/014_-_requerimento_n_014-25_-_sessao_especial_itinerante_-_quintas_do_sul_-_anderson.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma SESSÃO ESPECIAL ITINERANTE no bairro Quintas do Sul, com a finalidade de discutir, de forma ampla, os principais problemas que afligem a comunidade local, buscando soluções viáveis para atender às necessidades da população.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1921/015_-_requerimento_n_015-25_-_audiencia_publica_geracao_de_emprego_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1921/015_-_requerimento_n_015-25_-_audiencia_publica_geracao_de_emprego_-_anderson.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma Audiência Pública, com data a ser definida, para tratar acerca de meios para geração de emprego e renda no nosso município.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1922/016_-_requerimento_n_016-25_-_sessao_especial_animais_de_rua_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1922/016_-_requerimento_n_016-25_-_sessao_especial_animais_de_rua_-_sol.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma Sessão Especial, a ser realizada com data a ser estabelecida pela mesa diretora no mês de abril de 2025, com o objetivo de abordar o tema “Animais de rua: Vidas merecem respeito”.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1923/017_-_requerimento_n_017-25_-_sessao_especial_agricultura_familiar_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1923/017_-_requerimento_n_017-25_-_sessao_especial_agricultura_familiar_-_anderson.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma Sessão Especial, com data a ser definida, com o tema “Políticas Públicas para Agricultura familiar como fonte de geração de emprego e renda”.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/018_-_requerimento_n_018-25_-_sessao_especial_autistas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/018_-_requerimento_n_018-25_-_sessao_especial_autistas_-_anderson.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma Audiência Pública, com data a ser definida, com o tema “O transtorno do espectro autista (TEA)” suas dificuldades e soluções que precisam ser adotadas para o bem estar em seu dia a dia.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/019_-_requerimento_n_019-25_-_requer_relatorio_transcicao_de_governo_-_sidinei.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/019_-_requerimento_n_019-25_-_requer_relatorio_transcicao_de_governo_-_sidinei.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal cópia do relatório conclusivo da Comissão de Transição de Governo Municipal do prefeito eleito de Itapetinga Eduardo Jorge Almeida Hagge.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/020_-_requerimento_n_020-25_-_audiencia_publica_seguranca_publica_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/020_-_requerimento_n_020-25_-_audiencia_publica_seguranca_publica_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Audiência Pública, com data a ser definida, com o tema “SEGURANÇA PÚBLICA, UMA RESPONSABILIDADE DE TODOS“, com objetivo de discutir alternativas para melhorar a segurança pública e combater o índice de criminalidade em nosso município.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/021_-_requerimento_n_021-25_-_sessao_especial_70_anos_da_camara_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/021_-_requerimento_n_021-25_-_sessao_especial_70_anos_da_camara_-_mesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma Sessão Especial, na data de 07 de abril do corrente ano, em comemoração aos 70 anos da Câmara Municipal de Itapetinga.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>Neto Ferraz, Pastor Jean Doriel, Telê Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/022_-_requerimento_n_022-25_-_sessao_especial_maio_laranja_-_pastor_jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/022_-_requerimento_n_022-25_-_sessao_especial_maio_laranja_-_pastor_jean.pdf</t>
   </si>
   <si>
     <t>Requerimento para a realização de uma Sessão Especial em alusão ao Maio Laranja, campanha nacional de combate ao abuso e à exploração sexual de crianças e adolescentes, a ser realizada no mês de maio com data a ser definida.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/023_-_requerimento_n_023-25_-_sessao_especial_novembro_azul_-_pastor_jean_neto_e_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/023_-_requerimento_n_023-25_-_sessao_especial_novembro_azul_-_pastor_jean_neto_e_tele.pdf</t>
   </si>
   <si>
     <t>Requerimento para realização de uma  Sessão Especial em alusão ao Novembro Azul, campanha de conscientização sobre a prevenção e o diagnóstico precoce do câncer de próstata, a ser realizada no mês de novembro do corrente ano com data a ser definida.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/024_-_requerimento_n_024-25_-_sessao_especial_bicentenario_da_policia_militar_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/024_-_requerimento_n_024-25_-_sessao_especial_bicentenario_da_policia_militar_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, com data a ser definida, com o tema comemorativo ao “BICENTENÁRIO DA POLÍCIA MILITAR DA BAHIA”.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/025_-_requerimento_n_025-25_-_sessao_especial_abandono_de_animais_-_sol.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/025_-_requerimento_n_025-25_-_sessao_especial_abandono_de_animais_-_sol.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma sessão especial com o o tema “Animais: Abandono é um ato de crueldade”, a ser realizada em dezembro do corrente ano, em data a ser designada.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2044/026_-_requerimento_n_026-25_-_sessao_especial_consciencia_negra_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2044/026_-_requerimento_n_026-25_-_sessao_especial_consciencia_negra_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial no dia 19 de novembro de 2025, dia da Consciência Negra, com a finalidade de debater o tema “Racismo e  desigualdade histórica e marginalização dos negros.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2045/027_-_requerimento_n_027-25_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2045/027_-_requerimento_n_027-25_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, em homenagem ao Dia do Trabalhador, a ser realizada no dia 30 do mês de abril de 2025, com o objetivo de abordar o tema “Dia de Comemoração mas também dia de Luta e Dia de reivindicações”.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>Manu de Chico Ferro Velho, Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2107/028_-_requerimento_n_028-25_-_sessao_especial_campanha_amigo_das_crancas_-_sibele_e_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2107/028_-_requerimento_n_028-25_-_sessao_especial_campanha_amigo_das_crancas_-_sibele_e_manu.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 13 do mês de maio de 2025, com o objetivo de abordar o tema “Campanha Amigo da Criança, com o objetivo de discutir a destinação de recursos públicos e privados para projetos sociais voltados ao bem-estar e desenvolvimento de crianças e adolescentes em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/029_-_requerimento_n_029-25_-_sessao_especial_maio_amarelo_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/029_-_requerimento_n_029-25_-_sessao_especial_maio_amarelo_-_manu.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, com data a definir, com vistas ao Maio Amarelo, um movimento internacional de conscientização para a redução de acidentes de trânsito.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>Pastor Jean Doriel, Telê Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2134/030_-_requerimento_n_030-25_-_sessao_especial_dia_mundial_do_meio_ambiente_-_pr_jean_e_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2134/030_-_requerimento_n_030-25_-_sessao_especial_dia_mundial_do_meio_ambiente_-_pr_jean_e_tele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, no dia 12 de junho do corrente ano, às 09:00 horas, em alusão ao Dia Mundial do Meio Ambiente, que traz o tema global de 2025: A Poluição Plástica e a Importância da Reciclagem.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2155/031_-_requerimento_n_031-25_-_coelba_-_neto_ferraz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2155/031_-_requerimento_n_031-25_-_coelba_-_neto_ferraz.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja encaminhado a presente proposição ao gerente regional da Coelba – Companhia de Eletricidade do Estado da Bahia, para que, além de avaliar a possibilidade de realizar a ligação de energia elétrica nas residências localizadas às margens da Rodovia BA-263, nas proximidades dos Km 4 e 5, também informe a este Poder Legislativo se há algum empecilho técnico, jurídico ou administrativo que impeça a realização do referido serviço.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2156/032_-_requerimento_n_032-25_-_sessao_especial_pessoa_com_deficiencia_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2156/032_-_requerimento_n_032-25_-_sessao_especial_pessoa_com_deficiencia_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial sobre Acessibilidade, com foco nas pessoas com deficiência física, a ser realizada no dia 30 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2229/033_-_requerimento_no_033-25_-_sessao_especial_outubro_rosa__-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2229/033_-_requerimento_no_033-25_-_sessao_especial_outubro_rosa__-_manu.pdf</t>
   </si>
   <si>
     <t>Sessão Especial em alusão à Campanha do Outuro Rosa, a ser realizada no dia  16 outubro de 2025, às 19h, com vistas a debater a prevenção e o diagnóstico precoce do câncer de mama.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>Diga Diga, Pastor Jean Doriel, Peto</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2192/035_-_requerimento_n_035-25_-_audiencia_publica_minha_casa_minha_vida_-_peto.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2192/035_-_requerimento_n_035-25_-_audiencia_publica_minha_casa_minha_vida_-_peto.doc</t>
   </si>
   <si>
     <t>Audiência Pública, no dia 7/7/2025, com o tema “PROGRAMA MINHA CASA MINHA VIDA”, que tem por objetivo discutir dados e informações relevantes sobre este programa que ajuda as pessoas a comprarem o imóvel próprio.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2195/036_-_requerimento_n_036-25_-_sessao_especial_homenagem_para_quem_realiza_trabalho_voluntario_-_manu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2195/036_-_requerimento_n_036-25_-_sessao_especial_homenagem_para_quem_realiza_trabalho_voluntario_-_manu.doc</t>
   </si>
   <si>
     <t>Homenagear as diversas entidades que oferecem oportunidades de trabalho voluntário em nossa cidade Itapetinga – Bahia.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2199/037_-_requerimento_no_037-25_-_sessao_especial_transito_seguro_-_manu.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2199/037_-_requerimento_no_037-25_-_sessao_especial_transito_seguro_-_manu.docx</t>
   </si>
   <si>
     <t>Sessão Especial Trânsito Seguro, conscientização para a redução de acidentes de trânsito.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2203/038_-_requerimento_no_038-25_-_sessao_especial_samu_-_anderson.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2203/038_-_requerimento_no_038-25_-_sessao_especial_samu_-_anderson.docx</t>
   </si>
   <si>
     <t>Sessão Especial para tratar do SAMU 192</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2206/039_-_requerimento_no_039-25_-_sessao_itinerante_palmares_-_jean_doriel_e_daniel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2206/039_-_requerimento_no_039-25_-_sessao_itinerante_palmares_-_jean_doriel_e_daniel.doc</t>
   </si>
   <si>
     <t>Requerimento de Sessão Itinerante no Povoado de Palmares, com data a definir.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2207/040_-_requerimento_no_040-25_-_sessao_especial_agosto_lilas_-_sibele.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2207/040_-_requerimento_no_040-25_-_sessao_especial_agosto_lilas_-_sibele.doc</t>
   </si>
   <si>
     <t>A realização de uma sessão especial na Câmara de Vereadores com o tema "Agosto Lilás" se faz imprescindível para fortalecer as ações de conscientização e combate à violência contra a mulher, um problema social de extrema gravidade que ainda afeta milhões de mulheres no Brasil e no mundo.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>Sol dos Animais, Manu de Chico Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2239/042_-_requerimento_no_042-25_-_audiencia_publica_agosto_lilas_-_sol_e_manu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2239/042_-_requerimento_no_042-25_-_audiencia_publica_agosto_lilas_-_sol_e_manu.doc</t>
   </si>
   <si>
     <t>Audiência Pública Itinerante: Agosto Lilás</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2248/043_-_requerimento_no_043-25_-_sessao_especial_em_homenagem_a_michel_jose_hagge_filho-tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2248/043_-_requerimento_no_043-25_-_sessao_especial_em_homenagem_a_michel_jose_hagge_filho-tarugao.doc</t>
   </si>
   <si>
     <t>transforme uma Sessão Ordinária em Sessão Especial, para homenagear o Ex-prefeito, Michel José Hagge Filho, pelos inúmeros serviços prestados ao município de Itapetinga-Ba.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2249/044_-_requerimento_n_044-25_-_sessao_especial_em_homenagem_a_rodrigo_hagge_costa_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2249/044_-_requerimento_n_044-25_-_sessao_especial_em_homenagem_a_rodrigo_hagge_costa_-_tarugao.doc</t>
   </si>
   <si>
     <t>transforme uma Sessão Ordinária em Sessão Especial, para homenagear o Ex-prefeito, Rodrigo Hagge Costa, pelos inúmeros serviços prestados ao município de Itapetinga-Ba.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2250/045_-_requerimento_no_045-25_-_sessao_especial_em_homenagem_a_jose_otavio_curvelo_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2250/045_-_requerimento_no_045-25_-_sessao_especial_em_homenagem_a_jose_otavio_curvelo_-_tarugao.doc</t>
   </si>
   <si>
     <t>transforme uma Sessão Ordinária em Sessão Especial, para homenagear o Ex-prefeito, Dr. José Otávio Curvelo, pelos inúmeros serviços prestados ao município de Itapetinga-Ba.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>Daniel Lacerda, Pastor Jean Doriel, Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2264/046_-_requerimento_no_046-25_-_sessao_especial_dia_mundial_do_diabetes_-_pastor_jean_daniel_e_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2264/046_-_requerimento_no_046-25_-_sessao_especial_dia_mundial_do_diabetes_-_pastor_jean_daniel_e_sibele.pdf</t>
   </si>
   <si>
     <t>Sessão Especial, a ser realizada no dia 13 de novembro do corrente ano, em alusão ao Dia Mundial do Diabetes.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2268/047_-_requerimento_no_047-25_-_sessao_especial_jose_carlos_moura_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2268/047_-_requerimento_no_047-25_-_sessao_especial_jose_carlos_moura_-_tarugao.doc</t>
   </si>
   <si>
     <t>Sessão Especial, para homenagear o Ex-prefeito, José Carlos Cruz Cerqueira Moura, pelos inúmeros serviços prestados ao município de Itapetinga-Ba.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2302/048_-_requerimento_no_048-25_-_sessao_especial_dia_do_idoso_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2302/048_-_requerimento_no_048-25_-_sessao_especial_dia_do_idoso_-_tele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, em alusão ao Dia Nacional da Pessoa Idosa, a ser realizada no mês de outubro, com data a ser definida.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2306/049_-_requerimento_no_049-25_-_sessao_especial__secretaria_de_educacao_do_municipio__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2306/049_-_requerimento_no_049-25_-_sessao_especial__secretaria_de_educacao_do_municipio__-_tarugao.pdf</t>
   </si>
   <si>
     <t>Transforme uma Sessão Ordinária em Sessão Especial, para Homenagear à Secretaria de Educação do município de Itapetinga-Ba, pelos avanços e inovações, neste primeiro ano de administração.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2307/050_-_requerimento_no_050-25_-_requerimento_anderson_-_cobrando_conselho_animais.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2307/050_-_requerimento_no_050-25_-_requerimento_anderson_-_cobrando_conselho_animais.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Itapetinga-BA, solicitando a aplicação da Lei Municipal nº 1.651/2024, que criou o Conselho Municipal de Proteção e Defesa dos Animais (CMPDA) e o Fundo Municipal de Proteção e Defesa dos Animais, com a formação do Conselho e a implementação do Fundo, conforme previsto na lei.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2340/051_-_requerimento_no_051_-_25_-_sessao_especial_dia_mundial_da_saude_mental_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2340/051_-_requerimento_no_051_-_25_-_sessao_especial_dia_mundial_da_saude_mental_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial a ser realizada no dia 09 de outubro de 2025, com o objetivo de abordar o tema Dia Mundial da Saúde Mental.</t>
   </si>
   <si>
-    <t>2368</t>
-[...7 lines deleted...]
-  <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2387/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2387/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiada a Deputada Federal Roberta Roma (PL - BA), solicitando sua intervenção no sentido de viabilizar a destinação de emenda parlamentar para a aquisição de um micro-ônibus destinado ao transporte dos usuários da Clínica SARE – Serviço de Assistência ao Paciente Renal Ltda, CNPJ 17.319.230/0001-10, situada no bairro Recanto da Colina, município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2392/054_-_requerimento_no_054-25_-_requer_oficio_a_roberta_roma_-_ambulancia_-_pr._jean.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2392/054_-_requerimento_no_054-25_-_requer_oficio_a_roberta_roma_-_ambulancia_-_pr._jean.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiada a Deputada Federal Roberta Roma (PL - BA), solicitação de Ambulância para a Organização Comunitária Voltando à Vida – Projeto Vou Viver, com atendimento estendido à população do bairro Bem Querer, no município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2413/055_-_requerimento_no_055-25_-_requerimento_anderson_-_audiencia_publica_na_ba_263.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2413/055_-_requerimento_no_055-25_-_requerimento_anderson_-_audiencia_publica_na_ba_263.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realizaç]ao de uma Audiência Pública para tratar da segurança pública viária na BA-263. O pedido se dá, diante do elevado número de acidentes registrados na BA-263, especialmente no trecho que passa por Itapetinga, considerando o clamor da população pela adoção de medidas urgentes de segurança, como a implantação de rotatórias, redutores de velocidade e melhorias na iluminação pública,</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2414/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2414/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma Sessão Especial em homenagem à Associação de Ministros Evangélicos de Itapetinga – AMEI, considerando sua relevante contribuição espiritual, social, cultural, comunitária ao longo desses 25 anos de atuação a ser realizada no dia 10 de dezembro 2025, lembrando que essa importante entidade realiza todo ano a Marcha para Jesus.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/001_-_veto_parcial_n_001-25_-_pl_006_executivo_reajuste_dos_servidores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/001_-_veto_parcial_n_001-25_-_pl_006_executivo_reajuste_dos_servidores.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 001/25, ao Projeto de Lei do Legislativo n° 006/25, de autoria do Prefeito Eduardo Hagge que "Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste salarial aos seus servidores municipais e dá outras providências".</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2216/002_-_veto_total__n_002-25_-_pl_002_-_marmita_solidaria.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2216/002_-_veto_total__n_002-25_-_pl_002_-_marmita_solidaria.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 002/25, que institui o programa Marmita Solidaria</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2217/003_-_veto_total__no_003_pl_011-2025_-_pesca_recretiva.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2217/003_-_veto_total__no_003_pl_011-2025_-_pesca_recretiva.docx</t>
   </si>
   <si>
     <t>VETO TOTAL do Projeto de Lei nº 011/2025, que disciplina, no âmbito municipal, a prática da Pesca Recreativa no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2376/004_-_veto_total_no_004-25_-_pl_complementar_001.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2376/004_-_veto_total_no_004-25_-_pl_complementar_001.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 004/25 ao Projeto de Lei Complementar n° 001/2025 que "Dispõe sobre a delimitação do Perímetro Urbano do Município de Itapetinga e dá outras e providências".</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2418/005_-_veto_total_no_005-25_-_pl_003-25__legislativo_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2418/005_-_veto_total_no_005-25_-_pl_003-25__legislativo_-_valquirio.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 005/25 ao Projeto de Lei do Legislativo n° 003/25, de autoria do vereador Valquírio Lima, que “Cria o Conselho e Fundo Municipal de Esportes, vinculado à Secretaria Municipal de Esportes e Lazer, com a finalidade de estabelecer as bases normativas da política municipal do esporte e as ações destinadas ao fortalecimento das atividades esportivas em Itapetinga-Ba".</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2549/006_-_veto_total_no_006-25_-_pl_036-25_sidinei_-_taxa_de_sepultamento.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2549/006_-_veto_total_no_006-25_-_pl_036-25_sidinei_-_taxa_de_sepultamento.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 006/25 ao Projeto de Lei do Legislativo n° 036/25, de autoria do vereador Sidinei do Sindicato que "Dispõe sobre a isenção de taxas de serviços diversos de cemitério (sepultamento) às pessoas comprovadamente carentes e dá outras providências.”</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2550/007_-_veto_total_no_007-25_-_pl_014-25_tarugao_-_doacao_de_sangue.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2550/007_-_veto_total_no_007-25_-_pl_014-25_tarugao_-_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 007/2025 ao Projeto de Lei do Legislativo n° 014/25, de autoria do vereador Tarugão que “Conceder os dias de abono aos funcionários do serviço público municipal em casos de doação de sangue devidamente comprovadas e dá outras providências”.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2551/008_-_veto_total_no_008-25_-_pl_059-25_valquirio_-_aposentadoria.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2551/008_-_veto_total_no_008-25_-_pl_059-25_valquirio_-_aposentadoria.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 008/25, ao Projeto de Lei do Legislativo n° 059/25, de autoria do vereador Valquírio Lima que "Institui o Programa de Preparação para Aposentadoria dos Servidores Públicos Municipais de Itapetinga – Bahia e dá outras providências".</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_001-25_-_consorcio_cistavita.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_001-25_-_consorcio_cistavita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação de alteração dos Contratos de Consórcio Público Interfederatico de Saúde - CISTAVITA.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_002-25_-_altera_lei__1.036.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_002-25_-_altera_lei__1.036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 1.036, de 25 de abril de 2008, que fixa o piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agente de Combate as Endemias - ACE e dá outras providências.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_003-25_-_reajuste_educacao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_003-25_-_reajuste_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Professores e Coordenadores da Rede Pública Municipal e define outras providências.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/pl_004-25_-_honorarios_advocaticios_pelos_advogados_do_municipio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/pl_004-25_-_honorarios_advocaticios_pelos_advogados_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do art. 85, §§ 14 e 19 da Lei Federal n° 13.105, de 16 de março de 2015 - Código de Processo Civil - para recebimento de honorário advocatícios pelos advogados do município e dá outras providências.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/pl_005-25_-_revoga_leis_778-99_e_1.616-23.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/pl_005-25_-_revoga_leis_778-99_e_1.616-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação das Leis 778/99 e 1.616/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/pl_006-25_-_reajuste_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/pl_006-25_-_reajuste_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste  salarial aos seus servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_007_-_25_-_organizacao_da_assistencia_social.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_007_-_25_-_organizacao_da_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Assistência Social institui o Sistema Único de Assistência Social no município de Itapetinga/BA e dá outras providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_008_-_cria_sistema_muncipal_de_seguranaca_alimentar_e_nutricional.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_008_-_cria_sistema_muncipal_de_seguranaca_alimentar_e_nutricional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política, cria o Sistema Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_009_-_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_009_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias  para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_010_-_parcelamento_de_debitos_tributarios_e_nao_tributarios.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_010_-_parcelamento_de_debitos_tributarios_e_nao_tributarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do parcelamento de débitos tributários e não tributários, inscritos ou não em dívida ativa, nas condições que _x000D_
 especifíca, e dá outras providências.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_011_-_plano_diretor_de_desenvolvimento_municipal.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_011_-_plano_diretor_de_desenvolvimento_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 1.179, de 05 de Junho de 2012, que institui o Plano Diretor de Desenvolvimento Municipal de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2126/pl_012_-_desafetacao_de_area_autorizando_permuta.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2126/pl_012_-_desafetacao_de_area_autorizando_permuta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área, autorizando sua permuta e dá outras providências.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2184/pl_013-25_-_aumento_servidores_saae.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2184/pl_013-25_-_aumento_servidores_saae.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre o reajuste salarial dos servidores do Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2193/pl_14_-_cria_conselho_consultivo_de_gestao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2193/pl_14_-_cria_conselho_consultivo_de_gestao.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Consultivo de Gestão e dá outras providências.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_15_-__denomina_ubs_-_jose_iracildo_franca.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_15_-__denomina_ubs_-_jose_iracildo_franca.pdf</t>
   </si>
   <si>
     <t>Denomina unidade Básica de Saúde no município de Itapetinga com o nome do Dr. José Iracildo da França</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2221/pl_16_-_altera_lei_1.668_desafetacao_de_area.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2221/pl_16_-_altera_lei_1.668_desafetacao_de_area.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei 1668/25, que trata da desafetação de área, autorizando sua permuta e da outras providencias.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2292/17_-_projeto_de_lei_017-25_-_executivo_-_ppa_100_corrigido.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2292/17_-_projeto_de_lei_017-25_-_executivo_-_ppa_100_corrigido.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Itapetinga – Bahia, para o quadriênio 2026/2029, e dá outras providências.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2293/18_-_projeto_de_lei_no_018-25_-_executivo_-_loa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2293/18_-_projeto_de_lei_no_018-25_-_executivo_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento para o exercício financeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2296/pl_019-25_-_doacao_de_area_estado_-_hospital_e_policlinica.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2296/pl_019-25_-_doacao_de_area_estado_-_hospital_e_policlinica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel ao Estado da Bahia, para fins de implantação de Hospital Regional e Policlínica Regional no Município de Itapetinga, e da outras providencias</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2548/20_-_pl_executivo_n_020-25_-_corpo_de_bombeiro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2548/20_-_pl_executivo_n_020-25_-_corpo_de_bombeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel ao Estado da Bahia, para fins de implantação da Unidade do Corpo de Bombeiros Militar da Bahia no Município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>Parecer Comissão de Constituição</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2127/001_-_parecer_favoravel_n_001-25_-_ccjr_-_pl_005-25.pdf</t>
+    <t>Parecer Comissão Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2127/001_-_parecer_favoravel_n_001-25_-_ccjr_-_pl_005-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL N° 001/25 com apresentação de 02 (duas) emendas, ao Projeto de Lei nº 005/2025 que "Dispõe sobre a revogação das Leis 778/99 e 1.616/2023 e dá outras providências", de autoria do Chefe do Executivo Municipal Eduardo Jorge Almeida Hagge.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2130/002_-_parecer_favoravel_n_002-25_-_ccjr_-_pl_010-25.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2130/002_-_parecer_favoravel_n_002-25_-_ccjr_-_pl_010-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL N° 002/25, ao Projeto de Lei do Executivo n° 010/25 que "Dispõe sobre a autorização do parcelamento de débitos tributários e não tributários, inscritos ou não em dívida ativa, nas condições que especifíca, e dá outras providências", de autoria do Chefe do Executivo Municipal Eduardo Jorge Almeida Hagge.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2132/003_-_parecer_favoravel_n_003-25_-_ccjr_-_pl_011-25.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2132/003_-_parecer_favoravel_n_003-25_-_ccjr_-_pl_011-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL N° 003/25, ao Projeto de Lei do Executivo n° 011/25 que "Dispõe sobre a alteração da Lei n° 1.179, de 05 de Junho de 2012, que institui o Plano Diretor de Desenvolvimento Municipal de Itapetinga, e dá outras providências", de autoria do Chefe do Executivo Municipal Eduardo Jorge Almeida Hagge.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2167/005_-_parecer_favoravel_n_005-25_-_ccjr_-_pl_002-25_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2167/005_-_parecer_favoravel_n_005-25_-_ccjr_-_pl_002-25_valquirio.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 005/2025, ao Projeto de Lei nº 002/2025 que “Institui na cidade de Itapetinga o programa Marmita Solidária da Prefeitura Municipal de Itapetinga a moradores em situação de extrema vulnerabilidade”, de autoria do Vereador Valquírio Santos Lima.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2168/006_-_parecer_favoravel_n_006-25_-_ccjr_-_pl_011-25_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2168/006_-_parecer_favoravel_n_006-25_-_ccjr_-_pl_011-25_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 006/2025, ao Projeto de Lei nº 011/2025 que "Disciplina no âmbito do Município de Itapetinga, Estado da Bahia, a prática da “Pesca Recreativa” no Parque Poliesportivo da Lagoa, e dá outras providências", de autoria do Vereador Eliomar Alves Barreira Castro.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2169/007_-_parecer_favoravel_n_007-25_-_ccjr_-_pl_013-25_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2169/007_-_parecer_favoravel_n_007-25_-_ccjr_-_pl_013-25_valquirio.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 007/2025 COM EMENDA ao Projeto de Lei nº 013/2025 que “Institui o Programa Municipal de Incentivo ao Emprego e à Reinserção Social de Dependentes Químicos estável no Município de Itapetinga” de autoria do Vereador Valquírio Santos Lima.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2170/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2170/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 008/2025, ao Projeto de Lei nº 020/2025 que “Proíbe o uso de girandolas de fogos de artifício no perímetro urbano de Itapetinga-Ba e dá outras providências” de autoria do Vereador Daniel dos Santos Lacerda.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2171/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2171/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 009/2025, ao Projeto de Lei nº 023/2025 que "Institui no calendário oficial do Municipio de Itapetinga, o dia da Padroeira Nossa Senhora das Gracas, a ser comemorado anualmente no dia 27 de novembro e dá outras providências" de autoria do Vereador Valquírio Santos Lima.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2172/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2172/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 011/2025 COM EMENDA ao Projeto de Lei nº 026/2025 que "Institui a Semana Municipal do Livro no Município de Itapetinga, com o objetivo de promover a leitura, a formação de leitores e a valorização de escritores locais, e dá outras providências" de autoria do Vereador Jean Doriel da Silva.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2173/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2173/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 012/2025 COM EMENDA ao Projeto de Lei nº 030/2025 que "Institui o Dia Municipal de Conscientização “Somos Todos Down”, no âmbito do Município de Itapetinga, e dá outras providências" de autoria da Vereadora Emanuelle Brandão Dias Carvalho.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2182/013_-_parecer_favoravel_n_013-25_-_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2182/013_-_parecer_favoravel_n_013-25_-_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL N° 013/25, ao Projeto de Lei do Executivo n° 009/25 que "Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 016/2025 ao Projeto de Lei nº 021/2025 de autoria do Vereador Daniel dos Santos Lacerda (PODE), que "Dispõe sobre a instituição da Semana Municipal de Incentivo à Realização do Teste do Pezinho no município de Itapetinga/BA e dá outras providências".</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2309/017_-_parecer_favoravel_n_017-25_ao_pl_058-25_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2309/017_-_parecer_favoravel_n_017-25_ao_pl_058-25_-_valquirio.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 017/2025 ao Projeto de Lei do Legislativo Nº 058/2025 de autoria do Vereador Valquírio Santos Lima que “Institui o Programa Municipal de Incentivo à Prática de Atividades Físicas e Convênios com Academias para Servidores Públicos do Município de Itapetinga – Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2310/018_-_parecer_favoravel_n_018-25_ao_pl_059-25_-_valquirao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2310/018_-_parecer_favoravel_n_018-25_ao_pl_059-25_-_valquirao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 018/2025 ao Projeto de Lei Nº 059/2025 de autoria do Vereador Valquírio Santos Lima que “Institui o Programa de Preparação para Aposentadoria dos Servidores Públicos Municipais de Itapetinga – Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2321/019_-_parecer_contrario_n_019-25_-_ao_pl_060-24_-_valquirao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2321/019_-_parecer_contrario_n_019-25_-_ao_pl_060-24_-_valquirao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 019/2025 ao Projeto de Lei Nº 060/2025 de autoria do Vereador Valquírio Santos Lima que “Dispõe sobre a criação do Programa Municipal de Saúde do Mototaxista no Município de Itapetinga – Bahia, incluindo ações de prevenção e acompanhamento do câncer de próstata, e dá outras providências".</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2311/020__-_parecer_favoravel_n_020-25_ao_pl_061-25_-_valquirao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2311/020__-_parecer_favoravel_n_020-25_ao_pl_061-25_-_valquirao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 020/2025 ao Projeto de Lei Nº 061/2025 de autoria Vereador Valquírio Santos Lima “Cria o Cadastro Municipal de Pessoas com Doença Rara no âmbito do Município de Itapetinga-Bahia, e dá outras providências”.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2312/021_-_parecer_favoravel_n_021-25_ao_pl_062-25_-_valquirao_-_reformulado.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2312/021_-_parecer_favoravel_n_021-25_ao_pl_062-25_-_valquirao_-_reformulado.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 021/2025 COM PROPOSTA DE EMENDAS ao Projeto de Lei Nº 062/2025 de autoria do Vereador Valquírio Santos Lima que “Institui, no âmbito do Município de Itapetinga-Bahia, a Política Municipal de Prevenção à Adultização Precoce de Crianças e Adolescentes, e dá outras providências”.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2322/022_-_parecer_contrario_n_022-25_-_ao_pl_064-24_-_tele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2322/022_-_parecer_contrario_n_022-25_-_ao_pl_064-24_-_tele.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 022/2025 ao Projeto de Lei Nº 064/2025 de autoria do Vereador Telê Vieira que “Institui a implantação/construção de um Porto Seco no Município de Itapetinga, Estado da Bahia, visando à restrição do tráfego de caminhões na área urbana, e dá outras providências”.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2313/023_-_parecer_favoravel_n_023-25_ao_pl_065-25_-_tele_-_reformulado.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2313/023_-_parecer_favoravel_n_023-25_ao_pl_065-25_-_tele_-_reformulado.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 023/2025 COM PROPOSTA DE EMENDAS ao Projeto de Lei Nº 065/2025 de autoria Vereador Tharles Vieira Souza que “Proíbe a utilização de verba pública em eventos e serviços que promovam a sexualização e/ou erotização de crianças e adolescentes no Município de Itapetinga-Bahia”.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2314/024_-_parecer_favoravel_n_024-25_ao_pl_003-25_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2314/024_-_parecer_favoravel_n_024-25_ao_pl_003-25_-_valquirio.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 024/2025 ao Projeto de Lei Nº 003/2025 de autoria Vereador Valquírio Lima que “Cria o Conselho e Fundo Municipal de Esportes, vinculado à Secretaria Municipal de Esportes e Lazer, com a finalidade de estabelecer as bases normativas da política municipal do esporte e as ações destinadas ao fortalecimento das atividades esportivas em Itapetinga-Ba.”</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2315/025_-_parecer_favoravel_n_025-25_ao_pl_006-25_-_manu_-_reformulado.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2315/025_-_parecer_favoravel_n_025-25_ao_pl_006-25_-_manu_-_reformulado.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 025/2025 COM PROPOSTA DE EMENDAS ao Projeto de Lei Nº 006/2025 de autoria da vereadora Manu Brandão que “Dispõe sobre a prioridade de matrícula para alunos com Transtorno do Espectro Autista (TEA) em escolas municipais próximas à sua residência ou ao local de trabalho de seus responsáveis no Município de Itapetinga/BA, como também a permanência dos referidos alunos e dá outras providências”.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2316/026_-_parecer_favoravel_n_026-25_ao_pl_007-25_-_anderson_-_reformulado.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2316/026_-_parecer_favoravel_n_026-25_ao_pl_007-25_-_anderson_-_reformulado.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 026/2025 COM PROPOSTA DE EMENDAS ao Projeto de Lei Nº 007/2025 de autoria Vereador Anderson da Nova que “Altera o art. 3°, II e III da Lei Municipal Nº 768/1996 que “dispõe sobre as sanções administrativas a estabelecimentos bancários infratores do Direito do Consumidor, e dá outras providências”.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2317/027_-_parecer_favoravel_n_027-25_ao_pl_008-25_-_anderson_-_reformulado.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2317/027_-_parecer_favoravel_n_027-25_ao_pl_008-25_-_anderson_-_reformulado.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 027/2025 COM EMENDAS ao Projeto de Lei Nº 008/2025 de autoria Vereador Anderson da Nova que “Dispõe sobre a fixação de placas informativas relativas ao combate à violência contra animais no âmbito do município de Itapetinga-Bahia”.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2318/028_-_parecer_favoravel_n_028-25_ao_pl_010-25_-_anderson_-_reformulado.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2318/028_-_parecer_favoravel_n_028-25_ao_pl_010-25_-_anderson_-_reformulado.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 028/2025 COM PROPOSTA DE EMENDAS ao Projeto de Lei Nº 010/2025 de autoria Vereador Anderson da Nova que “Dispõe sobre o CENSO ANIMAL visando o controle populacional de animais domésticos (cães e gatos), e dá outras providências”.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2323/029_-_parecer_contrario_n_029-25_-_ao_pl_001-25_-_valquirao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2323/029_-_parecer_contrario_n_029-25_-_ao_pl_001-25_-_valquirao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 029/2025 ao Projeto de Lei nº 001/2025 de autoria do Vereador Valquírio Santos Lima que “Fica instituído o Programa ‘Reforma Legal’, a proceder, reformas, melhoria e outras obras em casas residenciais destinadas a pessoas de baixa renda”.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2319/031_-_parecer_favoravel_n_031-25_ao_pl_014-25_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2319/031_-_parecer_favoravel_n_031-25_ao_pl_014-25_-_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDAS Nº 031/2025 ao Projeto de Lei do Executivo Nº 014/2025 de autoria do Prefeito Eduardo Hagge que "Cria Conselho Consultivo de Gestão e dá outras providências".</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2457/033_-_parecer_favoravel_n_033-25_ao_pl_014-25_-_tarugao_-_doacao_de_sangue_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2457/033_-_parecer_favoravel_n_033-25_ao_pl_014-25_-_tarugao_-_doacao_de_sangue_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDAS Nº 033/2025 ao Projeto de Lei nº 014/2025, de autoria do Vereador Eliomar Barreira (Tarugão) que “Concede dias de abono aos funcionários do serviço público municipal em casos de doação de sangue devidamente comprovadas e dá outras providências”.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2458/034_-_parecer_favoravel_n_034-25_ao_pl_015-25_-_valquirio_-_musica_gospel_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2458/034_-_parecer_favoravel_n_034-25_ao_pl_015-25_-_valquirio_-_musica_gospel_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDAS Nº. 034/2025, ao Projeto de Lei nº 015/2025, de autoria Vereador Valquírio Santos Lima que “Reconhece a música gospel e os eventos a ela relacionadas como manifestação cultural, no município de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2459/037_-_parecer_favoravel_com_emendas_n_037-25_ao_pl_029-25__-_pastor_-_agente_de_saude_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2459/037_-_parecer_favoravel_com_emendas_n_037-25_ao_pl_029-25__-_pastor_-_agente_de_saude_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDAS Nº. 037/2025 ao Projeto de Lei nº 029/2025, de autoria do vereador Jean Doriel da Silva que “Institui o Dia do Agente de Saúde no âmbito do Município de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2461/038_-_parecer_favoravel_n_038-25_ao_pl_033-25_-_pastor_jean_-_jovem_cristao_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2461/038_-_parecer_favoravel_n_038-25_ao_pl_033-25_-_pastor_jean_-_jovem_cristao_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 038/2025 ao Projeto de Lei Nº 033/2025, de autoria Vereador Jean Doriel da Silva que “Fica instituído o Dia Municipal do Jovem Cristão no município de Itapetinga a ser comemorado anualmente e dá outras providências".</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2462/039_-_parecer_favoravel_com_emendas_n_039-25_-_ao_pl_034-25_-_tarugao_-_lixo_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2462/039_-_parecer_favoravel_com_emendas_n_039-25_-_ao_pl_034-25_-_tarugao_-_lixo_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDAS Nº 039/2025 ao Projeto de Lei nº 034/2025, de autoria do Vereador Eliomar Barreira (Tarugão) que “Dispõe sobre o horário obrigatório para a realização de coleta de lixo no município de Itapetinga-Bahia”.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2465/040_-_parecer_favoravel_com_substitutivo_001_n_040-25_-_ao_pl_035-25_-_valquirio_-_vale_combustivel_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2465/040_-_parecer_favoravel_com_substitutivo_001_n_040-25_-_ao_pl_035-25_-_valquirio_-_vale_combustivel_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM SUBSTITUTIVO Nº 040/2025 ao Projeto de Lei nº 035/2025, de autoria do Vereador Valquírio Santos Lima que “Dispõe sobre a obrigatoriedade da utilização do cartão combustível em toda frota municipal de veículos do Município de Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2466/042_-_parecer_favoravel_com_substitutivo_002_n_042-25_-_ao_pl_036-25_-_cemiterio_-_sidinei_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2466/042_-_parecer_favoravel_com_substitutivo_002_n_042-25_-_ao_pl_036-25_-_cemiterio_-_sidinei_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM SUBSTITUTIVO Nº 042/2025 ao Projeto de Lei nº 036/2025, de autoria do Vereador Sidinei Silva Mendes que “Dispõe sobre a isenção de taxas de serviços diversos de cemitério (sepultamento) às pessoas comprovadamente carentes e dá outras providências”.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2467/044_-_parecer_favoravel_com_substitutivo_003_n_044-25_ao_pl_037-25_-_sidnei_-_transito_-_reformulado_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2467/044_-_parecer_favoravel_com_substitutivo_003_n_044-25_ao_pl_037-25_-_sidnei_-_transito_-_reformulado_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM SUBSTITUTIVO Nº 044/2025 ao Projeto de Lei nº 037/2025, de autoria Vereador Sidinei Silva Mendes que “Dispõe sobre a obrigatoriedade de campanha publicitária informativa prévia antes da implementação de alterações no trânsito pelo COMUTRAN – Coordenadoria Municipal de Trânsito de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2469/046_-_parecer_favoravel_n_046-25_-_ao_pl_015-25_-_poder_executivo_-_denomina_ubs_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2469/046_-_parecer_favoravel_n_046-25_-_ao_pl_015-25_-_poder_executivo_-_denomina_ubs_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 046/2025 ao Projeto de Lei nº 015/2025, de autoria do Poder Executivo que “Denomina unidade Básica de Saúde no município de Itapetinga com o nome do Dr. José Iracildo da França”.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2470/047_-_parecer_favoravel__com_emendas_n_047-25_-_ao_pl_044-25_-_sidinei_e_tarugao-_residencial_joao_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2470/047_-_parecer_favoravel__com_emendas_n_047-25_-_ao_pl_044-25_-_sidinei_e_tarugao-_residencial_joao_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDAS Nº 047/2025 ao Projeto de Lei nº 044/2025, de autoria dos vereadores Sidinei do Sindicato que “Denomina como ‘Residencial João de Deus’ o conjunto habitacional com 200 unidades em construção do Programa Minha Casa Minha Vida, situado ao fundo do Residencial Cassiano Gonçalves e Neto Fernandes, e dá outras providências”.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2471/048_-_parecer_favoravel__com_substitutivo_n_004-25_-_ao_pl_040-25_-_sidinei_-pinturas_-_ok.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2471/048_-_parecer_favoravel__com_substitutivo_n_004-25_-_ao_pl_040-25_-_sidinei_-pinturas_-_ok.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM SUBSTITUTIVO Nº 048/2025 ao Projeto de Lei nº 040/2025, de autoria do vereador Sidinei do Sindicato que “Dispõe sobre a padronização visual das fachadas dos imóveis públicos e da frota de veículos oficiais e locados do Município de Itapetinga-BA, com base nas cores oficiais da bandeira municipal, autoriza a inserção do logotipo da gestão vigente, regulamenta o uso de grafite em ambientes públicos e dá outras providências”.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2540/049_-_parecer_favoravel_n049-25_pl_096-25_-_tarugao_-_rua_paulo_novais_-_aguardando_reuniao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2540/049_-_parecer_favoravel_n049-25_pl_096-25_-_tarugao_-_rua_paulo_novais_-_aguardando_reuniao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM SUBSTITUTIVO Nº. 049/2025 ao Projeto de Lei nº 096/2025, de autoria do vereador Eliomar Alves Barreira Castro que “Denomina de Rua PAULO NOVAIS SILVA, um trecho da Rua 1º de Maio e dá outras providências”.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2541/050_-_parecer_favoravel_n050-25_pl_052-25_-tarugao_-_rua_lucas_fabiano_-_aguardando_reuniao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2541/050_-_parecer_favoravel_n050-25_pl_052-25_-tarugao_-_rua_lucas_fabiano_-_aguardando_reuniao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 050/2025 ao Projeto de Lei nº 052/2025 de utoria do vereador Eliomar Alves Barreira Castro que Denomina Rua LUCAS FABIANO MENDES DE ALMEIDA “ALMEIDINHA”, a atual Rua F, no bairro Vila Érika, e dá outras providências.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2542/051_-_parecer_favoravel_n051-25_pl_091-25_-manu-_rua_laudina_monteiro_-_aguardando_reuniao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2542/051_-_parecer_favoravel_n051-25_pl_091-25_-manu-_rua_laudina_monteiro_-_aguardando_reuniao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 051/2025 ao Projeto de Lei nº 091/2025 de autoria da vereadora Emanuelle Brandão Dias Carvalho que “Denomina de Rua Laudina Monteiro Santos, a atual trecho Rua C - no Bairro Ângela Espinheira e dá outras providências”.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2544/053_-_parecer_favoravel_n053-25_pl_executivo_018-25_-loa_-_aguardando_reuniao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2544/053_-_parecer_favoravel_n053-25_pl_executivo_018-25_-loa_-_aguardando_reuniao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 053/2025 ao Projeto de Lei do Executivo nº 018/2025 de autoria do Chefe do Poder Executivo Municipal que ““Estima a Receita e fixa a Despesa do Orçamento Anual do Município de ITAPETINGA, para o exercício financeiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2546/054_-_parecer_favoravel_n054-25_pl_executivo_017-25_-ppa_1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2546/054_-_parecer_favoravel_n054-25_pl_executivo_017-25_-ppa_1.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 054/2025 ao Projeto de Lei do Executivo nº 017/2025 que “Institui o Plano Plurianual do Município de Itapetinga – Bahia, para o quadriênio 2026- 2029, e dá outras providências”.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>Parecer Comissão de Orçamento</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2131/001_-_parecer_favoravel_n_001-25_-_orcamento_-_pl_010-25.pdf</t>
+    <t>Parecer Comissão de Finanças, Orçamento e Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2131/001_-_parecer_favoravel_n_001-25_-_orcamento_-_pl_010-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 001/2025, ao Projeto de Lei nº 010/2025 que  "Dispõe sobre a autorização do parcelamento de débitos tributários e não tributários, inscritos ou não em dívida ativa, nas condições que especifíca, e dá outras providências", de autoria do Chefe do Executivo Municipal Eduardo Jorge Almeida Hagge.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 002/2025, ao Projeto de Lei nº 002/2025 que “Institui na cidade de Itapetinga o programa Marmita Solidária da Prefeitura Municipal de Itapetinga a moradores em situação de extrema vulnerabilidade" de autoria do Vereador Valquírio Santos Lima.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL N° 003/25, ao Projeto de Lei do Executivo n° 009/25 que "Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2545/004_-_parecer_favoravel_n004-25_comissao_de_orcacamento_pl_executivo_018-25_-loa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2545/004_-_parecer_favoravel_n004-25_comissao_de_orcacamento_pl_executivo_018-25_-loa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 004/2025 ao Projeto de Lei do Executivo nº 018/2025 de autoria do Chefe do Poder Executivo Municipal que ““Estima a Receita e fixa a Despesa do Orçamento Anual do Município de ITAPETINGA, para o exercício financeiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2547/005_-_parecer_favoravel_n_005-25_comissao_de_orcamento_pl_executivo_017-25_-ppa_2.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2547/005_-_parecer_favoravel_n_005-25_comissao_de_orcamento_pl_executivo_017-25_-ppa_2.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 005/2025 Ao Projeto de Lei do Executivo nº 017/202 que “Institui o Plano Plurianual do Município de Itapetinga – Bahia, para o quadriênio 2026- 2029, e dá outras providências”.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>PCT</t>
   </si>
   <si>
-    <t>Parecer - Comissão de Transporte</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2128/001_-_parecer_favoravel_n_001-25_-_comissao_de_transporte_-_pl_005-25.pdf</t>
+    <t>Parecer Comissão Obras, Serv. Público e Transporte</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2128/001_-_parecer_favoravel_n_001-25_-_comissao_de_transporte_-_pl_005-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL N° 001/25, ao Projeto de Lei nº 005/2025 que "Dispõe sobre a revogação das Leis 778/99 e 1.616/2023 e dá outras providências", de autoria do Chefe do Executivo Municipal Eduardo Jorge Almeida Hagge.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2129/002_-_parecer_favoravel_n_002-25_-_comissao_de_transporte_-_pl_011-25.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2129/002_-_parecer_favoravel_n_002-25_-_comissao_de_transporte_-_pl_011-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 002/2025, ao Projeto de Lei nº 011/2025 que "Dispõe sobre a alteração da Lei n° 1.179, de 05 de Junho de 2012, que institui o Plano Diretor de Desenvolvimento Municipal de Itapetinga, e dá outras providências", de autoria do Chefe do Executivo Municipal Eduardo Jorge Almeida Hagge.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão de Educação</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 002/2025, ao Projeto de Lei nº 026/2025 que "Institui a Semana Municipal do Livro no Município de Itapetinga, com o objetivo de promover a leitura, a formação de leitores e a valorização de escritores locais, e dá outras providências" de autoria do Vereador Jean Doriel da Silva.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>PARECER  FAVORÁVEL Nº 003/2025, ao Projeto de Lei nº 030/2025 que "Institui o Dia Municipal de Conscientização “Somos Todos Down”, no âmbito do Município de Itapetinga, e dá outras providências" de autoria da Vereadora Emanuelle Brandão Dias Carvalho.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
@@ -7689,67 +7671,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2335/001_-_emenda_001-25_-_loa_-_jean_doriel_-_diabete.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2336/002_-_emenda_002-25_-_loa_-_jean_doriel_-_vou_viver.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2337/003_-_emenda_003-25_-_loa_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2341/004_-_emenda_004-25-_loa_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2343/005_-_emenda_005-25_-_loa_-_sol.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2350/006_-_emenda_003-25_-_loa_-_jean_doriel_-_semana_do_alcoolismo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2351/007_-_emenda_004-25_-_loa_-_jean_doriel_-_semana_combate_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2424/009_-_emenda_009-25-_loa_-_8_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2430/010_-_emenda_010_-_25_-_loa_-_tele.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2435/011_-_emenda_011_-_25_-_loa_-_sidinei_-_capoeira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2477/012_-_emenda_012-25_-_loa_-_subsidiar_grupos_culturais_de_rip_rop_capoeira_danca_-_sibele_manu_e_sol.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2524/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1829/001_-_indicacao_n_001-25_-_pav._ruas_potir_brum_jequie_mar._deod_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1830/002_-_indicacao_n_002-25_-_reforma_da_passarela_do_bem_querer_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1831/003_-_indicacao_n_003-25_-_melhoria_na_estrada_do_bem_querer_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1836/004_-_indicacao_n_004-25_-_pavimentacao_rua_mirante_cidade_jardim_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1838/005_-_indicacao_n_005-25_-_pl_abafadores_de_ruidos_para_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1839/006_-_indicacao_n_006-25_-pl_distribuicao_de_peixe_na_semana_santa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1841/007_-_indicacao_n_007-25_-area_de_lazer_fundo_do_ginasio_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1851/008_-_indicacao_n_008-25_-_drenagem_tranversal_captacao_de_agua_camaca_-_neto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1852/009_-_indicacao_n_009-25_-_radares_ba_263_-_neto_e_sibele.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1854/010_-_indicacao_n_010-25_-_pavimentacao_de_ruas_quintas_do_sul_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1860/011_-_indicacao_n_011-25_-_bebedouros_publicos_nas_avenidas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1861/012_-_indicacao_n_012-25_-_graduacao_para_servidores_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1862/013_-_indicacao_n_013-25_-_engole_tudo_tv_nivea_de_oliveira_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1863/014_-_indicacao_n_014-25_-_ciclofaixas_nas_avenidas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1864/015_-_indicacao_n_015-25_-_boqueirao_otavio_camoes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1865/016_-_indicacao_n_016-25_-posto_de_videomonitoramento_pm_e_gm_-_anderson.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1866/017_-_indicacao_n_017-25_-_ponto_do_saae_no_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1867/018_-_indicacao_n_018-25_-_centro_de_zoonoses_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacacao_para_bolsa_de_estudaos_universitarios.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1869/020_-_indicacao_n_020-25_-_pav._asfaltica_rua_condeuba_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1870/021_-_indicacao_n_021-25_-cursos_cetep_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1871/022_-_indicacao_n_022-25_-_abertura_de_via_cassiano_pro_neto_fernandes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1872/023_-_indicacao_n_023-25_-_pavimentacao_estrada_do_monte_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1873/024_-_indicacao_n_024-25_-_espaco_para_feira_da_nova_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1874/025_-_indicacao_n_025-25_-_viaduto_e_passarela_na_ba_263_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1875/026_-_indicacao_n_026-25_-_plano_de_cargos_e_salario_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1876/027_-_indicacao_n_027-25_-_concurso_publico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1877/028_-_indicacao_n_028-25_-_apoio_empreendedores_rurais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1878/029_-_indicacao_n_029-25_-_plano_de_saude_servidores_municipais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1879/030_-_indicacao_n_030-25_-_transporte_publico_gartuito_tg_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1880/031_-_indicacao_n_031-25_-_construcao_de_lavanderia_12_de_dezembro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1881/032_-_indicacao_n_032-25_-_feira_verde_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1882/033_-_indicacao_n_033-25_-_curso_capacitacao_moto-taxi_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1883/034_-_indicacao_n_034-25_-_reforma_dos_cemiterios_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1884/035_-_indicacao_n_035-25_-_academia_ao_ar_livre_jose_luna_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1885/036_-_indicacao_n_036-25_-_revitalizacao_pracinha_do_forro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1886/037_-_indicacao_n_037-25_-_altera_lei_n_772-98_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1892/038_-_indicacao_n_038-25_-_composicao_da_comissao_dos_animais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1893/039_-_indicacao_n_039-25_-_casa_regional_do_estudante_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1894/040_-_indicacao_n_040-25_-_construcao_de_lavanderia_no_clerolandia_-_peto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1895/041_-_indicacao_n_041-25_-_construcao_de_praca_no_clerolandia_-_peto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1896/042_-_indicacao_n_042-25_-_construcao_de_praca_no_vila_maria_-_peto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1897/043_-_indicacao_n_043-25_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1898/044_-_indicacao_n_044-25_-_regularizacao_dos_terrenos_do_nova_esperanca_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1899/045_-_indicacao_n_045-25_-_interprete_de_libras_na_camara_-_peto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1900/046_-_indicacao_n_046-25_-_galeria_e_drenagem_de_agua_quintas_do_sul_-_peto_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1901/047_-_indicacao_n_047-25_-_rede_de_esgoto_rua_manoel_barbosa_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1902/048_-_indicacao_n_048-25_-_criacao_de_rotas_ciclo_turisticas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1903/049_-_indicacao_n_049-25_-_drenagem_pluvial_e_pavimentacao_vila_maria_-_peto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1904/050_-_indicacao_n_050-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_-_peto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1905/051_-_indicacao_n_051-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_2_etapa-_peto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1906/052_-_indicacao_n_052-25_-_parque_infantil_na_lagoa_-_peto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1907/053_-_indicacao_n_053-25_-_bombeiros_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1908/054_-_indicacao_n_054-25_-_quadras_de_areia_e_campo_sintetico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1909/055_-_indicacao_n_055-25_-_construcao_de_cras_e_creche_no_quintas_do_sul_-_anderson.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1910/056_-_indicacao_n_056-25_-_pavimentacao_rua_coloniao_na_vila_izabel_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1911/057_-_indicacao_n_057-25_-_revitalizacao_e_academia_praca_juvino_oliveira_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1912/058_-_indicacao_n_058-25_-_limpeza_e_cascalho_na_1_de_maio_-_sol.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1913/059_-_indicacao_n_059-25_-_calcamento_rua_c_angela_espinheira_-_manu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1914/060_-_indicacao_n_060-25_-_plano_diretor_urbano_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1915/061_-_indicacao_n_061-25_-_psf_entre_cassiano_e_neto_fernandes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1916/062_-_indicacao_n_062-25_-_wifi_na_central_de_abastecimento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1917/063_-_indicacao_n_063-25_-_pavimentacao_de_ruas_quintas_do_sul_asa_norte_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/064_-_indicacao_n_064-25_-_sugere_pl_bolsa_universitario_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/065_-_indicacao_n_065-25_-_captacao_de_agua_av._ney_coelho_-_peto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/066_-_indicacao_n_066-25_-_parques_para_criancas_especiais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/067_-_indicacao_n_067-25_-_corrimao_ligando_av_pedro_lima_a_beira_rio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/068_-_indicacao_n_068-25_-_corrimao_na_ponte_que_liga_nova-vila_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/069_-_indicacao_n_069-25_-_censo_animal_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/070_-_indicacao_n_070-25_-_estacionamento_rapido_-_targuao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/071_-_indicacao_n_071-25_-_faixa_elevada_mercado_moreirao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/072_-_indicacao_n_072-25_-_acoes_edicativas_aos_animais_-_sol.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1934/073_-_indicacao_n_073-25_-_reforma_da_quadra_da_nova_-_jean.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/074_-_indicacao_n_074-25_-_pavimentacao_cidade_jardim_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/075_-_indicacao_n_075-25_-_redutor_de_velocidade_av_americo_nogueira_chegada_da_ba_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/076_-_indicacao_n_076-25_-_patrolamento_e_cascalhamento_de_bairros_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/077_-_indicacao_n_077-25_-_veiculo_para_o_caps-ad_-_jean.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/078_-_indicacao_n_078-25_-_iluminacao_ba_263_-_sibele_e_neto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/079_-_indicacao_n_079-25_-_construcao_de_rotatoria_prox._a_brasil_gas_ba_263_-_sibele_e_neto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/080_-_indicacao_n_080-25_-_pl_programa_reforma_de_casas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/081_-_indicacao_n_081-25_-_lombada_rua_valdo_riachao_na_vila_riachao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/082_-_indicacao_n_082-25_-_lombada_rua_sol_nascente_e_esplendor_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/083_-_indicacao_n_083-25_-_curso_profissionalizante_em_eletrica_no_cefopi_-_jean.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/084_-_indicacao_n_084-25_-_solicita_pl_de_revisao_salarial_aos_servidores_municipais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/085_-_indicacao_n_085-25_-_jogos_recreativos_para_idosos_na_concha_acustica_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/086_-_indicacao_n_086-25_-_urgencia_e_emergencia_no_hvh_-_sol.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/087_-_indicacao_n_087-25_-_troca_do_piso_da_concha_acustica_-_jean.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/088_-_indicacao_n_088-25_-_calcamento_rua_f_quintas_do_sul_-_sol.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/089_-_indicacao_n_089-25_-_espaco_para_o_anexo_da_saude_animal_-_sol.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/090_-_indicacao_n_090-25_-_motobomba_tipo_chafariz_na_lagoa_-_tele.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/091_-_indicacao_n_090-25_-_faixa_elevada_em_frente_a_creche_diva_de_paula_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/092_-_indicacao_n_092-25_-_estacao_de_tratamento_de_agua_na_vila_riachao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/093_-_indicacao_n_093-25_-_aterro_sanitario_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/094_-_indicacao_n_094-25_-_calcamento_rua_y_cidade_jardim_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/095_-_indicacao_n_095-25_-_contratacao_de_oncologista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/096_-_indicacao_n_096-25_-_quebra_mola_rua_joel_g_antiga_colorgraf_-_tele.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/097_-_indicacao_n_097-25_-_contratacao_de_neuropediatra_-_tele.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/098_-_indicacao_n_098-25_-_onibus_as_22h_no_ifba_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/099_-_indicacao_n_099-25_-_requer_pl_regularizacao_fundiaria_e_morada_legal_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/100_-_indicacao_n_100-25_-_reforma_orfisia_andrade_-_tele.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_03_-_praca_zilda_ribeiro.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/102_-_indicacao_n_102-25_-_uso_de_celular_nas_escolas_-_tele.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/103_-_indicacao_n_103-25_-_castramovel_-_sol.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/104_-_indicacao_n_104-25_-_caps_infantil_-_diego.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/105_-_indicacao_n_105-25_-_pavimentacao_na_baixada_dos_ciganos_-_tele.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/106_-_indicacao_n_106-25_-_construcao_de_praca_vila_aurora_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/107_-_indicacao_n_107-25_-_construcao_de_praca_vila_santana_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/108_-_indicacao_n_108-25_-_secretaria_de_politicas_publicas_para_mulheres_-_neto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/109_-_indicacao_n_109-25_-_poste_de_concreto_na_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/110_-_indicacao_n_110-25_-_esgotamento_sanitario_tv._espirito_santo_clerolandia_-_jean.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/111_-_indicacao_n_111-25_-_calcamento_rua_joao_mauricio_otavio_camoes_-_jean.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/112_-_indicacao_n_112-25_-_saneamento_basico_rua_joao_mauricio_otavio_camoes_-_jean.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/113_-_indicacao_n_113-25_-_requalificacao_rua_venezuela_vitoria_regia_-_sol.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/114_-_indicacao_n_114-25_-_auxilio_aluguel_mulheres_vitimas_de_violencia_domestica_-_sol.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/115_-_indicacao_n_115-25_-_melhoria_das_placas_de_sinalizacao_-_sol.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/116_-_indicacao_n_116-25_-_pl_desconto_na_tarifa_de_agua_autistas_-_tele.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/117_-_indicacao_n_117-25_-_reforma_lavanderia_comunitaria_sao_francisco_-_tele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/118_-_indicacao_n_118-25_-_implantacao_de_lavanderia_no_jose_ivo_-_tele.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/119_-_indicacao_n_119-25_-_revitalizacao_praca_bela_vista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/120_-_indicacao_n_120-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_-_peto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/121_-_indicacao_n_121-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_asa_b_-_peto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/122_-_indicacao_n_122-25_-_lixeiras_de_coleta_seletiva_na_lagoa_-_peto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/123_-_indicacao_n_123-25_-_substituicao_de_lixeiras_-_peto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/124_-_indicacao_n_124-25_-_pavimentacao_rua_luciano_dias_e_marlivando_oliveira_no_q._do_morumbi_-_peto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/125_-_indicacao_n_125-25_-_desobstrucao_de_bueiros_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/126_-_indicacao_n_126-25_-_redutor_de_velocidade_rua_higino_fernandes_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/127_-_indicacao_n_127-25_-_sistema_eletronico_servicos_de_saude_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/128_-_indicacao_n_128-25_-_construcao_de_psf_no_quintas_do_sul_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/129_-_indicacao_n_129-25_-_construcao_de_lavanderia_no_quintas_do_sul_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2020/130_-_indicacao_n_130-25_-_cepeamento_do_municipio_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/133_-_indicacao_n_133-25_-_posto_da_guarda_municipal_em_palmares_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/134_-_indicacao_n_134-25_-_revitalizacao_e_construcao_praca_jose_luna_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/135_-_indicacao_n_135-25_-_quebra_mola_rua_josue_nobre-_tele.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/136_-_indicacao_n_136-25_-_centro_municipal_de_referencia_ao_autismo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/137_-_indicacao_n_137-25_-_contratacao_de_estagiarios_auxiliar_de_enfermagem_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/138_-_indicacao_n_138-25_-_treinamento_dos_educadores_sobre_violencia_domestica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/139_-_indicacao_n_139-25_-_limpeza_urbana_em_todos_os_bairros_-_tele.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/140_-_indicacao_n_140-25_-_castracao_de_animais_de_rua_e_familias_de_baixa_renda_-_sol.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2053/141_-_indicacao_n_141-25_-_reforma_av._paulo_souto_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/142_-_indicacao_n_142-25_-_construcao_de_praca_na_urbis_e_complexo_policial_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/143_-_indicacao_n_143-25_-_uti_neonatal_no_hospital_virginia_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/144_-_indicacao_n_144-25_-_cerca_de_protecao_no_campo_de_futebol_adailson_nery_-_nova_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/145_-_indicacao_n_145-25_-_revitalizacao_praca_da_inspetoria_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/146_-_indicacao_n_146-25_-_carro-pipa_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/147_-_indicacao_n_147-25_-_ponte_elevada_bem_querer_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/148_-_indicacao_n_148-25_-melhorias_aos_portadores_de_tea_-_manu.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/149_-_indicacao_n_149-25_-_quebra-molas_rua_medeiros_neto_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/150_-_indicacao_n_150-25_-instalacao_de_sistema_de_refrigeracao_no_creas_-_sol.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/151_-_indicacao_n_151-25_-pl_de_doacao_de_terreno_a_igreja_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/152_-_indicacao_n_152-25_-politicas_publicas_para_criancas_com_sindrome_de_down_-_manu.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/153_-_indicacao_n_153-25_-_alberg_municipal_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/154_-_indicacao_n_154-25_-_espaco_pet_place_na_lagoa_-_sol.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/155_-_indicacao_n_155-25_-_programa_esta_vaga_nao_e_sua_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/156_-_indicacao_n_156-25_-_revitalizacao_obras_sao_felix_-_sol.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/157_-_indicacao_n_157-25_-_maquina_de_xerox_e_impressora_no_cdm_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/158_-_indicacao_n_158-25_-_redutor_de_velocidade_av._das_palmeiras_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/159_-_indicacao_n_159-25_-_implantacao_de_mais_uma_unidade_do_cdm_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2140/160_-_indicacao_n_160-25_-_praca_para_os_animais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2141/161_-_indicacao_n_161-25_-_exames_laboratoriais_nos_bairros_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2142/162_-_indicacao_n_162-25_-_requalificacao_escola_manoel_novaes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2143/163_-_indicacao_n_163-25_-_ambulancia_para_palmares_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2147/163_-_indicacao_n_163-25_-_calcamento_cidade_jardim_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2148/165_-_indicacao_n_165-25_-_asfaltamento_bairro_nova_esperanca_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2149/166_-_indicacao_n_166-25_-_asfaltamento_rua_luis_de_almeida_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2150/167_-_indicacao_n_167-25_-_aquisicao_de_caminhao_com_cesto_eletrico_aereo__-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2151/168_-_indicacao_n_168-25_-_reparo_dos_postes_rua_7_de_setembro_-_sol.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_boqueiros.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2153/170_-_indicacao_n_170-25_-_melhorias_escola_sinval_palmeira_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2157/171_-_indicacao_n_171-25_-_caminhao_com_cesto_aereo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2166/172_-_indicacao_n_172-25_-_wi-fi_gratuito_nas_ubs_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2180/173_-_indicacao_n_173-25_-_centro_de_acolhimento_pet_-_sol.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2181/174_-_indicacao_n_174-25_-_braco_de_luz_-_peto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2189/175_-_indicacao_no_175-25_-_pavimentacao_da_rua_y_cidade_jardim_-.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2191/176_-_indicacao_no_176-25_-sinalizacao_de_faixa_de_pedestre_escola_marvione_jose_ivo_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2201/177_-_indicacao_no_177_-_25_-_reforma_da_escadaria_com_corrimao_e_iluminacao_adequada_entre_as_ruas_condeuba_e_belgica_no_bairro_otavio_camoes_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2211/178_-_indicacao_n_178-25_-_social_na_praca_-_peto.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2212/179_-_indicacao_no_179-25_-_mutirao_de_exames_para_moradoes_de_rua_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2213/180_-_indicacao_no_180-25_-_posto_policial_praca_da_biblia_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2160/181_-_indicacao_n_181-25_-_complexo_de_saude_joao_de_deus_-_sibele.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2224/182_-_indicacao_no_182-25_-_forca-tarefa_de_tapa-buracos_e_manutencao_das_vias_publicas_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2225/183_-_indicacao_no_183-25_-_retirada_de_todos_os_quebra-molas_antigos_e_pontiagudos_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2226/184_-_indicacao_no_184-25_-_construcao_de_uma_lavanderia_comunitaria_no_bairro_hilda_gama_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2227/modelo_indicacao_retirada_pontos_de_transito.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2230/186_-_indicacao_no_186_-_25_-_redutor_de_velocidade_na_avenida_cinquentenario_em_frente_ao_estadio_municipal__-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2234/187_-_indicacao_n_187-25_-regularizacao_fundiaria_e_liberacao_das_escrituras_publicas_dos_terrenos_localizados_no_bairro_zito_gomes_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2236/188-_indicacao_n_188-25_-limpeza_e_manutencao_do_grotao_localizado_na_avenida_flamengo-_sol.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2237/189_-_indicacao_no_189-25_-_tratamento_oncologico_no_hcr_-_daniel.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2242/190_-_indicacao_no_190-25_-_rede_de_esgoto_na_avenida_gilson_bruno_bairro_zito_gomes_-_jean.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2243/191_-_indicacao_no_191-25-_reforma_completa_da_praca_jorge_saliba_-sidinei.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2245/192_-_indicacao_no_192-25_-_o_calcamento_e_a_drenagem_nas_ruas_a_b_c_d_e_e_rua_joao_rufino_na_parte_baixa_no_bairro_hilda_gama_-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2246/193_-_indicacao_no193-_25_-_equipamentos_de_exercicio_fisico_na_praca_frank_aguiar_e_praca_15_de_novembro_no_bairro_vila_riachao_-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2252/194_-_indicacao_no_194_-_25_-_casa_de_passagem_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2253/195_-_indicacao_no_195-25_-_implantacao_de_pista_de_atletismo_no_estadio_-_jean.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2260/196_-_indicacao_no_196-25_-_limpeza_na_travessa_21_bairro_americo_nogueira-sibele.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2261/197_-_indicacao_no_197-25_-_reforma_e_revitalizacao_da_praca_sao_jose_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2278/198_-_indicacao_no_198-25_-_banco_de_leite_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2280/199_-_indicacao_no_199-25_-_rede_de_esgoto_e_a_pavimentacao_da_rua_h_no_bairro_vila_erica_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2288/200_-_indicacao_no_200-25_-_quadra_zito_gomes_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2289/201_-_indicacao_no_201-25_-_inclusao_do_plano_de_governo_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2298/202_-_indicacao_no_202-25_-_limpeza_na_rua_lago_dos_mares_no_bairro_clerolandia_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2299/203_-_indicacao_no_203-25_-_redutor_de_velocidade_rua_jose_pitom_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2326/204_-_indicacao_no_204-25_-_quebra_molas_na_gerson_de_oliveira_-_tele.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2327/205_-_indicacao_no_205-25_-_placas_na_agrovila_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2347/206_-_indicacao_no_206_-_25_-_pomar_urbano_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2348/207_-_indicacao_no_207-25_-_arte_urbana_muralista_nos_dois_paredoes_do_bairro_ponto_certo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2349/208_-_indicacao_no_208_-_25_-_rede_de_esgoto_na_avenida_gilberto_morais_-_tele.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2356/210_-_indicacao_no_210-25_-_pavimentacao_r._acacias_djalma_marcio_e_tv._flamengo_-_peto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2357/211_-_indicacao_no_211-25_-_pavimentacao_av_paralela_alto_do_primavera_-_peto.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2359/212_-_indicacao_no_2012-25_-_faixa_elevada_no_inicio_da_avenida_porto_seguro_-_tele.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2360/213_-_indicacao_no_2013-25_-_redutor_de_velocidade_no_cruzamento_da_rua_lages_com_a_rua_jaguaquara_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2361/214_-_indicacao_no_214-25_-mutirao_preventivo_de_limpesa_de_bueiros_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2362/215_-_indicacao_no_215-25_-_boca_de_lobo_inteligente_em_areas_com_historico_de_enchentes_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2363/216_-_indicacao_no_216-25_-_acoes_preventivas_no_cobate_ao_surto_de_dengue_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2365/217_-_indicacao_no_217-25_-_pavimentacao_de_ruas_no_recanto_da_colina_-_peto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2366/218_-_indicacao_no_218-25_-_faixa_de_pedestre_rua_mauricio_gomes_-_neto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2369/219_-_indicacao_no_219-25_-_pav_e_dren_pluvial_-_peto.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2370/220_-_indicacao_no_220-25_-_pavimentacao_e_drenagem_pluvial_nas_ruas_djalma_santos_marcio_souza_e_avenida_das_acacias-peto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2371/221_-_indicacao_no_221-25_-_medico_urologista_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2377/222_-_indicacao_no_222-25_-_cessao_de_terreno_para_instalacao_de_retransmissao_de_televisao_digital_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2378/223_-_indicacao_no_223-25_-_instalacao_de_cameras_de_seguranca_nas_feiras_livres_-_sol_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2380/224_-_indicacao_n_224-25_-_estatua_michel_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2382/225_-_indicacao_no_225-25_-_poste_de_iluminacao_publica_na_rua_espirito_santo_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2384/226_-_indicacao_no_226-25_-_enfeites_natalinos_flutuantes_na_lagoa_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2385/227_-_indicacao_no_227-25_-_wi-fi_na_matinha_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2390/228_-_indicacao_no_228-25_-_revitalizacao_escola_municipal_duque_de_caxias_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2391/229-_indicacao_no_229-25_-_revitalizacao_posto_jose_luna_psf_no_povoado_de_palmares_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2398/230_-_indicacao_no_230-25_-_creche_em_palmares_-_tarugao_peto_sidinei_tele_neto.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2399/231_-_indicacao_no_231-25_-_2_redutores_de_velocidade_na_ba-263_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2400/232_-_indicacao_no_232-25_-_controle_da_esquistossomose_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2402/233_-_indicacao_no_-_233-25_-_guarda_muncipal_fixo_em_bandeira_do_colonia__-_sol.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2406/234_-_indicacao_no_234-25_-_asfaltamento_das_vias_publicas_do_bairro_primavera_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2407/manutencao_dos_refletores_na_central_de_abastecimento_municipal..doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2412/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2417/237_-_indicacao_no_237-25_-praca_sensorial_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2433/238_-_indicacao_no_238_-_25_-_conclusao_de_calcamento_da_rua_valdomiro_riachao__-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2436/239_-_indicacao_no_239_-_25_-_cras_12_de_dezembro_jose_ivo_e_vila_erika_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2437/240_-_indicacao_no_240_-_25_-_cras_povoado_de_palmares_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2440/241_-_indicacao_no_241-285_-_construcao_de_um_quebra-molas_na_rua_deraldo_pereira_anunciacao_-_manu.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2443/242_-_indicacao_no_242-25_-_engole_tudo_no_inicio_da_rua_valdir_pires_com_a_rua_manoel_francisco_de_almeida_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2445/243_-_indicacao_no_243-25_-_calcamento_da_rua_gina_ferraz_no_vale_do_ype_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2446/244_-_indicacao_no_244-25_-_construcao_de_um_posto_de_saude_no_bairro_bem_querer_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2456/245_-_indicacao_no_245-25_-_implantacao_de_uma_unidade_de_alta_complexidade_em_oncologia_unacon_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2476/246_-_indicacao_no_246-25_-_banheiros_no_campo_de_futebol_edgar_brito_-_tele.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2482/247_-_indicacao_no_247-25_-_medicos_geriatras_nos_postos_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2493/248_-_indicacao_no_248-25_-_criacao_do_programa_leitura_faz_bem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2501/249-_indicacao_no_249-25_-redutor_de_velocidade_avenida_milton_rodrigues_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2502/250-_indicacao_no_250-25_-pavimentacao_da_rua_ao_lado_da_praca_brasil_bairro_quintas_do_morumbi-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2505/251_-_indicacao_no_251-25_-_implantacao_de_um_colegio_da_policia_militar_cpm_no_municipio_de_itapetinga__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2513/252_-_indicacao_no_252-25_-_reforma_completa_da_quadra_e_troca_de_tela_do_distrito_bandeira_do_colonia_-_tele.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2514/253_-_indicacao_no_253-25_-_indicacao_de_implantacao_de_passagem_de_pedestres_na_rua_eliphas_levi_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2521/254_-_indicacao_no_254-25_-_instalar_lixeiras_em_todos_os_pontos_de_onibus_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2522/255_-_indicacao_no_255-_limpeza_permanente_dos_pontos_onibus_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2523/256_-_indicacao_no_256_-_programa_quem_tem_fome_tem_pressa_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2526/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2525/258_-_indicacao_no_258-_centro_de_atendimento_psicologico_para_os_servidores_publicos_-_tele_jean_daniel_peto_valquirio_manu_tarugao_e_anderson.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2535/260_-_indicacao_no_260_-_construcao_de_um_engole-tudo_na_travessa_2_pedro_lima_143_vila_riachao_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2538/261-_indicacao_no_261_-_isencao_de_taxa_de_transp._trabalhadores_-_sol.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2539/262-_indicacao_no_262_-_vestiario_no_parque_zoomatinha_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1853/001_-_mocao_de_aplauso_n_001-25_-_enfermeiros_e_tecnicos_de_enfermagem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1887/002_-_mocao_de_aplauso_n_002-25_-_selma_souto_presidente_do_cotemebs_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1888/003_-_mocao_de_aplauso_n_003-25_-_joao_de_deus_-_tiquinho_falta_finalizar.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1890/004_-_mocao_de_aplauso_n_004-25_-dia_do_educador_fisico_-_anderson.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/005_-_mocao_de_aplauso_n_005-25_-_48_anos_tiro_de_guerra_-_anderson.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/006_-_mocao_de_aplauso_n_006-25_-_45_anos_uesb_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/007_-_mocao_de_aplauso_n_007-25_-_71_anos_paroquia_sao_jose_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/008_-_mocao_de_aplauso_n_008-25_-_gustavo_david_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/009_-_mocao_de_aplauso_n_009-25_-_michel_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1979/010_-_mocao_de_aplauso_n_010-25_-_bicentenario_da_pm_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/011_-_mocao_de_aplauso_n_011-25_-_19_anos_da_ianj_-_jean.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/012_-_mocao_de_aplauso_n_012-25_-_71_anos_assembeia_de_deus_-_jean.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/014_-_mocao_de_aplauso_n_014-25_-_90_anos_do_alcoolicos_anonimos_-_jean.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2031/015_-_mocao_de_aplauso_n_015-25_-_56_anos_do_colegio_batista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/016_-_mocao_de_pesar_n_016-25_-_celso_antonio_-_manu.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/017_-_mocao_de_aplauso_n_017-25_-_centro_de_referencia_da_mulher_-_manu.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/018_-_mocao_de_aplauso_n_018-25_-_66_anos_da_biblioteca_municipal_-_tele.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/019_-_mocao_de_aplauso_n_019-25_-_arcebispo_vitor_agnaldo_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/020_-_mocao_de_aplauso_n_020-25_-_aos_pais_do_grupo_vamos_falar_sobre_autismo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_de_aplausos_05_jesus_vida_verao.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2056/022_-_mocao_de_aplauso_n_022-25_-_tv_sudoeste_e_tv_bahia_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/023_-_mocao_de_aplauso_n_023-25_-_umi_-_uniao_de_mulheres_de_itapetinga_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/024_-_mocao_de_aplauso_n_024-25_-_neam_-_nucleo_especial_de_atendimento_a_mulher_-_manu.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/025_-_mocao_de_aplauso_n_025-25_-_centro_de_atencao_psicossocial_caps_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/026_-_mocao_de_aplauso_n_026-25_-_80_anos_das_vitorias_da_forca_expedicionaria_brasileira_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/027_-_mocao_de_aplauso_n_027-25_-_dia_mundial_do_meio_ambiente_-_pr._jean_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/028_-_mocao_de_aplauso_n_028-25_-_evandro_souza_-_manu.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/029_-_mocao_de_aplauso_n_029-25_-_rede_de_atencao_psicossocial__raps_-_caps_iii_e_caps_ad_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/030_-_mocao_de_aplauso_n_030-25_-_dia_do_interprete_de_libras_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/031_-_mocao_de_aplauso_n_031-25_-_aniversario_do_rotary_clube_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/032_-_mocao_de_aplauso_n_032-25_-_sinditatiba_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/033_-_mocao_de_aplauso_n_033-25_-_sindicato_de_verdade_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/034_-_mocao_de_aplauso_n_034-25_-_fundacao_jose_silveira_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/035_-_mocao_de_aplauso_n_035-25_-_dra._suzanne_oab_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/036_-_mocao_de_aplauso_n_036-25_-_dra._suzanne_barros_oab_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/037_-_mocao_de_aplauso_n_037-25_-_dra._daniele_borges_oab-ba_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/038_-_mocao_de_aplauso_n_038-25_-_major_david_robson_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/039_-_mocao_de_aplauso_n_039-25_-_dr._irineu_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/040_-_mocao_de_aplauso_n_040-25_-_nova_diretoria_da_oab_itapetinga-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/041_-_mocao_de_aplauso_n_041-25_-_eugenia_patricia_-_tele.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2106/042_-_mocao_de_aplauso_n_042-25_-_deputado_roberto_carlos_-_daniel_e_valquirio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/044_-_mocao_de_aplauso_n_044-25_-_jsp_seguranca_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2135/044_-_mocao_de_aplauso_n_044-25_-_exposicao_agropecuaria_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2136/045_-_mocao_de_aplauso_n_045-25_-_fundacao_terra_mae_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2137/046_-_mocao_de_aplauso_n_046-25_-_campanha_de_castracao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2146/047_-_mocao_de_aplauso_n_047-25_-_eliene_chaves_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2154/048_-_mocao_de_aplauso_n_048-25_-_dia_nacional_do_pastor_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2158/049_-_mocao_de_aplauso_n_049-25_-_helio_de_jesus_-_manu.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2159/050_-_mocao_de_aplauso_n_050-25_-_ezequiel_santos_diretor_do_adventista_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2164/051_-_mocao_de_aplauso_n_051-25_-_95_anos_alice_carinhanha_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2165/052_-_mocao_de_aplauso_n_052-25_-_23_anos_ministerio_batista_plenitude__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2179/053_-_mocao_de_aplauso_n_053-25_-_ipam__-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2185/054_-_mocao_de_aplauso_n_054-25_-_capitao_joabe_-_neto_ferraz.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2186/055_-_mocao_de_aplauso_n_055-25_-_primeira_igreja_-_neto_ferraz.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2187/056_-_mocao_de_aplauso_n_056-25_-_claudio_nizara_gomes_-_neto_ferraz.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2188/057_-_mocao_de_aplauso_n_057-25_-_vice_prefeto_caatiba-__manu_brandao.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2190/058_-_mocao_de_aplauso_n_058-25_-_vagner_ribeiro_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2196/060_-_mocao_de_aplauso_no_060-25_-_luiza_reis_-_manu.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2197/061_-_mocao_de_aplauso_no_061-25_-_marcos_leonardo_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2200/062_-_mocao_de_aplauso_no_062-25_-_felipe_abelha_-_tele.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_de_aplausos_escola_civico-militar_nair_esquecivel_jandiroba.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2205/064_-_mocao_de_apluso_no_064-25_mocao_de_aplauso_samu.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2209/065-_mocao_de_aplauso_no_065-25_-_ex-prefeito_de_itapetinga_e_ex-presidente_do_diretorio_municipal_do_mdb_rodrigo_hagge.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2219/066_-_mocao_de_aplauso_no_066-25_-__radio_fascinacao__-_tarugao.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2218/067-_mocao_de_aplauso__no_067-25_-_pm_de_itapetinga_pelo_trabalho_reakizado_nos_ferstejos_juninos-_valquirio.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2222/068_-_mocao_de_aplauso_no_068-25_-_ex-vereador_jose_antunes_da_silva_-_tarugao.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2223/069_-_mocao_de_aplauso_no_69-25_-_educacao_adventista_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2228/070_-_mocao_de_aplauso_no_70-25_-_segunda_igreja_batista_-_manu.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2231/071_-_mocao_de_aplauso_no_71_-_25_-_comutran_por_receber_o_certificado_de_inspecao_do_conselho_estadual_de_transito_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2241/072_-_mocao_de_aplauso_no_72-25_-_pastor_aristoteles_salgado_filho_e_a_sua_esposa_anade_salgado_-_jean.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2244/073_-_mocao_de_aplauso_no_73-25_-_bonny_brigida_cordeiro_dias__-_sibele.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2254/074_-_mocao_de_aplauso_no_074-25_-_emenda_parlamentar_do_dep._antonio_brito_ao_apaae_-_valquirio.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2256/075_-_mocao_de_aplauso_no_75-25_-_comunidade_nossa_senhora_aparecida_pela_sua_elevacao_a_paroquia._-_tarugao.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2257/076_-_mocao_de_aplauso_no_76-25_-_grupo_instrumental_alumei_-_manu.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2259/077_-_mocao_de_aplauso_no_77-25_-_airton_alves_ferraz__-_pastor_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2267/078_-_mocao_de_aplauso_no_78-25_-_desbravadores_da_igreja_adventista_do_setimo_dia_em_itapetinga_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2282/079_-_mocao_de_aplauso_n_079-25_-_delega.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2283/080_-_mocao_de_aplauso_no_080-25_-_wellington_soares_e_wesley_kelly_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2284/081_-_mocao_de_aplauso_n_081-25_-__vert_solucoes_ambientais_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2287/mocao_sossego_da_mamae.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2290/083_-_mocao_de_pesar_n_083-25_-__maria_pereira_de_carvalho_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2294/084_-_mocao_de_aplauso_n_084-25_-__mensageiras_do_rei_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2295/085_-_mocao_de_aplauso_n_085-25_-__embaixadores__do_rei_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2300/086_-_mocao_de_aplauso_n_086-25_-__associacao_nossa_senhora_das_dores_-_tele.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2301/087_-_mocao_de_aplauso_no_087-25_-_promotora_solange_anatolio_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2303/088_-_mocao_de_aplauso_no_088-25_-_sec._educacao_-_alecio_-_07_de_setembro_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2304/089_-_mocao_de_aplauso_no_089-25_-_colegio_madre_savina_petrilli_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2305/090_-_mocao_de_aplauso_no_090-25_-_sizinio_joaquim_de_sa_neto_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2308/091_-_mocao_de_aplauso_n_091-25_-__sargentos_do_colegio_militar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2320/092-_mocao_de_aplauso_no_092-25_-_mamoplastia_fundacao_jose_silveira_-_valquirio_daniel_peto_diga_tarugao_sidinei_sol_tele_andersonnetomanu.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2324/093_-_mocao_de_aplauso_no_093-25_-_igreja_boas_novas__-_neto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2328/094-_mocao_de_aplauso_no_094-25_-_lar_laura_carvalho_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2329/095_-_mocao_de_aplauso_no_095-25_-_roberio_silva_santos_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2330/096_-_mocao_de_aplauso_no_096-25_-_jose_barreto_de_souza_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2332/097_-_mocao_de_aplauso_no_097-25_-_jose_reinan_oliveira_ferraz_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2339/098_-_mocao_de_aplauso_no_098-25_-_casa_de_cultura_de_maiquinique_-_sol.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2346/099_-_mocao_de_apalauso_no_099-25_-_rancho_r3_eder_resende_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2354/100_-_mocao_de_aplauso_no_100-25_-_charles_conceicao_barreto-_tharles.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2355/101-_mocao_de_aplauso_no_101_-_elita_monteiro_santos_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2358/102-_mocao_de_aplauso_no_102_-_pm_normando_ribas_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2375/103_-_mocao_de_aplauso_no_103-25_-_mocao_de_aplauso_no_103-25_-_edneide_souza_marcos_e_rubens_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2381/104_-_mocao_de_pesar_n_104-25_-__mocao_de_pesar_-_michel_hagge.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2383/105_-_mocao_de_aplauso_no_105-25_-_48_anos_apae_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2386/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2388/107_-_mocao_de_aplauso_no_107-25_-_lucia_morais_da_silva_de_souza-sidinei.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2394/108_-_mocao_de_aplauso_no_108-25_-_deputado_antonio_brito_por_viabilizar_a_oncologia_para_o_hcr_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplauso_a_roberio_-_nego_ro.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2401/110_-_mocao_de_aplauso_no_110_-_rancho_r3_e_aos_irmaos_rezende_-_tele.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2408/111_-_mocao_de_pesar_no_111-25_-_noel_limoeiro_-_sibele_nery.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2409/112-_mocao_de_pesar_no_112-25_-_lismar_almeida_santos_-_sibele_nery.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2411/113_-_mocao_de_aplauso_no_113-25_-_rotary_club_campanha_novembro_azul_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2415/114_-_mocao_de_aplauso_no_114-25_-_if_baiano_campus_itapetinga__licenciatura_em_letras_e_libras_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2419/115_-_mocao_de_aplauso_n_115-25_-_antonio_goes_tutor_disciplinar_do_colegio_civico-militar_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2421/116_-_mocao_de_aplauso_no_116-25_-_sargento_fabio_guimaraes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2422/117_-_mocao_de__aplauso_no_117_-_25_-_sargenta_haiala_fernandes_oliveira__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2423/118_-_mocao_de_apaluso_no_118-25_-_sargento_ronecson_gomes_dos_santos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2425/119_-_mocaode_aplauso_no_119-25_-_sargento_mauricio_rocha_gama_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2426/120_-_mocao_de_aplauso_no_120-25-_sargento_jose_ricardo_azevedo_silva__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2427/121_-_mocao_de_aplauso_no_121-_25_-_sargento_gildo_de_oliveira_sousa__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2428/122_-_mocao_de_aplauso_no_122-25_-_sargento_tiago_bottino_de_jesus_brige_silva-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2438/123_-_mocao_de_aplauso_no_123-25_-escola_paulo_de_tarso_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2441/124_-_mocao_de_aplauso_no_124-25_-_policial_militar__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2497/125_-_mocao_de_aplauso_no_125-25_-_senar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2498/126_-_mocao_de_aplauso_no_126_-25_-_eder_rezende_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2499/127_-_mocao_de_aplauso_o_127-25_-_edson_luiz_batista_borges_edinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2503/128_-_mocao_de_aplauso_no_125-25_-_58_anos_da_guarda_civil_municipal_de_itapetinga_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2506/129_-_mocao_de_aplauso_no_129_-_25_-_subtenente_antonio_luiz_da_silva_filho_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2507/130_-_mocao_de_aplauso_no_130-25_-_aos_pastores_de_itapetinga_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2509/131_-_mocao_de_aplauso_no_131-25_-_2_anos_de_existencia_da_casa_do_norte_amor_mineiro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2510/132_-_mocao_de_aplauso_no_132-25_-_diretoria_da_amei__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2511/133_-_mocao_de_aplauso_no_133-25_-_erica_margarida_santos_costa_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2512/134_-_mocao_de_aplauso_no_134-25_-_rose_ribeiro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2517/135_-_mocao_de_aplauso_no_135-25_-_i_corrida_da_graca_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2518/136_-_mocao_de_aplauso_no_136-25_-_hemoba_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2519/137_-_mocao_de_aplauso_no_137-25_-_guarda_municipal_jose_domingos_oliveira_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2520/138_-_mocao_de_aplauso_no_138-25_-_pelotao_ambiental_da_guarda_municipal__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2530/139_-_mocao_de_aplauso_no_139-25_-_capitao_maicom_diego_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2531/140_-_mocao_de_aplauso_no_140-25_-_jonh_motoboy_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2532/141_-_mocao_de_aplauso_no_141-25_-_marcelo_silva_abreu_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2533/142_-_mocao_de_aplauso_no_142-25_-_festividade_da_nossa_das_gracas__-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2536/143_-_mocao_de_aplauso_no_143_-_25_-_cicero_lima_de_matos_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2537/144_-_mocao_de_aplauso_no_144_-_25_-_pastor_jackson_ferreira_dos_santos_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2232/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2233/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/001_-_projeto_de_decreto_n_001-25_-_titulo_de_cidadania_jose_bispo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/002_-_projeto_de_decreto_n_002-25_-_titulo_de_cidadania_viviane_fernandes_-_manu.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/003_-_projeto_de_decreto_n_003-25_-_titulo_de_cidadania_jeronimo_rodrigues_-_tiquino_e_sibele.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2163/004_-_projeto_de_decreto_n_004-25_-_titulo_de_cidadania_alice_carinhanha_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2194/005_-_projeto_de_decreto_no_005-25_-_titulo_de_cidadania_ivete_cristina_de_sa_barreto_morais_-_neto.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2215/006_-_projeto_de_decreto_no_006-25_-_titulo_de_cidadania_wdson_oliveira_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2240/007_-_projeto_de_decreto_n_007-25_-_titulo_de_cidadania_sub_ten_com_antonio_luiz_da_silva_filho__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2247/008-_projeto_de_decreto_n_008-25_-_titulo_de_cidadania_lucas_teixeira_costa__-_sidinei.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2251/009_-_projeto_de_decreto_no_009-25_-_titulo_de_cidadania_jean_carlos_silva_rodrigues_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2451/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2344/012_-_projeto_de_decreto_no_012-25_-_titulo_de_cidadania_lindomar_coutinho_da_silva_-_valquirio.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2404/013_-_projeto_de_decreto_no_013-25_-_suspende_efeitos_do_decreto_do_executivo_-_vereadores.doc.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2410/014_-_projeto_de_decreto_no_014-25_-_suspende_decreto_do_executivo_n_360-25_-_08_vereadores.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2439/015_-_projeto_de_decreto_no_015-25_-_titulo_de_cidadania_waldemar_rocha_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2442/016__-_projeto_de_decreto_no_016-25_-_titulo_de_cidadania_antonio_goes_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2447/017_-_projeto_de_decreto_no_017-25_-_titulo_de_cidadania_jayme_de_souza_vieira_lima_filho-_manu.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2475/018__-_projeto_de_decreto_no_018-25_-_titulo_de_cidadania_joao_martins_-_pr._evandro.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2448/019_-_projeto_de_decreto_no_019-25_-_titulo_de_cidadania_debora_festy_-_manu.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2449/020__-_projeto_de_decreto_no_020-25_-_titulo_de_cidadania_alexandre_iossef_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2450/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2454/022-_projeto_de_decreto_no_022-25_-_titulo_de_cidadania_gilson_nascimento_dos_santos_-_tele.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2455/023_-_projeto_de_decreto_no_023-25_-_titulo_de_cidadania_geni_gomes_de_sousa_meneses_-_tele.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2472/024_-_projeto_de_decreto_no_024-25_-_titulo_de_cidadania_antonio_ferraz_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2474/025_-_projeto_de_decreto_no_025-25_-_titulo_de_cidadania_romulo_sposito_das_virgens_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2479/026_-_projeto_de_decreto_no_026-25_-_titulo_de_cidadania_marcone_santos_bomfim_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2481/027_-_projeto_de_decreto_no_027-25_-_titulo_de_cidadania_sonia_martins_teodoro_-_sol.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2483/028_-_projeto_de_decreto_no_028-25_-_titulo_de_cidadania_anade_almeida_salgado_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2484/029_-_projeto_de_decreto_no_029-25_-_titulo_de_cidadania_aurelia_dos_santos_barreto_souza_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2485/030_-_projeto_de_decreto_no_030-25_-_titulo_de_cidadania_rita_de_cassia_barretto_de_andrade_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2486/031_-_projeto_de_decreto_no_031-25_-_titulo_de_cidadania_marcelo_rodrigues_da_cruz_-_sol.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2487/032_-_projeto_de_decreto_no_032-25_-_titulo_de_cidadania_pastora_jaqueline_-_sol.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2488/033_-_projeto_de_decreto_no_033-25_-_titulo_de_cidadania_aldineia_rocha_figueira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2489/034_-_projeto_de_decreto_no_034-25_-_titulo_de_cidadania_alberto_luiz_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2490/035_-_projeto_de_decreto_no_035-25_-_titulo_de_cidadania_darci_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2491/036_-_projeto_de_decreto_no_036-25_-_titulo_de_cidadania_letica_azevedo_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2492/037_-_projeto_de_decreto_no_037-25_-_titulo_de_cidadania_dr._jose_angel_villarroel_torrico_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2494/038_-_projeto_de_decreto_no_038-25_-_titulo_de_cidadania_julia_carmem_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2495/039_-_projeto_de_decreto_no_039-25_-_titulo_de_cidadania_pastor_samuel_rosa_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2496/040_-_projeto_de_decreto_no_040-25_-_titulo_de_cidadania_gumercindo_souza_pimenta_-_tele.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2500/041_-_projeto_de_decreto_no_041-25_-__titulo_de_cidadania_pastora_josecelia_silva_de_abreu_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2504/042_-_projeto_de_decreto_no_042_-_25_-_titulo_de_cidadania_marisete_do_carmo_oliveira_nascimento__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2508/043_-_projeto_de_decreto_no_043_-_titulo_de_cidadania_anderson_alves_cruz_-_peto.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2515/044_-_projeto_de_decreto_no_044_-_titulo_de_cidadania_anderson_novais_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2345/pl_complementar_n_001-25_-_define_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2405/plc_002-2025_-_anexacao_de_area_ao_perimetro_urbano_hospital_e_policlinica_vf_-_copia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1832/001_-_projeto_de_lei_do_legislativo_n_001-2025_-_reforma_legal.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1833/002_-_projeto_de_lei_do_legislativo_n_002-2025_-_marmita_solidaria_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1840/003_-_projeto_de_lei_do_legislativo_n_003-2025_-_fundo_do_futebol_amador_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1859/004_-_projeto_de_lei_do_legislativo_n_004-2025_-_isencao_iptu_dos_servidores_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1889/005_-_projeto_de_lei_do_legislativo_n_005-2025_-_bairro_zito_gomes_-_tiquinho_falta_finalizar.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1891/006_-_projeto_de_lei_do_legislativo_no_006-25_-_prioridade_de_matricula_para_autistas_-_manu.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/007_-_projeto_de_lei_do_legislativo_n_007-2025_-_altera_lei_768-96_sancoes_aos_estabelecimentos_bancarios_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/008_-_projeto_de_lei_do_legislativo_n_008-2025_-_placas_combate_a_violencia_contra_animais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/009_-_projeto_de_lei_do_legislativo_n_009-2025_-_programa_de_acolhimento_a_pacientes_oncologicos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/010_-_projeto_de_lei_do_legislativo_n_010-2025_-_censo_animal_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/011_-_projeto_de_lei_do_legislativo_n_011-2025_-_pesca_recreativa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/012_-_projeto_de_lei_do_legislativo_n_012-2025_-_minha_casa_itapetinga_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/013_-_projeto_de_lei_do_legislativo_n_013-2025_-_reinscercao_de_dependentes_quimicos_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/014_-_projeto_de_lei_do_legislativo_n_014-2025_-_abono_por_doacao_de_sangue_aos_funcionarios_publicos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/015_-_projeto_de_lei_do_legislativo_n_015-2025_-_musica_gospel_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/016_-_projeto_de_lei_do_legislativo_n_016-2025_-_ubs_quintas_do_sul_zito_gomes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/017_-_projeto_de_lei_do_legislativo_n_017-2025_-_oficializa_quintas_do_sul_-_diga_diga_e_sidinei.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/018_-_projeto_de_lei_do_legislativo_n_018-2025_-_denomina_zito_gomes_os_residenciais_itapetinga_i_e_ii_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/019_-_projeto_de_lei_do_legislativo_n_019-2025_-_exposicao_agropecuaria_patrimonio_cutural_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/020_-_projeto_de_lei_do_legislativo_n_020-2025_-_proibe_girandolas_de_fogos_de_artificio_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/021_-_projeto_de_lei_do_legislativo_n_021-2025_-_semana_do_teste_do_pezinho_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/022_-_projeto_de_lei_do_legislativo_n_022-2025_-_policia_municipal_-_manu.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/023_-_projeto_de_lei_do_legislativo_n_023-2025_-_dia_de_nossa_senhora_das_gracas_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/024_-_projeto_de_lei_do_legislativo_n_024-2025_-_leitura_diaria_nas_escolas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/025_-_projeto_de_lei_do_legislativo_n_025-2025_-_programa_apoia_-_autismo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/026_-_projeto_de_lei_do_legislativo_n_026-2025_-_semana_municipal_do_livro_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/027_-_projeto_de_lei_do_legislativo_n_027-2025_-gratuidade_no_tranporte_aos_estudantes_do_enem_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/028_-_projeto_de_lei_do_legislativo_n_028-2025_-_gratuidade_no_tranporte_para_gravidas_em_vulnerabilidade_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/029_-_projeto_de_lei_do_legislativo_n_029-2025_-_dia_do_agente_de_saude_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/030_-_projeto_de_lei_do_legislativo_n_030-2025_-_somos_todos_down_-_manu.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/031_-_projeto_de_lei_do_legislativo_no_031-25_-_reajuste_servidores_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/032_-_projeto_de_lei_do_legislativo_n_032-2025_-_denomina_de_escola_municipal_lindinalva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/033_-_projeto_de_lei_do_legislativo_no_033-25_-_dia_municipal_do_jovem_cristao_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/034_-_projeto_de_lei_do_legislativo_no_034-25_-_coleta_de_lixo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/035_-_projeto_de_lei_do_legislativo_no_035-25_-_cartao_combustivel_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/036_-_projeto_de_lei_do_legislativo_no_036-25_-_gratuidade_de_sepultamento_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/037_-_projeto_de_lei_n_037-25_-_campanha_informativa_alteracoes_no_transito_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2115/038_-_projeto_de_lei_n_038-25_-_campanha_crimes_ciberneticos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_do_legislativo_-_diabetes_libre_-_pr_jean.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2117/040_-_projeto_de_lei_do_legislativo_no_040-25_-_padronizacao_de_fachadas_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/programa_castracao_legal.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/042_-_projeto_de_lei_do_legislativo_no_042-25_-_programa_mae_atipicas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2125/043_-_projeto_de_lei_do_legislativo_no_043-25_-_leitura_biblica_nas_escolas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2133/044_-_projeto_de_lei_do_legislativo_no_044-25_-_residencial_joao_de_deus_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2138/045_-_projeto_de_lei_do_legislativo_no_045-25_-_vacinacao_domiciliar_de_idosos_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2144/046_-_projeto_de_lei_do_legislativo_no_046-25_-_denomina_praca_silvaneide_-_peto.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2145/047_-_projeto_de_lei_do_legislativo_no_047-25_-_denomina_praca_andre_jose_dos_santos_-_peto.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2162/048_-_projeto_de_lei_do_legislativo_no_048-25_-_altera_lei_1.627-24_-_lei_dos_taxistas_-_pr._jean_novo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2198/049_-__projeto_de_lei_do_legislativo_no_049-25_-_dia_da_mulher_crista_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2204/050_-_projeto_de_lei_do_legislativo_no_050-25-denomina_de_avenida_joaquim_ferreira_lima_a_atual_avenida_a-neto.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2208/051_-_projeto_de_lei_do_legislativo_no_51-25_-_marcha_para_jesus_-_valquirio.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2210/052_-_projeto_de_lei_do_legislativo_no_052-25_-_denominar_rua_lucas_fabiano_mendes_de_almeida_o_almeidinha_a_atual_rua_f_no_bairro_vila_erica.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2220/053-_projeto_de_lei__do_legislativo_no_53-25_-_rua_coronel_jose_silverio_almeida_a_atual_rua_para_-_valquirio.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2235/054_-_projeto_de_lei_do_legislativo_n_054-25_-_clinica_veterinaria_municipal_-_sol.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2255/055_-_projeto_de_lei_n_055-25_-_patrimonio_cultural_festa_de_sao_jose_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2258/056_-_projeto_de_lei_do_legislativo_n_056-25_-_proibicao_de_contratacao_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2262/057_-_projeto_de_lei_do_legislativo_n_057-25_-_dia_de_conscientizacao_e_prevencao_do_diabetes_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2269/058_-_projeto_de_lei_do_legislativo_n_058-2025_-_incentivo_a_pratica_de_atividades_fisicas_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2270/059_-_projeto_de_lei_do_legislativo_n_059-2025_-_programa_de_preparacao_para_aposentadoria_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2271/060_-_projeto_de_lei_do_legislativo_n_060-2025_-_saude_mototaxista_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2272/061_-_projeto_de_lei_do_legislativo_n_061-2025_-_cadastro_doenca_rara_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2273/062_-_projeto_de_lei_do_legislativo_n_062-2025_-_prevencao_a_adultizacao_-_valquirio_-_para_mesclagem.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2274/063_-_projeto_de_lei_do_legislativo_n_063-2025_-_torneio_futsal_tg_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2275/064_-_projeto_de_lei_do_legislativo_n_064-2025_-_porto_seco_-_tele.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2276/065_-_projeto_de_lei_do_legislativo_n_065-2025_-_proibe_eventos_com_arotizacao__-_tele.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2279/066_-_projeto_de_lei_do_legislativo_no_066-25_-_criacao_do_conselho__municipal__de_habitacao_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2281/067_-_projeto_de_lei_do_legislativo_no_067-25_-_alcoolismo_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2285/068_-_projeto_de_lei_do_legislativo_n_068-25_-_semana_de_combate_as_drogas_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2291/069_-_projeto_de_lei_do_legislativo_n_069-25_-_proibe_remocao_de_restos_mortais_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2297/070_-_projeto_de_lei_do_legislativo_no_070_-_25_-_politica_municipal_de_protecao_e_bem-estar_animal__-_sol.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2396/071_-_projeto_de_lei_do_legislativo_n_071-2025_-_semana_municipal_da_pessoa_idosa_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2397/072_-_projeto_de_lei_do_legislativo_n_072-2025_-_agosto_lilas_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2325/073_-_projeto_de_lei_do_legislativo_no_073-25_-_socorro_para_animais_atropelados_-_sol.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2333/074_-_projeto_de_lei_do_legislativo_no_074-25_-_campanha_agosto_branco_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2338/075_-_projeto_de_lei_do_legislativo_no_075-25_-_promocao_da_arte_urbana_grafite_-_tele.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2342/076_-_projeto_de_lei_do_legislativo_no_076-25_-_palmares_da_cristo_-_jean.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2353/077_-_projeto_de_lei_do_legislativo_no_077-25_-_banheiros_quimicos_adaptados_a_pessoas_com_deficiencia-tarugao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2367/078_-_projeto_de_lei_do_legislativo_no_078-25_-_isencao_iptu_para_autistas_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2372/079_-_projeto_de_lei_do_legislativo_no_079-25_-_praca_michel_hagge_-_anderson_da_nova.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2374/080_-_projeto_de_lei_do_legislativo_n_080-2025_-_lagoa_michel_hagge_-_subscrita_por_todos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2373/081_-_projeto_de_lei_do_legislativo_no_080-25_-_parque_poliesportivo_da_lagoa_michel_jose_hagge_filho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2379/083_-_projeto_de_lei_do_legislativo_n_083-2025_-_memorial_michel_hagge_-_anderson_da_nova.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2389/084_-_projeto_de_lei_do_legislativo_n_084-2025_-_ponte_michel_hagge_-_manu.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2403/085_-_projeto_de_lei_do_legislativo_no_085-25_denomina_estadio_do_bandeira_do_colonia_michel_hagge_filho_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2420/086_-_projeto_de_lei_do_legislativo_n_086-2025_-_rota_da_carne_e_do_leite_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2431/087_-_projeto_de_lei_do_legislativo_no_087-25_-_pranchas_de_comunicacao_alternativa_em_espacos_publicos__-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2434/088_-_projeto_de_lei_do_legislativo_no_088-25_-_programa_de_oferta_gratuita_de_oculos_de_grau_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2453/089_-_projeto_de_lei_do_legislativo_n_089-2025_-_auxilio_transporte_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2452/090_-_projeto_de_lei_do_legislativo_n_090-2025_-_obrigatoriedade_de_poltronas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2460/091_-_projeto_d_lei_do_legislativo_no_091-25_-_denomina_de_rua_laudina_monteiro_santos_a_atual_trecho_rua_c_-_manu.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2463/092_-_projeto_de_lei_do_legislativo_no_092-25_-_projeto_amigo_da_arvore_e_do_clima_sementes_para_o_futuro_-_jean.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2464/093_-_projeto_de_lei_do_legislativo_no_093-25_-_cria_movimento_ame__articulacao_e_mobilizacao_evangelica_-_jean.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2468/094_-_projeto_de_lei_do_legislativo_no_094-25_-_institui_o_programa_quem_tem_fome_tem_pressa_-_jean.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2473/095_-_projeto_de_lei_do_legislativo_n_095-2025_-_uso_de_aplicativo_-_taxi_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2480/096_-_projeto_de_lei_do_legislativo_no_096-25_-_rua_paulo_novais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2529/097-projeto_de_lei_do_legislativo_no_097-25-patrimonio_historico_material_e_cultural_de_itapetinga_a_amei-anderson.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2139/001_-_projeto_de_resolucao_n_001-2025_-_procuradoria_especial_da_mulher_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2161/002_-_projeto_de_resolucao_n_002-25_-_altera_regimento_interno_-_cria_mocao_de_apoio_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2263/003_-_projeto_de_resolucao_n_003-2025_-_altera_resolucao_195.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2393/004_-_projeto_de_resolucao_n_004-25_-_altera_regimento_interno_-_4_titulos_por_ano_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2527/005_-_projeto_de_resolucao_n_005-25_-_altera_regimento_interno_-_comissao_de_etica_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2528/006_-_projeto_de_resolucao_n_006-25_-_espaco_de_lazer_camara_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1827/001_-_requerimento_n_001-25_-_sessao_especial_dia_da_mulher_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1828/002_-_requerimento_n_002-25_-_sessao_especial_setembro_amarelo_-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1834/003_-_requerimento_n_003-25_-_aud._pub._promocao_direitos_da_mulher_-_sibele_manu_e_sol.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1835/004_-_requerimento_n_004-25_-_sessao_especial_das_familias_-_neto.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1842/005_-_requerimento_n_005-25_-_sessoes_itinerantes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1843/006_-_requerimento_n_006-25_-_sessao_especial_garis_lavadeiras_e_costureiras_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1844/007_-_requerimento_n_007-25_-_sessao_especial_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1845/008_-_requerimento_n_008-25_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1846/009_-_requerimento_n_009-25_-_sessao_especial_pecuaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1847/010_-_requerimento_n_010-25_-_comissao_especial_para_reforma_de_lei_org._e_regimento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1848/011_-_requerimento_n_011-25_-_audiencia_publica_inclusao_social_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1849/012_-_requerimento_n_012-25_-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1850/013_-_requerimento_n_013-25_-_sessao_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1920/014_-_requerimento_n_014-25_-_sessao_especial_itinerante_-_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1921/015_-_requerimento_n_015-25_-_audiencia_publica_geracao_de_emprego_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1922/016_-_requerimento_n_016-25_-_sessao_especial_animais_de_rua_-_sol.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1923/017_-_requerimento_n_017-25_-_sessao_especial_agricultura_familiar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/018_-_requerimento_n_018-25_-_sessao_especial_autistas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/019_-_requerimento_n_019-25_-_requer_relatorio_transcicao_de_governo_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/020_-_requerimento_n_020-25_-_audiencia_publica_seguranca_publica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/021_-_requerimento_n_021-25_-_sessao_especial_70_anos_da_camara_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/022_-_requerimento_n_022-25_-_sessao_especial_maio_laranja_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/023_-_requerimento_n_023-25_-_sessao_especial_novembro_azul_-_pastor_jean_neto_e_tele.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/024_-_requerimento_n_024-25_-_sessao_especial_bicentenario_da_policia_militar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/025_-_requerimento_n_025-25_-_sessao_especial_abandono_de_animais_-_sol.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2044/026_-_requerimento_n_026-25_-_sessao_especial_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2045/027_-_requerimento_n_027-25_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2107/028_-_requerimento_n_028-25_-_sessao_especial_campanha_amigo_das_crancas_-_sibele_e_manu.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/029_-_requerimento_n_029-25_-_sessao_especial_maio_amarelo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2134/030_-_requerimento_n_030-25_-_sessao_especial_dia_mundial_do_meio_ambiente_-_pr_jean_e_tele.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2155/031_-_requerimento_n_031-25_-_coelba_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2156/032_-_requerimento_n_032-25_-_sessao_especial_pessoa_com_deficiencia_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2229/033_-_requerimento_no_033-25_-_sessao_especial_outubro_rosa__-_manu.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2192/035_-_requerimento_n_035-25_-_audiencia_publica_minha_casa_minha_vida_-_peto.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2195/036_-_requerimento_n_036-25_-_sessao_especial_homenagem_para_quem_realiza_trabalho_voluntario_-_manu.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2199/037_-_requerimento_no_037-25_-_sessao_especial_transito_seguro_-_manu.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2203/038_-_requerimento_no_038-25_-_sessao_especial_samu_-_anderson.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2206/039_-_requerimento_no_039-25_-_sessao_itinerante_palmares_-_jean_doriel_e_daniel.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2207/040_-_requerimento_no_040-25_-_sessao_especial_agosto_lilas_-_sibele.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2239/042_-_requerimento_no_042-25_-_audiencia_publica_agosto_lilas_-_sol_e_manu.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2248/043_-_requerimento_no_043-25_-_sessao_especial_em_homenagem_a_michel_jose_hagge_filho-tarugao.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2249/044_-_requerimento_n_044-25_-_sessao_especial_em_homenagem_a_rodrigo_hagge_costa_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2250/045_-_requerimento_no_045-25_-_sessao_especial_em_homenagem_a_jose_otavio_curvelo_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2264/046_-_requerimento_no_046-25_-_sessao_especial_dia_mundial_do_diabetes_-_pastor_jean_daniel_e_sibele.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2268/047_-_requerimento_no_047-25_-_sessao_especial_jose_carlos_moura_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2302/048_-_requerimento_no_048-25_-_sessao_especial_dia_do_idoso_-_tele.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2306/049_-_requerimento_no_049-25_-_sessao_especial__secretaria_de_educacao_do_municipio__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2307/050_-_requerimento_no_050-25_-_requerimento_anderson_-_cobrando_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2340/051_-_requerimento_no_051_-_25_-_sessao_especial_dia_mundial_da_saude_mental_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2368/052_-_requerimento_no_052-25_-_emenda_ao_deputado_para_aquisicao_de_um_microonibus_destinado_ao_transporte_dos_usuarios_da_clinica_sare-jean.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2387/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2392/054_-_requerimento_no_054-25_-_requer_oficio_a_roberta_roma_-_ambulancia_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2413/055_-_requerimento_no_055-25_-_requerimento_anderson_-_audiencia_publica_na_ba_263.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2414/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/001_-_veto_parcial_n_001-25_-_pl_006_executivo_reajuste_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2216/002_-_veto_total__n_002-25_-_pl_002_-_marmita_solidaria.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2217/003_-_veto_total__no_003_pl_011-2025_-_pesca_recretiva.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2376/004_-_veto_total_no_004-25_-_pl_complementar_001.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2418/005_-_veto_total_no_005-25_-_pl_003-25__legislativo_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2549/006_-_veto_total_no_006-25_-_pl_036-25_sidinei_-_taxa_de_sepultamento.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2550/007_-_veto_total_no_007-25_-_pl_014-25_tarugao_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2551/008_-_veto_total_no_008-25_-_pl_059-25_valquirio_-_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_001-25_-_consorcio_cistavita.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_002-25_-_altera_lei__1.036.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_003-25_-_reajuste_educacao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/pl_004-25_-_honorarios_advocaticios_pelos_advogados_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/pl_005-25_-_revoga_leis_778-99_e_1.616-23.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/pl_006-25_-_reajuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_007_-_25_-_organizacao_da_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_008_-_cria_sistema_muncipal_de_seguranaca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_009_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_010_-_parcelamento_de_debitos_tributarios_e_nao_tributarios.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_011_-_plano_diretor_de_desenvolvimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2126/pl_012_-_desafetacao_de_area_autorizando_permuta.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2184/pl_013-25_-_aumento_servidores_saae.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2193/pl_14_-_cria_conselho_consultivo_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_15_-__denomina_ubs_-_jose_iracildo_franca.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2221/pl_16_-_altera_lei_1.668_desafetacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2292/17_-_projeto_de_lei_017-25_-_executivo_-_ppa_100_corrigido.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2293/18_-_projeto_de_lei_no_018-25_-_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2296/pl_019-25_-_doacao_de_area_estado_-_hospital_e_policlinica.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2548/20_-_pl_executivo_n_020-25_-_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2127/001_-_parecer_favoravel_n_001-25_-_ccjr_-_pl_005-25.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2130/002_-_parecer_favoravel_n_002-25_-_ccjr_-_pl_010-25.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2132/003_-_parecer_favoravel_n_003-25_-_ccjr_-_pl_011-25.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2167/005_-_parecer_favoravel_n_005-25_-_ccjr_-_pl_002-25_valquirio.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2168/006_-_parecer_favoravel_n_006-25_-_ccjr_-_pl_011-25_tarugao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2169/007_-_parecer_favoravel_n_007-25_-_ccjr_-_pl_013-25_valquirio.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2170/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2171/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2172/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2173/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2182/013_-_parecer_favoravel_n_013-25_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2309/017_-_parecer_favoravel_n_017-25_ao_pl_058-25_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2310/018_-_parecer_favoravel_n_018-25_ao_pl_059-25_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2321/019_-_parecer_contrario_n_019-25_-_ao_pl_060-24_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2311/020__-_parecer_favoravel_n_020-25_ao_pl_061-25_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2312/021_-_parecer_favoravel_n_021-25_ao_pl_062-25_-_valquirao_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2322/022_-_parecer_contrario_n_022-25_-_ao_pl_064-24_-_tele.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2313/023_-_parecer_favoravel_n_023-25_ao_pl_065-25_-_tele_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2314/024_-_parecer_favoravel_n_024-25_ao_pl_003-25_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2315/025_-_parecer_favoravel_n_025-25_ao_pl_006-25_-_manu_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2316/026_-_parecer_favoravel_n_026-25_ao_pl_007-25_-_anderson_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2317/027_-_parecer_favoravel_n_027-25_ao_pl_008-25_-_anderson_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2318/028_-_parecer_favoravel_n_028-25_ao_pl_010-25_-_anderson_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2323/029_-_parecer_contrario_n_029-25_-_ao_pl_001-25_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2319/031_-_parecer_favoravel_n_031-25_ao_pl_014-25_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2457/033_-_parecer_favoravel_n_033-25_ao_pl_014-25_-_tarugao_-_doacao_de_sangue_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2458/034_-_parecer_favoravel_n_034-25_ao_pl_015-25_-_valquirio_-_musica_gospel_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2459/037_-_parecer_favoravel_com_emendas_n_037-25_ao_pl_029-25__-_pastor_-_agente_de_saude_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2461/038_-_parecer_favoravel_n_038-25_ao_pl_033-25_-_pastor_jean_-_jovem_cristao_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2462/039_-_parecer_favoravel_com_emendas_n_039-25_-_ao_pl_034-25_-_tarugao_-_lixo_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2465/040_-_parecer_favoravel_com_substitutivo_001_n_040-25_-_ao_pl_035-25_-_valquirio_-_vale_combustivel_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2466/042_-_parecer_favoravel_com_substitutivo_002_n_042-25_-_ao_pl_036-25_-_cemiterio_-_sidinei_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2467/044_-_parecer_favoravel_com_substitutivo_003_n_044-25_ao_pl_037-25_-_sidnei_-_transito_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2469/046_-_parecer_favoravel_n_046-25_-_ao_pl_015-25_-_poder_executivo_-_denomina_ubs_-_ok.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2470/047_-_parecer_favoravel__com_emendas_n_047-25_-_ao_pl_044-25_-_sidinei_e_tarugao-_residencial_joao_-_ok.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2471/048_-_parecer_favoravel__com_substitutivo_n_004-25_-_ao_pl_040-25_-_sidinei_-pinturas_-_ok.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2540/049_-_parecer_favoravel_n049-25_pl_096-25_-_tarugao_-_rua_paulo_novais_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2541/050_-_parecer_favoravel_n050-25_pl_052-25_-tarugao_-_rua_lucas_fabiano_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2542/051_-_parecer_favoravel_n051-25_pl_091-25_-manu-_rua_laudina_monteiro_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2544/053_-_parecer_favoravel_n053-25_pl_executivo_018-25_-loa_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2546/054_-_parecer_favoravel_n054-25_pl_executivo_017-25_-ppa_1.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2131/001_-_parecer_favoravel_n_001-25_-_orcamento_-_pl_010-25.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2545/004_-_parecer_favoravel_n004-25_comissao_de_orcacamento_pl_executivo_018-25_-loa.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2547/005_-_parecer_favoravel_n_005-25_comissao_de_orcamento_pl_executivo_017-25_-ppa_2.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2128/001_-_parecer_favoravel_n_001-25_-_comissao_de_transporte_-_pl_005-25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2129/002_-_parecer_favoravel_n_002-25_-_comissao_de_transporte_-_pl_011-25.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2335/001_-_emenda_001-25_-_loa_-_jean_doriel_-_diabete.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2336/002_-_emenda_002-25_-_loa_-_jean_doriel_-_vou_viver.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2337/003_-_emenda_003-25_-_loa_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2341/004_-_emenda_004-25-_loa_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2343/005_-_emenda_005-25_-_loa_-_sol.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2350/006_-_emenda_003-25_-_loa_-_jean_doriel_-_semana_do_alcoolismo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2351/007_-_emenda_004-25_-_loa_-_jean_doriel_-_semana_combate_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2424/009_-_emenda_009-25-_loa_-_8_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2430/010_-_emenda_010_-_25_-_loa_-_tele.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2435/011_-_emenda_011_-_25_-_loa_-_sidinei_-_capoeira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2477/012_-_emenda_012-25_-_loa_-_subsidiar_grupos_culturais_de_rip_rop_capoeira_danca_-_sibele_manu_e_sol.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2524/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1829/001_-_indicacao_n_001-25_-_pav._ruas_potir_brum_jequie_mar._deod_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1830/002_-_indicacao_n_002-25_-_reforma_da_passarela_do_bem_querer_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1831/003_-_indicacao_n_003-25_-_melhoria_na_estrada_do_bem_querer_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1836/004_-_indicacao_n_004-25_-_pavimentacao_rua_mirante_cidade_jardim_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1838/005_-_indicacao_n_005-25_-_pl_abafadores_de_ruidos_para_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1839/006_-_indicacao_n_006-25_-pl_distribuicao_de_peixe_na_semana_santa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1841/007_-_indicacao_n_007-25_-area_de_lazer_fundo_do_ginasio_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1851/008_-_indicacao_n_008-25_-_drenagem_tranversal_captacao_de_agua_camaca_-_neto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1852/009_-_indicacao_n_009-25_-_radares_ba_263_-_neto_e_sibele.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1854/010_-_indicacao_n_010-25_-_pavimentacao_de_ruas_quintas_do_sul_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1860/011_-_indicacao_n_011-25_-_bebedouros_publicos_nas_avenidas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1861/012_-_indicacao_n_012-25_-_graduacao_para_servidores_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1862/013_-_indicacao_n_013-25_-_engole_tudo_tv_nivea_de_oliveira_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1863/014_-_indicacao_n_014-25_-_ciclofaixas_nas_avenidas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1864/015_-_indicacao_n_015-25_-_boqueirao_otavio_camoes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1865/016_-_indicacao_n_016-25_-posto_de_videomonitoramento_pm_e_gm_-_anderson.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1866/017_-_indicacao_n_017-25_-_ponto_do_saae_no_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1867/018_-_indicacao_n_018-25_-_centro_de_zoonoses_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacacao_para_bolsa_de_estudaos_universitarios.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1869/020_-_indicacao_n_020-25_-_pav._asfaltica_rua_condeuba_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1870/021_-_indicacao_n_021-25_-cursos_cetep_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1871/022_-_indicacao_n_022-25_-_abertura_de_via_cassiano_pro_neto_fernandes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1872/023_-_indicacao_n_023-25_-_pavimentacao_estrada_do_monte_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1873/024_-_indicacao_n_024-25_-_espaco_para_feira_da_nova_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1874/025_-_indicacao_n_025-25_-_viaduto_e_passarela_na_ba_263_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1875/026_-_indicacao_n_026-25_-_plano_de_cargos_e_salario_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1876/027_-_indicacao_n_027-25_-_concurso_publico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1877/028_-_indicacao_n_028-25_-_apoio_empreendedores_rurais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1878/029_-_indicacao_n_029-25_-_plano_de_saude_servidores_municipais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1879/030_-_indicacao_n_030-25_-_transporte_publico_gartuito_tg_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1880/031_-_indicacao_n_031-25_-_construcao_de_lavanderia_12_de_dezembro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1881/032_-_indicacao_n_032-25_-_feira_verde_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1882/033_-_indicacao_n_033-25_-_curso_capacitacao_moto-taxi_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1883/034_-_indicacao_n_034-25_-_reforma_dos_cemiterios_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1884/035_-_indicacao_n_035-25_-_academia_ao_ar_livre_jose_luna_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1885/036_-_indicacao_n_036-25_-_revitalizacao_pracinha_do_forro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1886/037_-_indicacao_n_037-25_-_altera_lei_n_772-98_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1892/038_-_indicacao_n_038-25_-_composicao_da_comissao_dos_animais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1893/039_-_indicacao_n_039-25_-_casa_regional_do_estudante_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1894/040_-_indicacao_n_040-25_-_construcao_de_lavanderia_no_clerolandia_-_peto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1895/041_-_indicacao_n_041-25_-_construcao_de_praca_no_clerolandia_-_peto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1896/042_-_indicacao_n_042-25_-_construcao_de_praca_no_vila_maria_-_peto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1897/043_-_indicacao_n_043-25_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1898/044_-_indicacao_n_044-25_-_regularizacao_dos_terrenos_do_nova_esperanca_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1899/045_-_indicacao_n_045-25_-_interprete_de_libras_na_camara_-_peto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1900/046_-_indicacao_n_046-25_-_galeria_e_drenagem_de_agua_quintas_do_sul_-_peto_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1901/047_-_indicacao_n_047-25_-_rede_de_esgoto_rua_manoel_barbosa_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1902/048_-_indicacao_n_048-25_-_criacao_de_rotas_ciclo_turisticas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1903/049_-_indicacao_n_049-25_-_drenagem_pluvial_e_pavimentacao_vila_maria_-_peto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1904/050_-_indicacao_n_050-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_-_peto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1905/051_-_indicacao_n_051-25_-_arruamento_drenagem_e_pavimentacao_clerolandia_2_etapa-_peto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1906/052_-_indicacao_n_052-25_-_parque_infantil_na_lagoa_-_peto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1907/053_-_indicacao_n_053-25_-_bombeiros_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1908/054_-_indicacao_n_054-25_-_quadras_de_areia_e_campo_sintetico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1909/055_-_indicacao_n_055-25_-_construcao_de_cras_e_creche_no_quintas_do_sul_-_anderson.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1910/056_-_indicacao_n_056-25_-_pavimentacao_rua_coloniao_na_vila_izabel_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1911/057_-_indicacao_n_057-25_-_revitalizacao_e_academia_praca_juvino_oliveira_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1912/058_-_indicacao_n_058-25_-_limpeza_e_cascalho_na_1_de_maio_-_sol.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1913/059_-_indicacao_n_059-25_-_calcamento_rua_c_angela_espinheira_-_manu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1914/060_-_indicacao_n_060-25_-_plano_diretor_urbano_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1915/061_-_indicacao_n_061-25_-_psf_entre_cassiano_e_neto_fernandes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1916/062_-_indicacao_n_062-25_-_wifi_na_central_de_abastecimento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1917/063_-_indicacao_n_063-25_-_pavimentacao_de_ruas_quintas_do_sul_asa_norte_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1918/064_-_indicacao_n_064-25_-_sugere_pl_bolsa_universitario_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1925/065_-_indicacao_n_065-25_-_captacao_de_agua_av._ney_coelho_-_peto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1926/066_-_indicacao_n_066-25_-_parques_para_criancas_especiais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1927/067_-_indicacao_n_067-25_-_corrimao_ligando_av_pedro_lima_a_beira_rio_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1928/068_-_indicacao_n_068-25_-_corrimao_na_ponte_que_liga_nova-vila_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1930/069_-_indicacao_n_069-25_-_censo_animal_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1931/070_-_indicacao_n_070-25_-_estacionamento_rapido_-_targuao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1932/071_-_indicacao_n_071-25_-_faixa_elevada_mercado_moreirao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1933/072_-_indicacao_n_072-25_-_acoes_edicativas_aos_animais_-_sol.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1934/073_-_indicacao_n_073-25_-_reforma_da_quadra_da_nova_-_jean.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1935/074_-_indicacao_n_074-25_-_pavimentacao_cidade_jardim_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1936/075_-_indicacao_n_075-25_-_redutor_de_velocidade_av_americo_nogueira_chegada_da_ba_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1937/076_-_indicacao_n_076-25_-_patrolamento_e_cascalhamento_de_bairros_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1938/077_-_indicacao_n_077-25_-_veiculo_para_o_caps-ad_-_jean.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1939/078_-_indicacao_n_078-25_-_iluminacao_ba_263_-_sibele_e_neto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1940/079_-_indicacao_n_079-25_-_construcao_de_rotatoria_prox._a_brasil_gas_ba_263_-_sibele_e_neto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1941/080_-_indicacao_n_080-25_-_pl_programa_reforma_de_casas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1942/081_-_indicacao_n_081-25_-_lombada_rua_valdo_riachao_na_vila_riachao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1943/082_-_indicacao_n_082-25_-_lombada_rua_sol_nascente_e_esplendor_do_amanha.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1944/083_-_indicacao_n_083-25_-_curso_profissionalizante_em_eletrica_no_cefopi_-_jean.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1945/084_-_indicacao_n_084-25_-_solicita_pl_de_revisao_salarial_aos_servidores_municipais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1946/085_-_indicacao_n_085-25_-_jogos_recreativos_para_idosos_na_concha_acustica_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1947/086_-_indicacao_n_086-25_-_urgencia_e_emergencia_no_hvh_-_sol.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1948/087_-_indicacao_n_087-25_-_troca_do_piso_da_concha_acustica_-_jean.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1949/088_-_indicacao_n_088-25_-_calcamento_rua_f_quintas_do_sul_-_sol.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1950/089_-_indicacao_n_089-25_-_espaco_para_o_anexo_da_saude_animal_-_sol.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1951/090_-_indicacao_n_090-25_-_motobomba_tipo_chafariz_na_lagoa_-_tele.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1952/091_-_indicacao_n_090-25_-_faixa_elevada_em_frente_a_creche_diva_de_paula_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1953/092_-_indicacao_n_092-25_-_estacao_de_tratamento_de_agua_na_vila_riachao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1954/093_-_indicacao_n_093-25_-_aterro_sanitario_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1963/094_-_indicacao_n_094-25_-_calcamento_rua_y_cidade_jardim_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1965/095_-_indicacao_n_095-25_-_contratacao_de_oncologista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1966/096_-_indicacao_n_096-25_-_quebra_mola_rua_joel_g_antiga_colorgraf_-_tele.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1967/097_-_indicacao_n_097-25_-_contratacao_de_neuropediatra_-_tele.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1971/098_-_indicacao_n_098-25_-_onibus_as_22h_no_ifba_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1972/099_-_indicacao_n_099-25_-_requer_pl_regularizacao_fundiaria_e_morada_legal_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1973/100_-_indicacao_n_100-25_-_reforma_orfisia_andrade_-_tele.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_03_-_praca_zilda_ribeiro.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1975/102_-_indicacao_n_102-25_-_uso_de_celular_nas_escolas_-_tele.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1976/103_-_indicacao_n_103-25_-_castramovel_-_sol.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1977/104_-_indicacao_n_104-25_-_caps_infantil_-_diego.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1987/105_-_indicacao_n_105-25_-_pavimentacao_na_baixada_dos_ciganos_-_tele.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1988/106_-_indicacao_n_106-25_-_construcao_de_praca_vila_aurora_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1989/107_-_indicacao_n_107-25_-_construcao_de_praca_vila_santana_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1990/108_-_indicacao_n_108-25_-_secretaria_de_politicas_publicas_para_mulheres_-_neto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1991/109_-_indicacao_n_109-25_-_poste_de_concreto_na_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1992/110_-_indicacao_n_110-25_-_esgotamento_sanitario_tv._espirito_santo_clerolandia_-_jean.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1993/111_-_indicacao_n_111-25_-_calcamento_rua_joao_mauricio_otavio_camoes_-_jean.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1994/112_-_indicacao_n_112-25_-_saneamento_basico_rua_joao_mauricio_otavio_camoes_-_jean.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1995/113_-_indicacao_n_113-25_-_requalificacao_rua_venezuela_vitoria_regia_-_sol.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1996/114_-_indicacao_n_114-25_-_auxilio_aluguel_mulheres_vitimas_de_violencia_domestica_-_sol.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1997/115_-_indicacao_n_115-25_-_melhoria_das_placas_de_sinalizacao_-_sol.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1998/116_-_indicacao_n_116-25_-_pl_desconto_na_tarifa_de_agua_autistas_-_tele.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1999/117_-_indicacao_n_117-25_-_reforma_lavanderia_comunitaria_sao_francisco_-_tele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2000/118_-_indicacao_n_118-25_-_implantacao_de_lavanderia_no_jose_ivo_-_tele.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2001/119_-_indicacao_n_119-25_-_revitalizacao_praca_bela_vista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2002/120_-_indicacao_n_120-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_-_peto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2003/121_-_indicacao_n_121-25_-_pavimentacao_e_rede_de_esgoto_em_ruas_q._do_sul_asa_b_-_peto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2004/122_-_indicacao_n_122-25_-_lixeiras_de_coleta_seletiva_na_lagoa_-_peto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2005/123_-_indicacao_n_123-25_-_substituicao_de_lixeiras_-_peto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2006/124_-_indicacao_n_124-25_-_pavimentacao_rua_luciano_dias_e_marlivando_oliveira_no_q._do_morumbi_-_peto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2011/125_-_indicacao_n_125-25_-_desobstrucao_de_bueiros_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2012/126_-_indicacao_n_126-25_-_redutor_de_velocidade_rua_higino_fernandes_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2015/127_-_indicacao_n_127-25_-_sistema_eletronico_servicos_de_saude_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2018/128_-_indicacao_n_128-25_-_construcao_de_psf_no_quintas_do_sul_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2019/129_-_indicacao_n_129-25_-_construcao_de_lavanderia_no_quintas_do_sul_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2020/130_-_indicacao_n_130-25_-_cepeamento_do_municipio_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2021/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2022/131_-_indicacao_n_131-25_-_revitalizacao_praca_monte_castelo_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2023/133_-_indicacao_n_133-25_-_posto_da_guarda_municipal_em_palmares_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2024/134_-_indicacao_n_134-25_-_revitalizacao_e_construcao_praca_jose_luna_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2040/135_-_indicacao_n_135-25_-_quebra_mola_rua_josue_nobre-_tele.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2041/136_-_indicacao_n_136-25_-_centro_municipal_de_referencia_ao_autismo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2042/137_-_indicacao_n_137-25_-_contratacao_de_estagiarios_auxiliar_de_enfermagem_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2043/138_-_indicacao_n_138-25_-_treinamento_dos_educadores_sobre_violencia_domestica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2049/139_-_indicacao_n_139-25_-_limpeza_urbana_em_todos_os_bairros_-_tele.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2050/140_-_indicacao_n_140-25_-_castracao_de_animais_de_rua_e_familias_de_baixa_renda_-_sol.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2053/141_-_indicacao_n_141-25_-_reforma_av._paulo_souto_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2063/142_-_indicacao_n_142-25_-_construcao_de_praca_na_urbis_e_complexo_policial_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2064/143_-_indicacao_n_143-25_-_uti_neonatal_no_hospital_virginia_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2069/144_-_indicacao_n_144-25_-_cerca_de_protecao_no_campo_de_futebol_adailson_nery_-_nova_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2080/145_-_indicacao_n_145-25_-_revitalizacao_praca_da_inspetoria_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2081/146_-_indicacao_n_146-25_-_carro-pipa_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2082/147_-_indicacao_n_147-25_-_ponte_elevada_bem_querer_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2083/148_-_indicacao_n_148-25_-melhorias_aos_portadores_de_tea_-_manu.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2086/149_-_indicacao_n_149-25_-_quebra-molas_rua_medeiros_neto_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2088/150_-_indicacao_n_150-25_-instalacao_de_sistema_de_refrigeracao_no_creas_-_sol.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2089/151_-_indicacao_n_151-25_-pl_de_doacao_de_terreno_a_igreja_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2103/152_-_indicacao_n_152-25_-politicas_publicas_para_criancas_com_sindrome_de_down_-_manu.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2109/153_-_indicacao_n_153-25_-_alberg_municipal_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2110/154_-_indicacao_n_154-25_-_espaco_pet_place_na_lagoa_-_sol.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2111/155_-_indicacao_n_155-25_-_programa_esta_vaga_nao_e_sua_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2120/156_-_indicacao_n_156-25_-_revitalizacao_obras_sao_felix_-_sol.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2121/157_-_indicacao_n_157-25_-_maquina_de_xerox_e_impressora_no_cdm_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2122/158_-_indicacao_n_158-25_-_redutor_de_velocidade_av._das_palmeiras_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2123/159_-_indicacao_n_159-25_-_implantacao_de_mais_uma_unidade_do_cdm_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2140/160_-_indicacao_n_160-25_-_praca_para_os_animais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2141/161_-_indicacao_n_161-25_-_exames_laboratoriais_nos_bairros_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2142/162_-_indicacao_n_162-25_-_requalificacao_escola_manoel_novaes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2143/163_-_indicacao_n_163-25_-_ambulancia_para_palmares_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2147/163_-_indicacao_n_163-25_-_calcamento_cidade_jardim_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2148/165_-_indicacao_n_165-25_-_asfaltamento_bairro_nova_esperanca_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2149/166_-_indicacao_n_166-25_-_asfaltamento_rua_luis_de_almeida_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2150/167_-_indicacao_n_167-25_-_aquisicao_de_caminhao_com_cesto_eletrico_aereo__-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2151/168_-_indicacao_n_168-25_-_reparo_dos_postes_rua_7_de_setembro_-_sol.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_boqueiros.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2153/170_-_indicacao_n_170-25_-_melhorias_escola_sinval_palmeira_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2157/171_-_indicacao_n_171-25_-_caminhao_com_cesto_aereo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2166/172_-_indicacao_n_172-25_-_wi-fi_gratuito_nas_ubs_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2180/173_-_indicacao_n_173-25_-_centro_de_acolhimento_pet_-_sol.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2181/174_-_indicacao_n_174-25_-_braco_de_luz_-_peto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2189/175_-_indicacao_no_175-25_-_pavimentacao_da_rua_y_cidade_jardim_-.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2191/176_-_indicacao_no_176-25_-sinalizacao_de_faixa_de_pedestre_escola_marvione_jose_ivo_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2201/177_-_indicacao_no_177_-_25_-_reforma_da_escadaria_com_corrimao_e_iluminacao_adequada_entre_as_ruas_condeuba_e_belgica_no_bairro_otavio_camoes_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2211/178_-_indicacao_n_178-25_-_social_na_praca_-_peto.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2212/179_-_indicacao_no_179-25_-_mutirao_de_exames_para_moradoes_de_rua_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2213/180_-_indicacao_no_180-25_-_posto_policial_praca_da_biblia_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2160/181_-_indicacao_n_181-25_-_complexo_de_saude_joao_de_deus_-_sibele.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2224/182_-_indicacao_no_182-25_-_forca-tarefa_de_tapa-buracos_e_manutencao_das_vias_publicas_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2225/183_-_indicacao_no_183-25_-_retirada_de_todos_os_quebra-molas_antigos_e_pontiagudos_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2226/184_-_indicacao_no_184-25_-_construcao_de_uma_lavanderia_comunitaria_no_bairro_hilda_gama_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2227/modelo_indicacao_retirada_pontos_de_transito.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2230/186_-_indicacao_no_186_-_25_-_redutor_de_velocidade_na_avenida_cinquentenario_em_frente_ao_estadio_municipal__-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2234/187_-_indicacao_n_187-25_-regularizacao_fundiaria_e_liberacao_das_escrituras_publicas_dos_terrenos_localizados_no_bairro_zito_gomes_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2236/188-_indicacao_n_188-25_-limpeza_e_manutencao_do_grotao_localizado_na_avenida_flamengo-_sol.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2237/189_-_indicacao_no_189-25_-_tratamento_oncologico_no_hcr_-_daniel.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2242/190_-_indicacao_no_190-25_-_rede_de_esgoto_na_avenida_gilson_bruno_bairro_zito_gomes_-_jean.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2243/191_-_indicacao_no_191-25-_reforma_completa_da_praca_jorge_saliba_-sidinei.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2245/192_-_indicacao_no_192-25_-_o_calcamento_e_a_drenagem_nas_ruas_a_b_c_d_e_e_rua_joao_rufino_na_parte_baixa_no_bairro_hilda_gama_-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2246/193_-_indicacao_no193-_25_-_equipamentos_de_exercicio_fisico_na_praca_frank_aguiar_e_praca_15_de_novembro_no_bairro_vila_riachao_-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2252/194_-_indicacao_no_194_-_25_-_casa_de_passagem_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2253/195_-_indicacao_no_195-25_-_implantacao_de_pista_de_atletismo_no_estadio_-_jean.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2260/196_-_indicacao_no_196-25_-_limpeza_na_travessa_21_bairro_americo_nogueira-sibele.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2261/197_-_indicacao_no_197-25_-_reforma_e_revitalizacao_da_praca_sao_jose_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2278/198_-_indicacao_no_198-25_-_banco_de_leite_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2280/199_-_indicacao_no_199-25_-_rede_de_esgoto_e_a_pavimentacao_da_rua_h_no_bairro_vila_erica_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2288/200_-_indicacao_no_200-25_-_quadra_zito_gomes_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2289/201_-_indicacao_no_201-25_-_inclusao_do_plano_de_governo_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2298/202_-_indicacao_no_202-25_-_limpeza_na_rua_lago_dos_mares_no_bairro_clerolandia_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2299/203_-_indicacao_no_203-25_-_redutor_de_velocidade_rua_jose_pitom_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2326/204_-_indicacao_no_204-25_-_quebra_molas_na_gerson_de_oliveira_-_tele.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2327/205_-_indicacao_no_205-25_-_placas_na_agrovila_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2347/206_-_indicacao_no_206_-_25_-_pomar_urbano_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2348/207_-_indicacao_no_207-25_-_arte_urbana_muralista_nos_dois_paredoes_do_bairro_ponto_certo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2349/208_-_indicacao_no_208_-_25_-_rede_de_esgoto_na_avenida_gilberto_morais_-_tele.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2356/210_-_indicacao_no_210-25_-_pavimentacao_r._acacias_djalma_marcio_e_tv._flamengo_-_peto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2357/211_-_indicacao_no_211-25_-_pavimentacao_av_paralela_alto_do_primavera_-_peto.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2359/212_-_indicacao_no_2012-25_-_faixa_elevada_no_inicio_da_avenida_porto_seguro_-_tele.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2360/213_-_indicacao_no_2013-25_-_redutor_de_velocidade_no_cruzamento_da_rua_lages_com_a_rua_jaguaquara_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2361/214_-_indicacao_no_214-25_-mutirao_preventivo_de_limpesa_de_bueiros_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2362/215_-_indicacao_no_215-25_-_boca_de_lobo_inteligente_em_areas_com_historico_de_enchentes_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2363/216_-_indicacao_no_216-25_-_acoes_preventivas_no_cobate_ao_surto_de_dengue_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2365/217_-_indicacao_no_217-25_-_pavimentacao_de_ruas_no_recanto_da_colina_-_peto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2366/218_-_indicacao_no_218-25_-_faixa_de_pedestre_rua_mauricio_gomes_-_neto.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2369/219_-_indicacao_no_219-25_-_pav_e_dren_pluvial_-_peto.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2370/220_-_indicacao_no_220-25_-_pavimentacao_e_drenagem_pluvial_nas_ruas_djalma_santos_marcio_souza_e_avenida_das_acacias-peto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2371/221_-_indicacao_no_221-25_-_medico_urologista_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2377/222_-_indicacao_no_222-25_-_cessao_de_terreno_para_instalacao_de_retransmissao_de_televisao_digital_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2378/223_-_indicacao_no_223-25_-_instalacao_de_cameras_de_seguranca_nas_feiras_livres_-_sol_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2380/224_-_indicacao_n_224-25_-_estatua_michel_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2382/225_-_indicacao_no_225-25_-_poste_de_iluminacao_publica_na_rua_espirito_santo_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2384/226_-_indicacao_no_226-25_-_enfeites_natalinos_flutuantes_na_lagoa_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2385/227_-_indicacao_no_227-25_-_wi-fi_na_matinha_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2390/228_-_indicacao_no_228-25_-_revitalizacao_escola_municipal_duque_de_caxias_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2391/229-_indicacao_no_229-25_-_revitalizacao_posto_jose_luna_psf_no_povoado_de_palmares_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2398/230_-_indicacao_no_230-25_-_creche_em_palmares_-_tarugao_peto_sidinei_tele_neto.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2399/231_-_indicacao_no_231-25_-_2_redutores_de_velocidade_na_ba-263_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2400/232_-_indicacao_no_232-25_-_controle_da_esquistossomose_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2402/233_-_indicacao_no_-_233-25_-_guarda_muncipal_fixo_em_bandeira_do_colonia__-_sol.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2406/234_-_indicacao_no_234-25_-_asfaltamento_das_vias_publicas_do_bairro_primavera_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2407/manutencao_dos_refletores_na_central_de_abastecimento_municipal..doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2412/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2417/237_-_indicacao_no_237-25_-praca_sensorial_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2433/238_-_indicacao_no_238_-_25_-_conclusao_de_calcamento_da_rua_valdomiro_riachao__-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2436/239_-_indicacao_no_239_-_25_-_cras_12_de_dezembro_jose_ivo_e_vila_erika_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2437/240_-_indicacao_no_240_-_25_-_cras_povoado_de_palmares_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2440/241_-_indicacao_no_241-285_-_construcao_de_um_quebra-molas_na_rua_deraldo_pereira_anunciacao_-_manu.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2443/242_-_indicacao_no_242-25_-_engole_tudo_no_inicio_da_rua_valdir_pires_com_a_rua_manoel_francisco_de_almeida_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2445/243_-_indicacao_no_243-25_-_calcamento_da_rua_gina_ferraz_no_vale_do_ype_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2446/244_-_indicacao_no_244-25_-_construcao_de_um_posto_de_saude_no_bairro_bem_querer_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2456/245_-_indicacao_no_245-25_-_implantacao_de_uma_unidade_de_alta_complexidade_em_oncologia_unacon_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2476/246_-_indicacao_no_246-25_-_banheiros_no_campo_de_futebol_edgar_brito_-_tele.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2482/247_-_indicacao_no_247-25_-_medicos_geriatras_nos_postos_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2493/248_-_indicacao_no_248-25_-_criacao_do_programa_leitura_faz_bem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2501/249-_indicacao_no_249-25_-redutor_de_velocidade_avenida_milton_rodrigues_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2502/250-_indicacao_no_250-25_-pavimentacao_da_rua_ao_lado_da_praca_brasil_bairro_quintas_do_morumbi-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2505/251_-_indicacao_no_251-25_-_implantacao_de_um_colegio_da_policia_militar_cpm_no_municipio_de_itapetinga__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2513/252_-_indicacao_no_252-25_-_reforma_completa_da_quadra_e_troca_de_tela_do_distrito_bandeira_do_colonia_-_tele.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2514/253_-_indicacao_no_253-25_-_indicacao_de_implantacao_de_passagem_de_pedestres_na_rua_eliphas_levi_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2521/254_-_indicacao_no_254-25_-_instalar_lixeiras_em_todos_os_pontos_de_onibus_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2522/255_-_indicacao_no_255-_limpeza_permanente_dos_pontos_onibus_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2523/256_-_indicacao_no_256_-_programa_quem_tem_fome_tem_pressa_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2526/257_-_indicacao_no_257_-_ornamentacao_natalina_no_distrito_do_bandeira_do_colonia_e_povoado_de_palmares_-_tele.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2525/258_-_indicacao_no_258-_centro_de_atendimento_psicologico_para_os_servidores_publicos_-_tele_jean_daniel_peto_valquirio_manu_tarugao_e_anderson.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2535/260_-_indicacao_no_260_-_construcao_de_um_engole-tudo_na_travessa_2_pedro_lima_143_vila_riachao_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2538/261-_indicacao_no_261_-_isencao_de_taxa_de_transp._trabalhadores_-_sol.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2539/262-_indicacao_no_262_-_vestiario_no_parque_zoomatinha_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1853/001_-_mocao_de_aplauso_n_001-25_-_enfermeiros_e_tecnicos_de_enfermagem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1887/002_-_mocao_de_aplauso_n_002-25_-_selma_souto_presidente_do_cotemebs_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1888/003_-_mocao_de_aplauso_n_003-25_-_joao_de_deus_-_tiquinho_falta_finalizar.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1890/004_-_mocao_de_aplauso_n_004-25_-dia_do_educador_fisico_-_anderson.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1919/005_-_mocao_de_aplauso_n_005-25_-_48_anos_tiro_de_guerra_-_anderson.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1929/006_-_mocao_de_aplauso_n_006-25_-_45_anos_uesb_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1955/007_-_mocao_de_aplauso_n_007-25_-_71_anos_paroquia_sao_jose_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1956/008_-_mocao_de_aplauso_n_008-25_-_gustavo_david_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1957/009_-_mocao_de_aplauso_n_009-25_-_michel_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1979/010_-_mocao_de_aplauso_n_010-25_-_bicentenario_da_pm_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1984/011_-_mocao_de_aplauso_n_011-25_-_19_anos_da_ianj_-_jean.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1985/012_-_mocao_de_aplauso_n_012-25_-_71_anos_assembeia_de_deus_-_jean.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1986/013_-_mocao_de_aplauso_no_013-26_-_deputado_federal_antonio_luiz_paranhos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2026/014_-_mocao_de_aplauso_n_014-25_-_90_anos_do_alcoolicos_anonimos_-_jean.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2031/015_-_mocao_de_aplauso_n_015-25_-_56_anos_do_colegio_batista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2037/016_-_mocao_de_pesar_n_016-25_-_celso_antonio_-_manu.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2038/017_-_mocao_de_aplauso_n_017-25_-_centro_de_referencia_da_mulher_-_manu.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2039/018_-_mocao_de_aplauso_n_018-25_-_66_anos_da_biblioteca_municipal_-_tele.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2047/019_-_mocao_de_aplauso_n_019-25_-_arcebispo_vitor_agnaldo_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2051/020_-_mocao_de_aplauso_n_020-25_-_aos_pais_do_grupo_vamos_falar_sobre_autismo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_de_aplausos_05_jesus_vida_verao.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2056/022_-_mocao_de_aplauso_n_022-25_-_tv_sudoeste_e_tv_bahia_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2065/023_-_mocao_de_aplauso_n_023-25_-_umi_-_uniao_de_mulheres_de_itapetinga_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2066/024_-_mocao_de_aplauso_n_024-25_-_neam_-_nucleo_especial_de_atendimento_a_mulher_-_manu.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2067/025_-_mocao_de_aplauso_n_025-25_-_centro_de_atencao_psicossocial_caps_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2068/026_-_mocao_de_aplauso_n_026-25_-_80_anos_das_vitorias_da_forca_expedicionaria_brasileira_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2072/027_-_mocao_de_aplauso_n_027-25_-_dia_mundial_do_meio_ambiente_-_pr._jean_e_daniel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2073/028_-_mocao_de_aplauso_n_028-25_-_evandro_souza_-_manu.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2074/029_-_mocao_de_aplauso_n_029-25_-_rede_de_atencao_psicossocial__raps_-_caps_iii_e_caps_ad_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2075/030_-_mocao_de_aplauso_n_030-25_-_dia_do_interprete_de_libras_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2076/031_-_mocao_de_aplauso_n_031-25_-_aniversario_do_rotary_clube_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2077/032_-_mocao_de_aplauso_n_032-25_-_sinditatiba_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2078/033_-_mocao_de_aplauso_n_033-25_-_sindicato_de_verdade_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2079/034_-_mocao_de_aplauso_n_034-25_-_fundacao_jose_silveira_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2090/035_-_mocao_de_aplauso_n_035-25_-_dra._suzanne_oab_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2091/036_-_mocao_de_aplauso_n_036-25_-_dra._suzanne_barros_oab_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2092/037_-_mocao_de_aplauso_n_037-25_-_dra._daniele_borges_oab-ba_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2093/038_-_mocao_de_aplauso_n_038-25_-_major_david_robson_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2094/039_-_mocao_de_aplauso_n_039-25_-_dr._irineu_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2099/040_-_mocao_de_aplauso_n_040-25_-_nova_diretoria_da_oab_itapetinga-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2105/041_-_mocao_de_aplauso_n_041-25_-_eugenia_patricia_-_tele.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2106/042_-_mocao_de_aplauso_n_042-25_-_deputado_roberto_carlos_-_daniel_e_valquirio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2108/044_-_mocao_de_aplauso_n_044-25_-_jsp_seguranca_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2135/044_-_mocao_de_aplauso_n_044-25_-_exposicao_agropecuaria_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2136/045_-_mocao_de_aplauso_n_045-25_-_fundacao_terra_mae_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2137/046_-_mocao_de_aplauso_n_046-25_-_campanha_de_castracao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2146/047_-_mocao_de_aplauso_n_047-25_-_eliene_chaves_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2154/048_-_mocao_de_aplauso_n_048-25_-_dia_nacional_do_pastor_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2158/049_-_mocao_de_aplauso_n_049-25_-_helio_de_jesus_-_manu.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2159/050_-_mocao_de_aplauso_n_050-25_-_ezequiel_santos_diretor_do_adventista_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2164/051_-_mocao_de_aplauso_n_051-25_-_95_anos_alice_carinhanha_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2165/052_-_mocao_de_aplauso_n_052-25_-_23_anos_ministerio_batista_plenitude__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2179/053_-_mocao_de_aplauso_n_053-25_-_ipam__-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2185/054_-_mocao_de_aplauso_n_054-25_-_capitao_joabe_-_neto_ferraz.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2186/055_-_mocao_de_aplauso_n_055-25_-_primeira_igreja_-_neto_ferraz.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2187/056_-_mocao_de_aplauso_n_056-25_-_claudio_nizara_gomes_-_neto_ferraz.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2188/057_-_mocao_de_aplauso_n_057-25_-_vice_prefeto_caatiba-__manu_brandao.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2190/058_-_mocao_de_aplauso_n_058-25_-_vagner_ribeiro_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2196/060_-_mocao_de_aplauso_no_060-25_-_luiza_reis_-_manu.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2197/061_-_mocao_de_aplauso_no_061-25_-_marcos_leonardo_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2200/062_-_mocao_de_aplauso_no_062-25_-_felipe_abelha_-_tele.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2202/mocao_de_aplausos_escola_civico-militar_nair_esquecivel_jandiroba.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2205/064_-_mocao_de_apluso_no_064-25_mocao_de_aplauso_samu.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2209/065-_mocao_de_aplauso_no_065-25_-_ex-prefeito_de_itapetinga_e_ex-presidente_do_diretorio_municipal_do_mdb_rodrigo_hagge.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2219/066_-_mocao_de_aplauso_no_066-25_-__radio_fascinacao__-_tarugao.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2218/067-_mocao_de_aplauso__no_067-25_-_pm_de_itapetinga_pelo_trabalho_reakizado_nos_ferstejos_juninos-_valquirio.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2222/068_-_mocao_de_aplauso_no_068-25_-_ex-vereador_jose_antunes_da_silva_-_tarugao.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2223/069_-_mocao_de_aplauso_no_69-25_-_educacao_adventista_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2228/070_-_mocao_de_aplauso_no_70-25_-_segunda_igreja_batista_-_manu.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2231/071_-_mocao_de_aplauso_no_71_-_25_-_comutran_por_receber_o_certificado_de_inspecao_do_conselho_estadual_de_transito_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2241/072_-_mocao_de_aplauso_no_72-25_-_pastor_aristoteles_salgado_filho_e_a_sua_esposa_anade_salgado_-_jean.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2244/073_-_mocao_de_aplauso_no_73-25_-_bonny_brigida_cordeiro_dias__-_sibele.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2254/074_-_mocao_de_aplauso_no_074-25_-_emenda_parlamentar_do_dep._antonio_brito_ao_apaae_-_valquirio.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2256/075_-_mocao_de_aplauso_no_75-25_-_comunidade_nossa_senhora_aparecida_pela_sua_elevacao_a_paroquia._-_tarugao.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2257/076_-_mocao_de_aplauso_no_76-25_-_grupo_instrumental_alumei_-_manu.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2259/077_-_mocao_de_aplauso_no_77-25_-_airton_alves_ferraz__-_pastor_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2267/078_-_mocao_de_aplauso_no_78-25_-_desbravadores_da_igreja_adventista_do_setimo_dia_em_itapetinga_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2282/079_-_mocao_de_aplauso_n_079-25_-_delega.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2283/080_-_mocao_de_aplauso_no_080-25_-_wellington_soares_e_wesley_kelly_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2284/081_-_mocao_de_aplauso_n_081-25_-__vert_solucoes_ambientais_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2287/mocao_sossego_da_mamae.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2290/083_-_mocao_de_pesar_n_083-25_-__maria_pereira_de_carvalho_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2294/084_-_mocao_de_aplauso_n_084-25_-__mensageiras_do_rei_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2295/085_-_mocao_de_aplauso_n_085-25_-__embaixadores__do_rei_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2300/086_-_mocao_de_aplauso_n_086-25_-__associacao_nossa_senhora_das_dores_-_tele.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2301/087_-_mocao_de_aplauso_no_087-25_-_promotora_solange_anatolio_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2303/088_-_mocao_de_aplauso_no_088-25_-_sec._educacao_-_alecio_-_07_de_setembro_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2304/089_-_mocao_de_aplauso_no_089-25_-_colegio_madre_savina_petrilli_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2305/090_-_mocao_de_aplauso_no_090-25_-_sizinio_joaquim_de_sa_neto_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2308/091_-_mocao_de_aplauso_n_091-25_-__sargentos_do_colegio_militar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2320/092-_mocao_de_aplauso_no_092-25_-_mamoplastia_fundacao_jose_silveira_-_valquirio_daniel_peto_diga_tarugao_sidinei_sol_tele_andersonnetomanu.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2324/093_-_mocao_de_aplauso_no_093-25_-_igreja_boas_novas__-_neto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2328/094-_mocao_de_aplauso_no_094-25_-_lar_laura_carvalho_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2329/095_-_mocao_de_aplauso_no_095-25_-_roberio_silva_santos_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2330/096_-_mocao_de_aplauso_no_096-25_-_jose_barreto_de_souza_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2332/097_-_mocao_de_aplauso_no_097-25_-_jose_reinan_oliveira_ferraz_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2339/098_-_mocao_de_aplauso_no_098-25_-_casa_de_cultura_de_maiquinique_-_sol.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2346/099_-_mocao_de_apalauso_no_099-25_-_rancho_r3_eder_resende_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2354/100_-_mocao_de_aplauso_no_100-25_-_charles_conceicao_barreto-_tharles.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2355/101-_mocao_de_aplauso_no_101_-_elita_monteiro_santos_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2358/102-_mocao_de_aplauso_no_102_-_pm_normando_ribas_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2375/103_-_mocao_de_aplauso_no_103-25_-_mocao_de_aplauso_no_103-25_-_edneide_souza_marcos_e_rubens_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2381/104_-_mocao_de_pesar_n_104-25_-__mocao_de_pesar_-_michel_hagge.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2383/105_-_mocao_de_aplauso_no_105-25_-_48_anos_apae_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2386/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2388/107_-_mocao_de_aplauso_no_107-25_-_lucia_morais_da_silva_de_souza-sidinei.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2394/108_-_mocao_de_aplauso_no_108-25_-_deputado_antonio_brito_por_viabilizar_a_oncologia_para_o_hcr_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2395/mocao_de_aplauso_a_roberio_-_nego_ro.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2401/110_-_mocao_de_aplauso_no_110_-_rancho_r3_e_aos_irmaos_rezende_-_tele.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2408/111_-_mocao_de_pesar_no_111-25_-_noel_limoeiro_-_sibele_nery.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2409/112-_mocao_de_pesar_no_112-25_-_lismar_almeida_santos_-_sibele_nery.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2411/113_-_mocao_de_aplauso_no_113-25_-_rotary_club_campanha_novembro_azul_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2415/114_-_mocao_de_aplauso_no_114-25_-_if_baiano_campus_itapetinga__licenciatura_em_letras_e_libras_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2419/115_-_mocao_de_aplauso_n_115-25_-_antonio_goes_tutor_disciplinar_do_colegio_civico-militar_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2421/116_-_mocao_de_aplauso_no_116-25_-_sargento_fabio_guimaraes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2422/117_-_mocao_de__aplauso_no_117_-_25_-_sargenta_haiala_fernandes_oliveira__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2423/118_-_mocao_de_apaluso_no_118-25_-_sargento_ronecson_gomes_dos_santos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2425/119_-_mocaode_aplauso_no_119-25_-_sargento_mauricio_rocha_gama_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2426/120_-_mocao_de_aplauso_no_120-25-_sargento_jose_ricardo_azevedo_silva__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2427/121_-_mocao_de_aplauso_no_121-_25_-_sargento_gildo_de_oliveira_sousa__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2428/122_-_mocao_de_aplauso_no_122-25_-_sargento_tiago_bottino_de_jesus_brige_silva-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2438/123_-_mocao_de_aplauso_no_123-25_-escola_paulo_de_tarso_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2441/124_-_mocao_de_aplauso_no_124-25_-_policial_militar__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2497/125_-_mocao_de_aplauso_no_125-25_-_senar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2498/126_-_mocao_de_aplauso_no_126_-25_-_eder_rezende_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2499/127_-_mocao_de_aplauso_o_127-25_-_edson_luiz_batista_borges_edinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2503/128_-_mocao_de_aplauso_no_125-25_-_58_anos_da_guarda_civil_municipal_de_itapetinga_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2506/129_-_mocao_de_aplauso_no_129_-_25_-_subtenente_antonio_luiz_da_silva_filho_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2507/130_-_mocao_de_aplauso_no_130-25_-_aos_pastores_de_itapetinga_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2509/131_-_mocao_de_aplauso_no_131-25_-_2_anos_de_existencia_da_casa_do_norte_amor_mineiro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2510/132_-_mocao_de_aplauso_no_132-25_-_diretoria_da_amei__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2511/133_-_mocao_de_aplauso_no_133-25_-_erica_margarida_santos_costa_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2512/134_-_mocao_de_aplauso_no_134-25_-_rose_ribeiro_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2517/135_-_mocao_de_aplauso_no_135-25_-_i_corrida_da_graca_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2518/136_-_mocao_de_aplauso_no_136-25_-_hemoba_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2519/137_-_mocao_de_aplauso_no_137-25_-_guarda_municipal_jose_domingos_oliveira_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2520/138_-_mocao_de_aplauso_no_138-25_-_pelotao_ambiental_da_guarda_municipal__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2530/139_-_mocao_de_aplauso_no_139-25_-_capitao_maicom_diego_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2531/140_-_mocao_de_aplauso_no_140-25_-_jonh_motoboy_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2532/141_-_mocao_de_aplauso_no_141-25_-_marcelo_silva_abreu_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2533/142_-_mocao_de_aplauso_no_142-25_-_festividade_da_nossa_das_gracas__-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2536/143_-_mocao_de_aplauso_no_143_-_25_-_cicero_lima_de_matos_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2537/144_-_mocao_de_aplauso_no_144_-_25_-_pastor_jackson_ferreira_dos_santos_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2232/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2233/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1981/001_-_projeto_de_decreto_n_001-25_-_titulo_de_cidadania_jose_bispo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1982/002_-_projeto_de_decreto_n_002-25_-_titulo_de_cidadania_viviane_fernandes_-_manu.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2057/003_-_projeto_de_decreto_n_003-25_-_titulo_de_cidadania_jeronimo_rodrigues_-_tiquino_e_sibele.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2163/004_-_projeto_de_decreto_n_004-25_-_titulo_de_cidadania_alice_carinhanha_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2194/005_-_projeto_de_decreto_no_005-25_-_titulo_de_cidadania_ivete_cristina_de_sa_barreto_morais_-_neto.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2215/006_-_projeto_de_decreto_no_006-25_-_titulo_de_cidadania_wdson_oliveira_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2240/007_-_projeto_de_decreto_n_007-25_-_titulo_de_cidadania_sub_ten_com_antonio_luiz_da_silva_filho__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2247/008-_projeto_de_decreto_n_008-25_-_titulo_de_cidadania_lucas_teixeira_costa__-_sidinei.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2251/009_-_projeto_de_decreto_no_009-25_-_titulo_de_cidadania_jean_carlos_silva_rodrigues_-_sidinei.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2451/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2344/012_-_projeto_de_decreto_no_012-25_-_titulo_de_cidadania_lindomar_coutinho_da_silva_-_valquirio.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2404/013_-_projeto_de_decreto_no_013-25_-_suspende_efeitos_do_decreto_do_executivo_-_vereadores.doc.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2410/014_-_projeto_de_decreto_no_014-25_-_suspende_decreto_do_executivo_n_360-25_-_08_vereadores.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2439/015_-_projeto_de_decreto_no_015-25_-_titulo_de_cidadania_waldemar_rocha_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2442/016__-_projeto_de_decreto_no_016-25_-_titulo_de_cidadania_antonio_goes_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2447/017_-_projeto_de_decreto_no_017-25_-_titulo_de_cidadania_jayme_de_souza_vieira_lima_filho-_manu.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2475/018__-_projeto_de_decreto_no_018-25_-_titulo_de_cidadania_joao_martins_-_pr._evandro.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2448/019_-_projeto_de_decreto_no_019-25_-_titulo_de_cidadania_debora_festy_-_manu.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2449/020__-_projeto_de_decreto_no_020-25_-_titulo_de_cidadania_alexandre_iossef_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2450/021_-_projeto_de_decreto_no_021-25_-_titulo_de_cidadania_paulo_valdemir_ebling_correa_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2454/022-_projeto_de_decreto_no_022-25_-_titulo_de_cidadania_gilson_nascimento_dos_santos_-_tele.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2455/023_-_projeto_de_decreto_no_023-25_-_titulo_de_cidadania_geni_gomes_de_sousa_meneses_-_tele.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2472/024_-_projeto_de_decreto_no_024-25_-_titulo_de_cidadania_antonio_ferraz_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2474/025_-_projeto_de_decreto_no_025-25_-_titulo_de_cidadania_romulo_sposito_das_virgens_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2479/026_-_projeto_de_decreto_no_026-25_-_titulo_de_cidadania_marcone_santos_bomfim_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2481/027_-_projeto_de_decreto_no_027-25_-_titulo_de_cidadania_sonia_martins_teodoro_-_sol.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2483/028_-_projeto_de_decreto_no_028-25_-_titulo_de_cidadania_anade_almeida_salgado_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2484/029_-_projeto_de_decreto_no_029-25_-_titulo_de_cidadania_aurelia_dos_santos_barreto_souza_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2485/030_-_projeto_de_decreto_no_030-25_-_titulo_de_cidadania_rita_de_cassia_barretto_de_andrade_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2486/031_-_projeto_de_decreto_no_031-25_-_titulo_de_cidadania_marcelo_rodrigues_da_cruz_-_sol.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2487/032_-_projeto_de_decreto_no_032-25_-_titulo_de_cidadania_pastora_jaqueline_-_sol.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2488/033_-_projeto_de_decreto_no_033-25_-_titulo_de_cidadania_aldineia_rocha_figueira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2489/034_-_projeto_de_decreto_no_034-25_-_titulo_de_cidadania_alberto_luiz_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2490/035_-_projeto_de_decreto_no_035-25_-_titulo_de_cidadania_darci_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2491/036_-_projeto_de_decreto_no_036-25_-_titulo_de_cidadania_letica_azevedo_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2492/037_-_projeto_de_decreto_no_037-25_-_titulo_de_cidadania_dr._jose_angel_villarroel_torrico_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2494/038_-_projeto_de_decreto_no_038-25_-_titulo_de_cidadania_julia_carmem_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2495/039_-_projeto_de_decreto_no_039-25_-_titulo_de_cidadania_pastor_samuel_rosa_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2496/040_-_projeto_de_decreto_no_040-25_-_titulo_de_cidadania_gumercindo_souza_pimenta_-_tele.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2500/041_-_projeto_de_decreto_no_041-25_-__titulo_de_cidadania_pastora_josecelia_silva_de_abreu_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2504/042_-_projeto_de_decreto_no_042_-_25_-_titulo_de_cidadania_marisete_do_carmo_oliveira_nascimento__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2508/043_-_projeto_de_decreto_no_043_-_titulo_de_cidadania_anderson_alves_cruz_-_peto.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2515/044_-_projeto_de_decreto_no_044_-_titulo_de_cidadania_anderson_novais_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2345/pl_complementar_n_001-25_-_define_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2405/plc_002-2025_-_anexacao_de_area_ao_perimetro_urbano_hospital_e_policlinica_vf_-_copia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1832/001_-_projeto_de_lei_do_legislativo_n_001-2025_-_reforma_legal.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1833/002_-_projeto_de_lei_do_legislativo_n_002-2025_-_marmita_solidaria_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1840/003_-_projeto_de_lei_do_legislativo_n_003-2025_-_fundo_do_futebol_amador_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1859/004_-_projeto_de_lei_do_legislativo_n_004-2025_-_isencao_iptu_dos_servidores_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1889/005_-_projeto_de_lei_do_legislativo_n_005-2025_-_bairro_zito_gomes_-_tiquinho_falta_finalizar.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1891/006_-_projeto_de_lei_do_legislativo_no_006-25_-_prioridade_de_matricula_para_autistas_-_manu.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1958/007_-_projeto_de_lei_do_legislativo_n_007-2025_-_altera_lei_768-96_sancoes_aos_estabelecimentos_bancarios_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1959/008_-_projeto_de_lei_do_legislativo_n_008-2025_-_placas_combate_a_violencia_contra_animais_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1960/009_-_projeto_de_lei_do_legislativo_n_009-2025_-_programa_de_acolhimento_a_pacientes_oncologicos_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1961/010_-_projeto_de_lei_do_legislativo_n_010-2025_-_censo_animal_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1962/011_-_projeto_de_lei_do_legislativo_n_011-2025_-_pesca_recreativa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1964/012_-_projeto_de_lei_do_legislativo_n_012-2025_-_minha_casa_itapetinga_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1968/013_-_projeto_de_lei_do_legislativo_n_013-2025_-_reinscercao_de_dependentes_quimicos_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1969/014_-_projeto_de_lei_do_legislativo_n_014-2025_-_abono_por_doacao_de_sangue_aos_funcionarios_publicos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1970/015_-_projeto_de_lei_do_legislativo_n_015-2025_-_musica_gospel_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1980/016_-_projeto_de_lei_do_legislativo_n_016-2025_-_ubs_quintas_do_sul_zito_gomes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2007/017_-_projeto_de_lei_do_legislativo_n_017-2025_-_oficializa_quintas_do_sul_-_diga_diga_e_sidinei.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2008/018_-_projeto_de_lei_do_legislativo_n_018-2025_-_denomina_zito_gomes_os_residenciais_itapetinga_i_e_ii_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2009/019_-_projeto_de_lei_do_legislativo_n_019-2025_-_exposicao_agropecuaria_patrimonio_cutural_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2013/020_-_projeto_de_lei_do_legislativo_n_020-2025_-_proibe_girandolas_de_fogos_de_artificio_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2014/021_-_projeto_de_lei_do_legislativo_n_021-2025_-_semana_do_teste_do_pezinho_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2016/022_-_projeto_de_lei_do_legislativo_n_022-2025_-_policia_municipal_-_manu.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2025/023_-_projeto_de_lei_do_legislativo_n_023-2025_-_dia_de_nossa_senhora_das_gracas_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2054/024_-_projeto_de_lei_do_legislativo_n_024-2025_-_leitura_diaria_nas_escolas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2055/025_-_projeto_de_lei_do_legislativo_n_025-2025_-_programa_apoia_-_autismo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2058/026_-_projeto_de_lei_do_legislativo_n_026-2025_-_semana_municipal_do_livro_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2059/027_-_projeto_de_lei_do_legislativo_n_027-2025_-gratuidade_no_tranporte_aos_estudantes_do_enem_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2060/028_-_projeto_de_lei_do_legislativo_n_028-2025_-_gratuidade_no_tranporte_para_gravidas_em_vulnerabilidade_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2061/029_-_projeto_de_lei_do_legislativo_n_029-2025_-_dia_do_agente_de_saude_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2084/030_-_projeto_de_lei_do_legislativo_n_030-2025_-_somos_todos_down_-_manu.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2085/031_-_projeto_de_lei_do_legislativo_no_031-25_-_reajuste_servidores_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2087/032_-_projeto_de_lei_do_legislativo_n_032-2025_-_denomina_de_escola_municipal_lindinalva_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2095/033_-_projeto_de_lei_do_legislativo_no_033-25_-_dia_municipal_do_jovem_cristao_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2102/034_-_projeto_de_lei_do_legislativo_no_034-25_-_coleta_de_lixo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2104/035_-_projeto_de_lei_do_legislativo_no_035-25_-_cartao_combustivel_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2112/036_-_projeto_de_lei_do_legislativo_no_036-25_-_gratuidade_de_sepultamento_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2114/037_-_projeto_de_lei_n_037-25_-_campanha_informativa_alteracoes_no_transito_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2115/038_-_projeto_de_lei_n_038-25_-_campanha_crimes_ciberneticos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2116/projeto_de_lei_do_legislativo_-_diabetes_libre_-_pr_jean.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2117/040_-_projeto_de_lei_do_legislativo_no_040-25_-_padronizacao_de_fachadas_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2118/041_-_projeto_de_lei_do_legislativo_no_041-25_-_programa_castracao_legal_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2124/042_-_projeto_de_lei_do_legislativo_no_042-25_-_programa_mae_atipicas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2125/043_-_projeto_de_lei_do_legislativo_no_043-25_-_leitura_biblica_nas_escolas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2133/044_-_projeto_de_lei_do_legislativo_no_044-25_-_residencial_joao_de_deus_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2138/045_-_projeto_de_lei_do_legislativo_no_045-25_-_vacinacao_domiciliar_de_idosos_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2144/046_-_projeto_de_lei_do_legislativo_no_046-25_-_denomina_praca_silvaneide_-_peto.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2145/047_-_projeto_de_lei_do_legislativo_no_047-25_-_denomina_praca_andre_jose_dos_santos_-_peto.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2162/048_-_projeto_de_lei_do_legislativo_no_048-25_-_altera_lei_1.627-24_-_lei_dos_taxistas_-_pr._jean_novo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2198/049_-__projeto_de_lei_do_legislativo_no_049-25_-_dia_da_mulher_crista_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2204/050_-_projeto_de_lei_do_legislativo_no_050-25-denomina_de_avenida_joaquim_ferreira_lima_a_atual_avenida_a-neto.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2208/051_-_projeto_de_lei_do_legislativo_no_51-25_-_marcha_para_jesus_-_valquirio.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2210/052_-_projeto_de_lei_do_legislativo_no_052-25_-_denominar_rua_lucas_fabiano_mendes_de_almeida_o_almeidinha_a_atual_rua_f_no_bairro_vila_erica.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2220/053-_projeto_de_lei__rua_coronel_jose_silverio_almeida_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2235/054_-_projeto_de_lei_do_legislativo_n_054-25_-_clinica_veterinaria_municipal_-_sol.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2255/055_-_projeto_de_lei_n_055-25_-_patrimonio_cultural_festa_de_sao_jose_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2262/057_-_projeto_de_lei_do_legislativo_n_057-25_-_dia_de_conscientizacao_e_prevencao_do_diabetes_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2269/058_-_projeto_de_lei_do_legislativo_n_058-2025_-_incentivo_a_pratica_de_atividades_fisicas_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2270/059_-_projeto_de_lei_do_legislativo_n_059-2025_-_programa_de_preparacao_para_aposentadoria_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2271/060_-_projeto_de_lei_do_legislativo_n_060-2025_-_saude_mototaxista_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2272/061_-_projeto_de_lei_do_legislativo_n_061-2025_-_cadastro_doenca_rara_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2273/062_-_projeto_de_lei_do_legislativo_n_062-2025_-_prevencao_a_adultizacao_-_valquirio_-_para_mesclagem.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2274/063_-_projeto_de_lei_do_legislativo_n_063-2025_-_torneio_futsal_tg_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2275/064_-_projeto_de_lei_do_legislativo_n_064-2025_-_porto_seco_-_tele.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2276/065_-_projeto_de_lei_do_legislativo_n_065-2025_-_proibe_eventos_com_arotizacao__-_tele.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2279/066_-_projeto_de_lei_do_legislativo_no_066-25_-_criacao_do_conselho__municipal__de_habitacao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2281/067_-_projeto_de_lei_do_legislativo_no_067-25_-_alcoolismo_-_jean_doriel.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2285/068_-_projeto_de_lei_do_legislativo_n_068-25_-_semana_de_combate_as_drogas_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2291/069_-_projeto_de_lei_do_legislativo_n_069-25_-_proibe_remocao_de_restos_mortais_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2297/070_-_projeto_de_lei_do_legislativo_no_070_-_25_-_politica_municipal_de_protecao_e_bem-estar_animal__-_sol.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2396/071_-_projeto_de_lei_do_legislativo_n_071-2025_-_semana_municipal_da_pessoa_idosa_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2397/072_-_projeto_de_lei_do_legislativo_n_072-2025_-_agosto_lilas_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2325/073_-_projeto_de_lei_do_legislativo_no_073-25_-_socorro_para_animais_atropelados_-_sol.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2333/074_-_projeto_de_lei_do_legislativo_no_074-25_-_campanha_agosto_branco_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2338/075_-_projeto_de_lei_do_legislativo_no_075-25_-_promocao_da_arte_urbana_grafite_-_tele.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2342/076_-_projeto_de_lei_do_legislativo_no_076-25_-_palmares_da_cristo_-_jean.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2353/077_-_projeto_de_lei_do_legislativo_no_077-25_-_banheiros_quimicos_adaptados_a_pessoas_com_deficiencia-tarugao.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2367/078_-_projeto_de_lei_do_legislativo_no_078-25_-_isencao_iptu_para_autistas_-_diga_diga.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2372/079_-_projeto_de_lei_do_legislativo_no_079-25_-_praca_michel_hagge_-_anderson_da_nova.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2374/080_-_projeto_de_lei_do_legislativo_n_080-2025_-_lagoa_michel_hagge_-_subscrita_por_todos.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2373/081_-_projeto_de_lei_do_legislativo_no_080-25_-_parque_poliesportivo_da_lagoa_michel_jose_hagge_filho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2379/083_-_projeto_de_lei_do_legislativo_n_083-2025_-_memorial_michel_hagge_-_anderson_da_nova.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2389/084_-_projeto_de_lei_do_legislativo_n_084-2025_-_ponte_michel_hagge_-_manu.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2403/085_-_projeto_de_lei_do_legislativo_no_085-25_denomina_estadio_do_bandeira_do_colonia_michel_hagge_filho_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2420/086_-_projeto_de_lei_do_legislativo_n_086-2025_-_rota_da_carne_e_do_leite_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2431/087_-_projeto_de_lei_do_legislativo_no_087-25_-_pranchas_de_comunicacao_alternativa_em_espacos_publicos__-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2434/088_-_projeto_de_lei_do_legislativo_no_088-25_-_programa_de_oferta_gratuita_de_oculos_de_grau_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2453/089_-_projeto_de_lei_do_legislativo_n_089-2025_-_auxilio_transporte_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2452/090_-_projeto_de_lei_do_legislativo_n_090-2025_-_obrigatoriedade_de_poltronas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2460/091_-_projeto_d_lei_do_legislativo_no_091-25_-_denomina_de_rua_laudina_monteiro_santos_a_atual_trecho_rua_c_-_manu.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2463/092_-_projeto_de_lei_do_legislativo_no_092-25_-_projeto_amigo_da_arvore_e_do_clima_sementes_para_o_futuro_-_jean.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2464/093_-_projeto_de_lei_do_legislativo_no_093-25_-_cria_movimento_ame__articulacao_e_mobilizacao_evangelica_-_jean.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2468/094_-_projeto_de_lei_do_legislativo_no_094-25_-_institui_o_programa_quem_tem_fome_tem_pressa_-_jean.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2473/095_-_projeto_de_lei_do_legislativo_n_095-2025_-_uso_de_aplicativo_-_taxi_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2480/096_-_projeto_de_lei_do_legislativo_no_096-25_-_rua_paulo_novais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2529/097-projeto_de_lei_do_legislativo_no_097-25-patrimonio_historico_material_e_cultural_de_itapetinga_a_amei-anderson.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2139/001_-_projeto_de_resolucao_n_001-2025_-_procuradoria_especial_da_mulher_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2161/002_-_projeto_de_resolucao_n_002-25_-_altera_regimento_interno_-_cria_mocao_de_apoio_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2263/003_-_projeto_de_resolucao_n_003-2025_-_altera_resolucao_195.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2393/004_-_projeto_de_resolucao_n_004-25_-_altera_regimento_interno_-_4_titulos_por_ano_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2527/005_-_projeto_de_resolucao_n_005-25_-_altera_regimento_interno_-_comissao_de_etica_-_jean_doriel.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2528/006_-_projeto_de_resolucao_n_006-25_-_espaco_de_lazer_camara_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1827/001_-_requerimento_n_001-25_-_sessao_especial_dia_da_mulher_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1828/002_-_requerimento_n_002-25_-_sessao_especial_setembro_amarelo_-_pastor_jean.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1834/003_-_requerimento_n_003-25_-_aud._pub._promocao_direitos_da_mulher_-_sibele_manu_e_sol.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1835/004_-_requerimento_n_004-25_-_sessao_especial_das_familias_-_neto.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1842/005_-_requerimento_n_005-25_-_sessoes_itinerantes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1843/006_-_requerimento_n_006-25_-_sessao_especial_garis_lavadeiras_e_costureiras_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1844/007_-_requerimento_n_007-25_-_sessao_especial_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1845/008_-_requerimento_n_008-25_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1846/009_-_requerimento_n_009-25_-_sessao_especial_pecuaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1847/010_-_requerimento_n_010-25_-_comissao_especial_para_reforma_de_lei_org._e_regimento_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1848/011_-_requerimento_n_011-25_-_audiencia_publica_inclusao_social_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1849/012_-_requerimento_n_012-25_-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1850/013_-_requerimento_n_013-25_-_sessao_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1920/014_-_requerimento_n_014-25_-_sessao_especial_itinerante_-_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1921/015_-_requerimento_n_015-25_-_audiencia_publica_geracao_de_emprego_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1922/016_-_requerimento_n_016-25_-_sessao_especial_animais_de_rua_-_sol.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1923/017_-_requerimento_n_017-25_-_sessao_especial_agricultura_familiar_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1924/018_-_requerimento_n_018-25_-_sessao_especial_autistas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1978/019_-_requerimento_n_019-25_-_requer_relatorio_transcicao_de_governo_-_sidinei.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/1983/020_-_requerimento_n_020-25_-_audiencia_publica_seguranca_publica_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2017/021_-_requerimento_n_021-25_-_sessao_especial_70_anos_da_camara_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2032/022_-_requerimento_n_022-25_-_sessao_especial_maio_laranja_-_pastor_jean.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2033/023_-_requerimento_n_023-25_-_sessao_especial_novembro_azul_-_pastor_jean_neto_e_tele.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2034/024_-_requerimento_n_024-25_-_sessao_especial_bicentenario_da_policia_militar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2035/025_-_requerimento_n_025-25_-_sessao_especial_abandono_de_animais_-_sol.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2044/026_-_requerimento_n_026-25_-_sessao_especial_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2045/027_-_requerimento_n_027-25_-_sessao_especial_dia_do_trabalhador_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2107/028_-_requerimento_n_028-25_-_sessao_especial_campanha_amigo_das_crancas_-_sibele_e_manu.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2119/029_-_requerimento_n_029-25_-_sessao_especial_maio_amarelo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2134/030_-_requerimento_n_030-25_-_sessao_especial_dia_mundial_do_meio_ambiente_-_pr_jean_e_tele.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2155/031_-_requerimento_n_031-25_-_coelba_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2156/032_-_requerimento_n_032-25_-_sessao_especial_pessoa_com_deficiencia_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2229/033_-_requerimento_no_033-25_-_sessao_especial_outubro_rosa__-_manu.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2192/035_-_requerimento_n_035-25_-_audiencia_publica_minha_casa_minha_vida_-_peto.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2195/036_-_requerimento_n_036-25_-_sessao_especial_homenagem_para_quem_realiza_trabalho_voluntario_-_manu.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2199/037_-_requerimento_no_037-25_-_sessao_especial_transito_seguro_-_manu.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2203/038_-_requerimento_no_038-25_-_sessao_especial_samu_-_anderson.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2206/039_-_requerimento_no_039-25_-_sessao_itinerante_palmares_-_jean_doriel_e_daniel.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2207/040_-_requerimento_no_040-25_-_sessao_especial_agosto_lilas_-_sibele.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2239/042_-_requerimento_no_042-25_-_audiencia_publica_agosto_lilas_-_sol_e_manu.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2248/043_-_requerimento_no_043-25_-_sessao_especial_em_homenagem_a_michel_jose_hagge_filho-tarugao.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2249/044_-_requerimento_n_044-25_-_sessao_especial_em_homenagem_a_rodrigo_hagge_costa_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2250/045_-_requerimento_no_045-25_-_sessao_especial_em_homenagem_a_jose_otavio_curvelo_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2264/046_-_requerimento_no_046-25_-_sessao_especial_dia_mundial_do_diabetes_-_pastor_jean_daniel_e_sibele.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2268/047_-_requerimento_no_047-25_-_sessao_especial_jose_carlos_moura_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2302/048_-_requerimento_no_048-25_-_sessao_especial_dia_do_idoso_-_tele.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2306/049_-_requerimento_no_049-25_-_sessao_especial__secretaria_de_educacao_do_municipio__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2307/050_-_requerimento_no_050-25_-_requerimento_anderson_-_cobrando_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2340/051_-_requerimento_no_051_-_25_-_sessao_especial_dia_mundial_da_saude_mental_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2387/106_-_mocao_de_pesar_no_106-25_-_silira_maria_da_silva_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2392/054_-_requerimento_no_054-25_-_requer_oficio_a_roberta_roma_-_ambulancia_-_pr._jean.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2413/055_-_requerimento_no_055-25_-_requerimento_anderson_-_audiencia_publica_na_ba_263.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2414/056_-_requerimento_no_056-25_-_sessao_especial_ministros_evangelicos_de_itapetinga__amei_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2101/001_-_veto_parcial_n_001-25_-_pl_006_executivo_reajuste_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2216/002_-_veto_total__n_002-25_-_pl_002_-_marmita_solidaria.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2217/003_-_veto_total__no_003_pl_011-2025_-_pesca_recretiva.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2376/004_-_veto_total_no_004-25_-_pl_complementar_001.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2418/005_-_veto_total_no_005-25_-_pl_003-25__legislativo_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2549/006_-_veto_total_no_006-25_-_pl_036-25_sidinei_-_taxa_de_sepultamento.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2550/007_-_veto_total_no_007-25_-_pl_014-25_tarugao_-_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2551/008_-_veto_total_no_008-25_-_pl_059-25_valquirio_-_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2029/pl_001-25_-_consorcio_cistavita.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2030/pl_002-25_-_altera_lei__1.036.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2036/pl_003-25_-_reajuste_educacao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2046/pl_004-25_-_honorarios_advocaticios_pelos_advogados_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2048/pl_005-25_-_revoga_leis_778-99_e_1.616-23.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2070/pl_006-25_-_reajuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2071/pl_007_-_25_-_organizacao_da_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2096/pl_008_-_cria_sistema_muncipal_de_seguranaca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2097/pl_009_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2098/pl_010_-_parcelamento_de_debitos_tributarios_e_nao_tributarios.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_011_-_plano_diretor_de_desenvolvimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2126/pl_012_-_desafetacao_de_area_autorizando_permuta.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2184/pl_013-25_-_aumento_servidores_saae.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2193/pl_14_-_cria_conselho_consultivo_de_gestao.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2214/pl_15_-__denomina_ubs_-_jose_iracildo_franca.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2221/pl_16_-_altera_lei_1.668_desafetacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2292/17_-_projeto_de_lei_017-25_-_executivo_-_ppa_100_corrigido.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2293/18_-_projeto_de_lei_no_018-25_-_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2296/pl_019-25_-_doacao_de_area_estado_-_hospital_e_policlinica.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2548/20_-_pl_executivo_n_020-25_-_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2127/001_-_parecer_favoravel_n_001-25_-_ccjr_-_pl_005-25.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2130/002_-_parecer_favoravel_n_002-25_-_ccjr_-_pl_010-25.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2132/003_-_parecer_favoravel_n_003-25_-_ccjr_-_pl_011-25.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2167/005_-_parecer_favoravel_n_005-25_-_ccjr_-_pl_002-25_valquirio.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2168/006_-_parecer_favoravel_n_006-25_-_ccjr_-_pl_011-25_tarugao.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2169/007_-_parecer_favoravel_n_007-25_-_ccjr_-_pl_013-25_valquirio.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2170/008_-_parecer_favoravel_n_008-25_-_ccjr_-_pl_020-25_daniel.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2171/009_-_parecer_favoravel_n_009-25_-_ccjr_-_pl_023-25_valquirio.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2172/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2173/012_-_parecer_favoravel_n_012-25_-_ccjr_-_pl_030-25_manu.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2182/013_-_parecer_favoravel_n_013-25_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2309/017_-_parecer_favoravel_n_017-25_ao_pl_058-25_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2310/018_-_parecer_favoravel_n_018-25_ao_pl_059-25_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2321/019_-_parecer_contrario_n_019-25_-_ao_pl_060-24_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2311/020__-_parecer_favoravel_n_020-25_ao_pl_061-25_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2312/021_-_parecer_favoravel_n_021-25_ao_pl_062-25_-_valquirao_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2322/022_-_parecer_contrario_n_022-25_-_ao_pl_064-24_-_tele.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2313/023_-_parecer_favoravel_n_023-25_ao_pl_065-25_-_tele_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2314/024_-_parecer_favoravel_n_024-25_ao_pl_003-25_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2315/025_-_parecer_favoravel_n_025-25_ao_pl_006-25_-_manu_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2316/026_-_parecer_favoravel_n_026-25_ao_pl_007-25_-_anderson_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2317/027_-_parecer_favoravel_n_027-25_ao_pl_008-25_-_anderson_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2318/028_-_parecer_favoravel_n_028-25_ao_pl_010-25_-_anderson_-_reformulado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2323/029_-_parecer_contrario_n_029-25_-_ao_pl_001-25_-_valquirao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2319/031_-_parecer_favoravel_n_031-25_ao_pl_014-25_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2457/033_-_parecer_favoravel_n_033-25_ao_pl_014-25_-_tarugao_-_doacao_de_sangue_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2458/034_-_parecer_favoravel_n_034-25_ao_pl_015-25_-_valquirio_-_musica_gospel_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2459/037_-_parecer_favoravel_com_emendas_n_037-25_ao_pl_029-25__-_pastor_-_agente_de_saude_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2461/038_-_parecer_favoravel_n_038-25_ao_pl_033-25_-_pastor_jean_-_jovem_cristao_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2462/039_-_parecer_favoravel_com_emendas_n_039-25_-_ao_pl_034-25_-_tarugao_-_lixo_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2465/040_-_parecer_favoravel_com_substitutivo_001_n_040-25_-_ao_pl_035-25_-_valquirio_-_vale_combustivel_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2466/042_-_parecer_favoravel_com_substitutivo_002_n_042-25_-_ao_pl_036-25_-_cemiterio_-_sidinei_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2467/044_-_parecer_favoravel_com_substitutivo_003_n_044-25_ao_pl_037-25_-_sidnei_-_transito_-_reformulado_-_ok.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2469/046_-_parecer_favoravel_n_046-25_-_ao_pl_015-25_-_poder_executivo_-_denomina_ubs_-_ok.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2470/047_-_parecer_favoravel__com_emendas_n_047-25_-_ao_pl_044-25_-_sidinei_e_tarugao-_residencial_joao_-_ok.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2471/048_-_parecer_favoravel__com_substitutivo_n_004-25_-_ao_pl_040-25_-_sidinei_-pinturas_-_ok.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2540/049_-_parecer_favoravel_n049-25_pl_096-25_-_tarugao_-_rua_paulo_novais_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2541/050_-_parecer_favoravel_n050-25_pl_052-25_-tarugao_-_rua_lucas_fabiano_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2542/051_-_parecer_favoravel_n051-25_pl_091-25_-manu-_rua_laudina_monteiro_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2544/053_-_parecer_favoravel_n053-25_pl_executivo_018-25_-loa_-_aguardando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2546/054_-_parecer_favoravel_n054-25_pl_executivo_017-25_-ppa_1.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2131/001_-_parecer_favoravel_n_001-25_-_orcamento_-_pl_010-25.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2545/004_-_parecer_favoravel_n004-25_comissao_de_orcacamento_pl_executivo_018-25_-loa.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2547/005_-_parecer_favoravel_n_005-25_comissao_de_orcamento_pl_executivo_017-25_-ppa_2.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2128/001_-_parecer_favoravel_n_001-25_-_comissao_de_transporte_-_pl_005-25.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2025/2129/002_-_parecer_favoravel_n_002-25_-_comissao_de_transporte_-_pl_011-25.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H704"/>
+  <dimension ref="A1:H702"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="37.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="227.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -15188,51 +15170,51 @@
       </c>
       <c r="G287" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="H287" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>1158</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>64</v>
       </c>
       <c r="D288" t="s">
         <v>1121</v>
       </c>
       <c r="E288" t="s">
         <v>1122</v>
       </c>
       <c r="F288" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="H288" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>1161</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>114</v>
       </c>
       <c r="D289" t="s">
         <v>1121</v>
       </c>
       <c r="E289" t="s">
         <v>1122</v>
       </c>
       <c r="F289" t="s">
@@ -21280,4607 +21262,4555 @@
       </c>
       <c r="D522" t="s">
         <v>1711</v>
       </c>
       <c r="E522" t="s">
         <v>1712</v>
       </c>
       <c r="F522" t="s">
         <v>853</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="H522" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
         <v>1877</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D523" t="s">
         <v>1711</v>
       </c>
       <c r="E523" t="s">
         <v>1712</v>
       </c>
       <c r="F523" t="s">
-        <v>438</v>
+        <v>13</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="H523" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
         <v>1880</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D524" t="s">
         <v>1711</v>
       </c>
       <c r="E524" t="s">
         <v>1712</v>
       </c>
       <c r="F524" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="H524" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
         <v>1883</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="D525" t="s">
         <v>1711</v>
       </c>
       <c r="E525" t="s">
         <v>1712</v>
       </c>
       <c r="F525" t="s">
         <v>22</v>
       </c>
       <c r="G525" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="H525" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
         <v>1886</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D526" t="s">
         <v>1711</v>
       </c>
       <c r="E526" t="s">
         <v>1712</v>
       </c>
       <c r="F526" t="s">
         <v>22</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="H526" t="s">
         <v>1888</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
         <v>1889</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D527" t="s">
         <v>1711</v>
       </c>
       <c r="E527" t="s">
         <v>1712</v>
       </c>
       <c r="F527" t="s">
         <v>22</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="H527" t="s">
         <v>1891</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
         <v>1892</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D528" t="s">
         <v>1711</v>
       </c>
       <c r="E528" t="s">
         <v>1712</v>
       </c>
       <c r="F528" t="s">
         <v>22</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="H528" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
         <v>1895</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="D529" t="s">
         <v>1711</v>
       </c>
       <c r="E529" t="s">
         <v>1712</v>
       </c>
       <c r="F529" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="H529" t="s">
         <v>1897</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
         <v>1898</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D530" t="s">
         <v>1711</v>
       </c>
       <c r="E530" t="s">
         <v>1712</v>
       </c>
       <c r="F530" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="G530" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="H530" t="s">
         <v>1900</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
         <v>1901</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="D531" t="s">
         <v>1711</v>
       </c>
       <c r="E531" t="s">
         <v>1712</v>
       </c>
       <c r="F531" t="s">
         <v>50</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="H531" t="s">
         <v>1903</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
         <v>1904</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="D532" t="s">
         <v>1711</v>
       </c>
       <c r="E532" t="s">
         <v>1712</v>
       </c>
       <c r="F532" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="H532" t="s">
         <v>1906</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
         <v>1907</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D533" t="s">
         <v>1711</v>
       </c>
       <c r="E533" t="s">
         <v>1712</v>
       </c>
       <c r="F533" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="H533" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
         <v>1910</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D534" t="s">
         <v>1711</v>
       </c>
       <c r="E534" t="s">
         <v>1712</v>
       </c>
       <c r="F534" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="H534" t="s">
         <v>1912</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
         <v>1913</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="D535" t="s">
         <v>1711</v>
       </c>
       <c r="E535" t="s">
         <v>1712</v>
       </c>
       <c r="F535" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="H535" t="s">
         <v>1915</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
         <v>1916</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D536" t="s">
         <v>1711</v>
       </c>
       <c r="E536" t="s">
         <v>1712</v>
       </c>
       <c r="F536" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>1917</v>
       </c>
       <c r="H536" t="s">
         <v>1918</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
         <v>1919</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D537" t="s">
         <v>1711</v>
       </c>
       <c r="E537" t="s">
         <v>1712</v>
       </c>
       <c r="F537" t="s">
-        <v>32</v>
+        <v>938</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="H537" t="s">
         <v>1921</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
         <v>1922</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D538" t="s">
         <v>1711</v>
       </c>
       <c r="E538" t="s">
         <v>1712</v>
       </c>
       <c r="F538" t="s">
         <v>938</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="H538" t="s">
         <v>1924</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
         <v>1925</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D539" t="s">
         <v>1711</v>
       </c>
       <c r="E539" t="s">
         <v>1712</v>
       </c>
       <c r="F539" t="s">
-        <v>938</v>
+        <v>32</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="H539" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
         <v>1928</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D540" t="s">
         <v>1711</v>
       </c>
       <c r="E540" t="s">
         <v>1712</v>
       </c>
       <c r="F540" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="H540" t="s">
         <v>1930</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
         <v>1931</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D541" t="s">
         <v>1711</v>
       </c>
       <c r="E541" t="s">
         <v>1712</v>
       </c>
       <c r="F541" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="G541" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="H541" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
         <v>1934</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D542" t="s">
         <v>1711</v>
       </c>
       <c r="E542" t="s">
         <v>1712</v>
       </c>
       <c r="F542" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G542" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="H542" t="s">
         <v>1936</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
         <v>1937</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D543" t="s">
         <v>1711</v>
       </c>
       <c r="E543" t="s">
         <v>1712</v>
       </c>
       <c r="F543" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G543" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="H543" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
         <v>1940</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D544" t="s">
         <v>1711</v>
       </c>
       <c r="E544" t="s">
         <v>1712</v>
       </c>
       <c r="F544" t="s">
-        <v>79</v>
+        <v>479</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="H544" t="s">
         <v>1942</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>1943</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D545" t="s">
         <v>1711</v>
       </c>
       <c r="E545" t="s">
         <v>1712</v>
       </c>
       <c r="F545" t="s">
-        <v>479</v>
+        <v>104</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="H545" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>1946</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D546" t="s">
         <v>1711</v>
       </c>
       <c r="E546" t="s">
         <v>1712</v>
       </c>
       <c r="F546" t="s">
-        <v>104</v>
+        <v>1947</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="H546" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D547" t="s">
         <v>1711</v>
       </c>
       <c r="E547" t="s">
         <v>1712</v>
       </c>
       <c r="F547" t="s">
-        <v>1950</v>
+        <v>79</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>1951</v>
       </c>
       <c r="H547" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>1953</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D548" t="s">
         <v>1711</v>
       </c>
       <c r="E548" t="s">
         <v>1712</v>
       </c>
       <c r="F548" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>1954</v>
       </c>
       <c r="H548" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>1956</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="D549" t="s">
         <v>1711</v>
       </c>
       <c r="E549" t="s">
         <v>1712</v>
       </c>
       <c r="F549" t="s">
-        <v>104</v>
+        <v>297</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>1957</v>
       </c>
       <c r="H549" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>1959</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D550" t="s">
         <v>1711</v>
       </c>
       <c r="E550" t="s">
         <v>1712</v>
       </c>
       <c r="F550" t="s">
-        <v>297</v>
+        <v>13</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="H550" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
         <v>1962</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D551" t="s">
         <v>1711</v>
       </c>
       <c r="E551" t="s">
         <v>1712</v>
       </c>
       <c r="F551" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="H551" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
         <v>1965</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D552" t="s">
         <v>1711</v>
       </c>
       <c r="E552" t="s">
         <v>1712</v>
       </c>
       <c r="F552" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="H552" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>1968</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D553" t="s">
         <v>1711</v>
       </c>
       <c r="E553" t="s">
         <v>1712</v>
       </c>
       <c r="F553" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="H553" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>1971</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D554" t="s">
         <v>1711</v>
       </c>
       <c r="E554" t="s">
         <v>1712</v>
       </c>
       <c r="F554" t="s">
-        <v>13</v>
+        <v>938</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="H554" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
         <v>1974</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="D555" t="s">
         <v>1711</v>
       </c>
       <c r="E555" t="s">
         <v>1712</v>
       </c>
       <c r="F555" t="s">
-        <v>938</v>
+        <v>79</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="H555" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
         <v>1977</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D556" t="s">
         <v>1711</v>
       </c>
       <c r="E556" t="s">
         <v>1712</v>
       </c>
       <c r="F556" t="s">
-        <v>79</v>
+        <v>297</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="H556" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
         <v>1980</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D557" t="s">
         <v>1711</v>
       </c>
       <c r="E557" t="s">
         <v>1712</v>
       </c>
       <c r="F557" t="s">
-        <v>297</v>
+        <v>13</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>1981</v>
       </c>
       <c r="H557" t="s">
         <v>1982</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
         <v>1983</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D558" t="s">
         <v>1711</v>
       </c>
       <c r="E558" t="s">
         <v>1712</v>
       </c>
       <c r="F558" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="H558" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
         <v>1986</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D559" t="s">
         <v>1711</v>
       </c>
       <c r="E559" t="s">
         <v>1712</v>
       </c>
       <c r="F559" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="H559" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
         <v>1989</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="D560" t="s">
         <v>1711</v>
       </c>
       <c r="E560" t="s">
         <v>1712</v>
       </c>
       <c r="F560" t="s">
-        <v>13</v>
+        <v>938</v>
       </c>
       <c r="G560" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="H560" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
         <v>1992</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D561" t="s">
         <v>1711</v>
       </c>
       <c r="E561" t="s">
         <v>1712</v>
       </c>
       <c r="F561" t="s">
-        <v>938</v>
+        <v>79</v>
       </c>
       <c r="G561" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="H561" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
         <v>1995</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="D562" t="s">
         <v>1711</v>
       </c>
       <c r="E562" t="s">
         <v>1712</v>
       </c>
       <c r="F562" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="G562" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="H562" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
         <v>1998</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="D563" t="s">
-        <v>1711</v>
+        <v>1999</v>
       </c>
       <c r="E563" t="s">
-        <v>1712</v>
+        <v>2000</v>
       </c>
       <c r="F563" t="s">
-        <v>104</v>
+        <v>938</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="H563" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D564" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="E564" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="F564" t="s">
-        <v>938</v>
+        <v>22</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>2004</v>
       </c>
       <c r="H564" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
         <v>2006</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D565" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="E565" t="s">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2000</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="H565" t="s">
         <v>2008</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
         <v>2009</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D566" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="E566" t="s">
-        <v>2003</v>
+        <v>2000</v>
+      </c>
+      <c r="F566" t="s">
+        <v>2010</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H566" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D567" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="E567" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="F567" t="s">
-        <v>2013</v>
+        <v>13</v>
       </c>
       <c r="G567" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="H567" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
         <v>2016</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D568" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="E568" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="F568" t="s">
-        <v>13</v>
+        <v>938</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="H568" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>2019</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D569" t="s">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="E569" t="s">
-        <v>2003</v>
+        <v>2021</v>
       </c>
       <c r="F569" t="s">
-        <v>938</v>
+        <v>13</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H569" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D570" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E570" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F570" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>2025</v>
       </c>
       <c r="H570" t="s">
         <v>2026</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
         <v>2027</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D571" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E571" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F571" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="H571" t="s">
         <v>2029</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
         <v>2030</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D572" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E572" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F572" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="H572" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
         <v>2033</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D573" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E573" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F573" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="H573" t="s">
         <v>2035</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
         <v>2036</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D574" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E574" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F574" t="s">
         <v>104</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="H574" t="s">
         <v>2038</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
         <v>2039</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D575" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E575" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F575" t="s">
         <v>104</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>2040</v>
       </c>
       <c r="H575" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
         <v>2042</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="D576" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E576" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F576" t="s">
         <v>104</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="H576" t="s">
         <v>2044</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
         <v>2045</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D577" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E577" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F577" t="s">
         <v>104</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="H577" t="s">
         <v>2047</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
         <v>2048</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D578" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E578" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F578" t="s">
         <v>104</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="H578" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
         <v>2051</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D579" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E579" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F579" t="s">
         <v>104</v>
       </c>
       <c r="G579" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="H579" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
         <v>2054</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D580" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E580" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F580" t="s">
         <v>104</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="H580" t="s">
         <v>2056</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
         <v>2057</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D581" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E581" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F581" t="s">
         <v>104</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>2058</v>
       </c>
       <c r="H581" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
         <v>2060</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="D582" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E582" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F582" t="s">
         <v>104</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>2061</v>
       </c>
       <c r="H582" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
         <v>2063</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D583" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E583" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F583" t="s">
         <v>104</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="H583" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
         <v>2066</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D584" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E584" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F584" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="H584" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
         <v>2069</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D585" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E585" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F585" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>2070</v>
       </c>
       <c r="H585" t="s">
         <v>2071</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
         <v>2072</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D586" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E586" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F586" t="s">
         <v>104</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="H586" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
         <v>2075</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D587" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E587" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F587" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>2076</v>
       </c>
       <c r="H587" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
         <v>2078</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D588" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E588" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F588" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>2079</v>
       </c>
       <c r="H588" t="s">
         <v>2080</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
         <v>2081</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D589" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E589" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F589" t="s">
-        <v>79</v>
+        <v>938</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>2082</v>
       </c>
       <c r="H589" t="s">
         <v>2083</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
         <v>2084</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D590" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E590" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F590" t="s">
-        <v>938</v>
+        <v>2085</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="H590" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D591" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E591" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F591" t="s">
-        <v>2088</v>
+        <v>2085</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>2089</v>
       </c>
       <c r="H591" t="s">
         <v>2090</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
         <v>2091</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D592" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E592" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F592" t="s">
-        <v>2088</v>
+        <v>79</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="H592" t="s">
         <v>2093</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
         <v>2094</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D593" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E593" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F593" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>2095</v>
       </c>
       <c r="H593" t="s">
         <v>2096</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
         <v>2097</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D594" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E594" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F594" t="s">
-        <v>32</v>
+        <v>438</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>2098</v>
       </c>
       <c r="H594" t="s">
         <v>2099</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
         <v>2100</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D595" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E595" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F595" t="s">
         <v>438</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>2101</v>
       </c>
       <c r="H595" t="s">
         <v>2102</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
         <v>2103</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D596" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E596" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F596" t="s">
-        <v>438</v>
+        <v>2104</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="H596" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D597" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E597" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F597" t="s">
-        <v>2107</v>
+        <v>297</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>2108</v>
       </c>
       <c r="H597" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
         <v>2110</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D598" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E598" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F598" t="s">
-        <v>297</v>
+        <v>2111</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="H598" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D599" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E599" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F599" t="s">
-        <v>2114</v>
+        <v>93</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>2115</v>
       </c>
       <c r="H599" t="s">
         <v>2116</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
         <v>2117</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D600" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E600" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F600" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>2118</v>
       </c>
       <c r="H600" t="s">
         <v>2119</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
         <v>2120</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D601" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E601" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F601" t="s">
-        <v>13</v>
+        <v>297</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="H601" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
         <v>2123</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D602" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E602" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F602" t="s">
-        <v>297</v>
+        <v>2124</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="H602" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D603" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E603" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F603" t="s">
-        <v>2127</v>
+        <v>297</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="H603" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
         <v>2130</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D604" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E604" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F604" t="s">
         <v>297</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="H604" t="s">
         <v>2132</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
         <v>2133</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D605" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E605" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F605" t="s">
-        <v>297</v>
+        <v>104</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="H605" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
         <v>2136</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D606" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E606" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F606" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="H606" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
         <v>2139</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D607" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E607" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F607" t="s">
-        <v>13</v>
+        <v>438</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="H607" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
         <v>2142</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="D608" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E608" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F608" t="s">
-        <v>438</v>
+        <v>2143</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="H608" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D609" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E609" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F609" t="s">
-        <v>2146</v>
+        <v>79</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="H609" t="s">
         <v>2148</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
         <v>2149</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D610" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E610" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F610" t="s">
         <v>79</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="H610" t="s">
         <v>2151</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
         <v>2152</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D611" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E611" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F611" t="s">
         <v>79</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="H611" t="s">
         <v>2154</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
         <v>2155</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D612" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E612" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F612" t="s">
-        <v>79</v>
+        <v>2156</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="H612" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D613" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E613" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F613" t="s">
-        <v>2159</v>
+        <v>79</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>2160</v>
       </c>
       <c r="H613" t="s">
         <v>2161</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
         <v>2162</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D614" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E614" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F614" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="H614" t="s">
         <v>2164</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
         <v>2165</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D615" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E615" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F615" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="H615" t="s">
         <v>2167</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
         <v>2168</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D616" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E616" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F616" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="H616" t="s">
         <v>2170</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
         <v>2171</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D617" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E617" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F617" t="s">
-        <v>104</v>
+        <v>438</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="H617" t="s">
         <v>2173</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
         <v>2174</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D618" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E618" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F618" t="s">
-        <v>438</v>
+        <v>13</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="H618" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
         <v>2177</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="D619" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E619" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F619" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="H619" t="s">
         <v>2179</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
         <v>2180</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D620" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E620" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F620" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="H620" t="s">
         <v>2182</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
         <v>2183</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="D621" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E621" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F621" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="H621" t="s">
         <v>2185</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>2186</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>280</v>
+        <v>10</v>
       </c>
       <c r="D622" t="s">
-        <v>2023</v>
+        <v>2187</v>
       </c>
       <c r="E622" t="s">
-        <v>2024</v>
+        <v>2188</v>
       </c>
       <c r="F622" t="s">
-        <v>104</v>
+        <v>1704</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="H622" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>284</v>
+        <v>17</v>
       </c>
       <c r="D623" t="s">
-        <v>2023</v>
+        <v>2187</v>
       </c>
       <c r="E623" t="s">
-        <v>2024</v>
+        <v>2188</v>
       </c>
       <c r="F623" t="s">
-        <v>104</v>
+        <v>1704</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="H623" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D624" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="E624" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="F624" t="s">
         <v>1704</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="H624" t="s">
         <v>2196</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>2197</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D625" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="E625" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="F625" t="s">
         <v>1704</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="H625" t="s">
         <v>2199</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>2200</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D626" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="E626" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="F626" t="s">
         <v>1704</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="H626" t="s">
         <v>2202</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
         <v>2203</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D627" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="E627" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="F627" t="s">
         <v>1704</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="H627" t="s">
         <v>2205</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
         <v>2206</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D628" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="E628" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="F628" t="s">
         <v>1704</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="H628" t="s">
         <v>2208</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
         <v>2209</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="D629" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="E629" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="F629" t="s">
         <v>1704</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="H629" t="s">
         <v>2211</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
         <v>2212</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D630" t="s">
-        <v>2193</v>
+        <v>2213</v>
       </c>
       <c r="E630" t="s">
-        <v>2194</v>
+        <v>2214</v>
       </c>
       <c r="F630" t="s">
         <v>1704</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="H630" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="D631" t="s">
-        <v>2193</v>
+        <v>2213</v>
       </c>
       <c r="E631" t="s">
-        <v>2194</v>
+        <v>2214</v>
       </c>
       <c r="F631" t="s">
         <v>1704</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="H631" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D632" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E632" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F632" t="s">
         <v>1704</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="H632" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
         <v>2223</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D633" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E633" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F633" t="s">
         <v>1704</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="H633" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
         <v>2226</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D634" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E634" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F634" t="s">
         <v>1704</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="H634" t="s">
         <v>2228</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
         <v>2229</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D635" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E635" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F635" t="s">
         <v>1704</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="H635" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
         <v>2232</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D636" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E636" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F636" t="s">
         <v>1704</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>2233</v>
       </c>
       <c r="H636" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
         <v>2235</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="D637" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E637" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F637" t="s">
         <v>1704</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="H637" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
         <v>2238</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D638" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E638" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F638" t="s">
         <v>1704</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="H638" t="s">
         <v>2240</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
         <v>2241</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="D639" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E639" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F639" t="s">
         <v>1704</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>2242</v>
       </c>
       <c r="H639" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
         <v>2244</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="D640" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E640" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F640" t="s">
         <v>1704</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>2245</v>
       </c>
       <c r="H640" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
         <v>2247</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D641" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E641" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F641" t="s">
         <v>1704</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>2248</v>
       </c>
       <c r="H641" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
         <v>2250</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D642" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E642" t="s">
-        <v>2220</v>
-[...2 lines deleted...]
-        <v>1704</v>
+        <v>2214</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>2251</v>
       </c>
       <c r="H642" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
         <v>2253</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>59</v>
+        <v>114</v>
       </c>
       <c r="D643" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E643" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F643" t="s">
         <v>1704</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>2254</v>
       </c>
       <c r="H643" t="s">
         <v>2255</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
         <v>2256</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>64</v>
+        <v>118</v>
       </c>
       <c r="D644" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E644" t="s">
-        <v>2220</v>
+        <v>2214</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1704</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>2257</v>
       </c>
       <c r="H644" t="s">
         <v>2258</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
         <v>2259</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="D645" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E645" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F645" t="s">
         <v>1704</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>2260</v>
       </c>
       <c r="H645" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
         <v>2262</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D646" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E646" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F646" t="s">
         <v>1704</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>2263</v>
       </c>
       <c r="H646" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
         <v>2265</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D647" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E647" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F647" t="s">
         <v>1704</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>2266</v>
       </c>
       <c r="H647" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
         <v>2268</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D648" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E648" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F648" t="s">
         <v>1704</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>2269</v>
       </c>
       <c r="H648" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
         <v>2271</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D649" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="E649" t="s">
-        <v>2220</v>
+        <v>2214</v>
       </c>
       <c r="F649" t="s">
         <v>1704</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>2272</v>
       </c>
       <c r="H649" t="s">
         <v>2273</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
         <v>2274</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="D650" t="s">
-        <v>2219</v>
+        <v>1556</v>
       </c>
       <c r="E650" t="s">
-        <v>2220</v>
-[...2 lines deleted...]
-        <v>1704</v>
+        <v>2275</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="H650" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="D651" t="s">
-        <v>2219</v>
+        <v>1556</v>
       </c>
       <c r="E651" t="s">
-        <v>2220</v>
-[...2 lines deleted...]
-        <v>1704</v>
+        <v>2275</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="H651" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D652" t="s">
         <v>1556</v>
       </c>
       <c r="E652" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G652" s="1" t="s">
         <v>2282</v>
       </c>
       <c r="H652" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
         <v>2284</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D653" t="s">
         <v>1556</v>
       </c>
       <c r="E653" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="H653" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
         <v>2287</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D654" t="s">
         <v>1556</v>
       </c>
       <c r="E654" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="H654" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
         <v>2290</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D655" t="s">
         <v>1556</v>
       </c>
       <c r="E655" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>2291</v>
       </c>
       <c r="H655" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
         <v>2293</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="D656" t="s">
         <v>1556</v>
       </c>
       <c r="E656" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="H656" t="s">
         <v>2295</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
         <v>2296</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D657" t="s">
         <v>1556</v>
       </c>
       <c r="E657" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="H657" t="s">
         <v>2298</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
         <v>2299</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="D658" t="s">
         <v>1556</v>
       </c>
       <c r="E658" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>2300</v>
       </c>
       <c r="H658" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
         <v>2302</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D659" t="s">
         <v>1556</v>
       </c>
       <c r="E659" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>2303</v>
       </c>
       <c r="H659" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
         <v>2305</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D660" t="s">
         <v>1556</v>
       </c>
       <c r="E660" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="H660" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
         <v>2308</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="D661" t="s">
         <v>1556</v>
       </c>
       <c r="E661" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G661" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H661" t="s">
         <v>2309</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2311</v>
+        <v>2310</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>64</v>
+        <v>126</v>
       </c>
       <c r="D662" t="s">
         <v>1556</v>
       </c>
       <c r="E662" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G662" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="H662" t="s">
         <v>2312</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2314</v>
+        <v>2313</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D663" t="s">
         <v>1556</v>
       </c>
       <c r="E663" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>902</v>
+        <v>2314</v>
       </c>
       <c r="H663" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
         <v>2316</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D664" t="s">
         <v>1556</v>
       </c>
       <c r="E664" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="H664" t="s">
         <v>2318</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
         <v>2319</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D665" t="s">
         <v>1556</v>
       </c>
       <c r="E665" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="H665" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
         <v>2322</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="D666" t="s">
         <v>1556</v>
       </c>
       <c r="E666" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="H666" t="s">
         <v>2324</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
         <v>2325</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="D667" t="s">
         <v>1556</v>
       </c>
       <c r="E667" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>2326</v>
       </c>
       <c r="H667" t="s">
         <v>2327</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
         <v>2328</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D668" t="s">
         <v>1556</v>
       </c>
       <c r="E668" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>2329</v>
       </c>
       <c r="H668" t="s">
         <v>2330</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
         <v>2331</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="D669" t="s">
         <v>1556</v>
       </c>
       <c r="E669" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="H669" t="s">
         <v>2333</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
         <v>2334</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="D670" t="s">
         <v>1556</v>
       </c>
       <c r="E670" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>2335</v>
       </c>
       <c r="H670" t="s">
         <v>2336</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
         <v>2337</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D671" t="s">
         <v>1556</v>
       </c>
       <c r="E671" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>2338</v>
       </c>
       <c r="H671" t="s">
         <v>2339</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
         <v>2340</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D672" t="s">
         <v>1556</v>
       </c>
       <c r="E672" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="H672" t="s">
         <v>2342</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
         <v>2343</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D673" t="s">
         <v>1556</v>
       </c>
       <c r="E673" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>2344</v>
       </c>
       <c r="H673" t="s">
         <v>2345</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
         <v>2346</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D674" t="s">
         <v>1556</v>
       </c>
       <c r="E674" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>2347</v>
       </c>
       <c r="H674" t="s">
         <v>2348</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
         <v>2349</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="D675" t="s">
         <v>1556</v>
       </c>
       <c r="E675" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="H675" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
         <v>2352</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="D676" t="s">
         <v>1556</v>
       </c>
       <c r="E676" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="H676" t="s">
         <v>2354</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
         <v>2355</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="D677" t="s">
         <v>1556</v>
       </c>
       <c r="E677" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="H677" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
         <v>2358</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="D678" t="s">
         <v>1556</v>
       </c>
       <c r="E678" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="H678" t="s">
         <v>2360</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
         <v>2361</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="D679" t="s">
         <v>1556</v>
       </c>
       <c r="E679" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="H679" t="s">
         <v>2363</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
         <v>2364</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="D680" t="s">
         <v>1556</v>
       </c>
       <c r="E680" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="H680" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
         <v>2367</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="D681" t="s">
         <v>1556</v>
       </c>
       <c r="E681" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>2368</v>
       </c>
       <c r="H681" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
         <v>2370</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="D682" t="s">
         <v>1556</v>
       </c>
       <c r="E682" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="H682" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
         <v>2373</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="D683" t="s">
         <v>1556</v>
       </c>
       <c r="E683" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>2374</v>
       </c>
       <c r="H683" t="s">
         <v>2375</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
         <v>2376</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="D684" t="s">
         <v>1556</v>
       </c>
       <c r="E684" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="H684" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
         <v>2379</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="D685" t="s">
         <v>1556</v>
       </c>
       <c r="E685" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>2380</v>
       </c>
       <c r="H685" t="s">
         <v>2381</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
         <v>2382</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="D686" t="s">
         <v>1556</v>
       </c>
       <c r="E686" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="H686" t="s">
         <v>2384</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
         <v>2385</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="D687" t="s">
         <v>1556</v>
       </c>
       <c r="E687" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="H687" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
         <v>2388</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="D688" t="s">
         <v>1556</v>
       </c>
       <c r="E688" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="H688" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
         <v>2391</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D689" t="s">
         <v>1556</v>
       </c>
       <c r="E689" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="H689" t="s">
         <v>2393</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
         <v>2394</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="D690" t="s">
         <v>1556</v>
       </c>
       <c r="E690" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="H690" t="s">
         <v>2396</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
         <v>2397</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="D691" t="s">
         <v>1556</v>
       </c>
       <c r="E691" t="s">
-        <v>2281</v>
+        <v>2275</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="H691" t="s">
         <v>2399</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
         <v>2400</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>272</v>
+        <v>10</v>
       </c>
       <c r="D692" t="s">
         <v>1556</v>
       </c>
       <c r="E692" t="s">
-        <v>2281</v>
+        <v>2401</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="H692" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>276</v>
+        <v>17</v>
       </c>
       <c r="D693" t="s">
         <v>1556</v>
       </c>
       <c r="E693" t="s">
-        <v>2281</v>
+        <v>2401</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2404</v>
+        <v>902</v>
       </c>
       <c r="H693" t="s">
         <v>2405</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
         <v>2406</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D694" t="s">
         <v>1556</v>
       </c>
       <c r="E694" t="s">
+        <v>2401</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H694" t="s">
         <v>2407</v>
-      </c>
-[...4 lines deleted...]
-        <v>2409</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2410</v>
+        <v>2408</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D695" t="s">
         <v>1556</v>
       </c>
       <c r="E695" t="s">
-        <v>2407</v>
+        <v>2401</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>902</v>
+        <v>2409</v>
       </c>
       <c r="H695" t="s">
-        <v>2411</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2412</v>
+        <v>2411</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D696" t="s">
         <v>1556</v>
       </c>
       <c r="E696" t="s">
-        <v>2407</v>
+        <v>2401</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>902</v>
+        <v>2412</v>
       </c>
       <c r="H696" t="s">
         <v>2413</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
         <v>2414</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D697" t="s">
-        <v>1556</v>
+        <v>2415</v>
       </c>
       <c r="E697" t="s">
-        <v>2407</v>
+        <v>2416</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="H697" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D698" t="s">
-        <v>1556</v>
+        <v>2415</v>
       </c>
       <c r="E698" t="s">
-        <v>2407</v>
+        <v>2416</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="H698" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D699" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="E699" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2423</v>
+        <v>902</v>
       </c>
       <c r="H699" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D700" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="E700" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2426</v>
+        <v>902</v>
       </c>
       <c r="H700" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>2428</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D701" t="s">
         <v>2429</v>
       </c>
       <c r="E701" t="s">
         <v>2430</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H701" t="s">
         <v>2431</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>2432</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D702" t="s">
         <v>2429</v>
       </c>
       <c r="E702" t="s">
         <v>2430</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H702" t="s">
         <v>2433</v>
-      </c>
-[...44 lines deleted...]
-        <v>2439</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -26542,52 +26472,50 @@
     <hyperlink ref="G678" r:id="rId677"/>
     <hyperlink ref="G679" r:id="rId678"/>
     <hyperlink ref="G680" r:id="rId679"/>
     <hyperlink ref="G681" r:id="rId680"/>
     <hyperlink ref="G682" r:id="rId681"/>
     <hyperlink ref="G683" r:id="rId682"/>
     <hyperlink ref="G684" r:id="rId683"/>
     <hyperlink ref="G685" r:id="rId684"/>
     <hyperlink ref="G686" r:id="rId685"/>
     <hyperlink ref="G687" r:id="rId686"/>
     <hyperlink ref="G688" r:id="rId687"/>
     <hyperlink ref="G689" r:id="rId688"/>
     <hyperlink ref="G690" r:id="rId689"/>
     <hyperlink ref="G691" r:id="rId690"/>
     <hyperlink ref="G692" r:id="rId691"/>
     <hyperlink ref="G693" r:id="rId692"/>
     <hyperlink ref="G694" r:id="rId693"/>
     <hyperlink ref="G695" r:id="rId694"/>
     <hyperlink ref="G696" r:id="rId695"/>
     <hyperlink ref="G697" r:id="rId696"/>
     <hyperlink ref="G698" r:id="rId697"/>
     <hyperlink ref="G699" r:id="rId698"/>
     <hyperlink ref="G700" r:id="rId699"/>
     <hyperlink ref="G701" r:id="rId700"/>
     <hyperlink ref="G702" r:id="rId701"/>
-    <hyperlink ref="G703" r:id="rId702"/>
-    <hyperlink ref="G704" r:id="rId703"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>