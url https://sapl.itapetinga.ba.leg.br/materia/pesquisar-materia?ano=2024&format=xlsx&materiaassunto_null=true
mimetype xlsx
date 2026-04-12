--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -54,2066 +54,2066 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Tiquinho Nogueira, Valdeir</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1740/001_-_emenda_modifitiva_no_001_-_pl_executivo_n_009_-_reajuste_saae_-_tiquinho_e_valdeir.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1740/001_-_emenda_modifitiva_no_001_-_pl_executivo_n_009_-_reajuste_saae_-_tiquinho_e_valdeir.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 001/24 ao Projeto de Lei Ordinária do Executivo Nº 009/2024 que “Dispõe sobre o reajuste salarial dos servidores do Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências”.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tarugão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1633/001_-_indicacao_n_001-24_-_mehorias_quadra_da_lagoa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1633/001_-_indicacao_n_001-24_-_mehorias_quadra_da_lagoa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se façam as seguintes melhorias na Quadra Poliesportiva da Lagoa: Pintura na demarcação da quadra, traves novas e limpeza geral.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1634/002_-_indicacao_n_002-24_-_isencao_iptu_imoveis_vitimas_das_enchentes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1634/002_-_indicacao_n_002-24_-_isencao_iptu_imoveis_vitimas_das_enchentes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se realize um estudo junto ao jurídico para verificar a viabilidade da elaboração de Decreto ou Projeto de Lei dando isenção temporária de IPTU aos proprietários de imóveis vítimas de enchentes ocorridas nos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1635/003_-_indicacao_n_003-24_-_reforma_do_banheiro_da_feirinha_do_primavera_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1635/003_-_indicacao_n_003-24_-_reforma_do_banheiro_da_feirinha_do_primavera_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita a reforma no banheiro público da feira livre do bairro Primeira.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlão de Palmares, Juscelino Olimpio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1645/004_-_indicacao_n_004-24_-_carros_para_a_secretaria_de_saude_-_juscelino_e_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1645/004_-_indicacao_n_004-24_-_carros_para_a_secretaria_de_saude_-_juscelino_e_carlao.pdf</t>
   </si>
   <si>
     <t>Indico a aquisição de dois carros para uso da Secretaria de Saúde de Itapetinga.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Helder de Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1658/005_-_indicacao_n_005-24_-_isencao_de_imposto_sua_cia_-_helder.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1658/005_-_indicacao_n_005-24_-_isencao_de_imposto_sua_cia_-_helder.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize A ISENÇÃO DE IMPOSTO DA EMPRESA IRMÃOS SOARES INDÚSTRIA E COMÉRCIO DE CALÇADOS EIRELI (SUA CIA), localizada na Avenida Dr. Roberto Santos, 750, Bandeira do Colônia, neste município.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1659/006_-_indicacao_n_006-24_-_creche_no_primavera_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1659/006_-_indicacao_n_006-24_-_creche_no_primavera_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que avalie a viabilidade da construção de uma creche infantil no bairro Primavera.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Luciano Almeida</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1660/007_-_indicacao_n_007-24_-_plano_de_carreira_coordenadores_pedagogicos_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1660/007_-_indicacao_n_007-24_-_plano_de_carreira_coordenadores_pedagogicos_-_luciano.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhada a essa nobre Casa Legislativa um Projeto de Lei para implementar Plano de Carreira à categoria dos Coordenadores Pedagógicos efetivos da Rede Municipal de Ensino de Itapetinga.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1661/indicacao_cav_e_caee.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1661/indicacao_cav_e_caee.docx</t>
   </si>
   <si>
     <t>Que sejam normatizados os equipamentos públicos CAV e CAEE, que prestam serviços a Rede Municipal de Ensino de Itapetinga, no intuito de fazer valer a preservação desses importantes instrumentos através dos seus profissionais e serviços direcionados ao público que necessita de uma atenção e de suporte com Atendimentos Especializados.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1668/009_-_indicacao_n_009-24_-_reforma_banheiros_da_central_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1668/009_-_indicacao_n_009-24_-_reforma_banheiros_da_central_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que sejam feita reforma dos banheiros públicos da Central de Abastecimento.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tiquinho Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1673/010_-_indicacao_n_010-24_-_circuito_de_mobilidade_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1673/010_-_indicacao_n_010-24_-_circuito_de_mobilidade_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico que seja implementado no nosso município o Circuito de Mobilidade, que reveste com pavimentação asfáltica todo o trajeto realizado pelo transporte coletivo (ônibus).</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1674/011_-_indicacao_n_011-24_-_area_de_preservacao_beira_rio_e_grotao_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1674/011_-_indicacao_n_011-24_-_area_de_preservacao_beira_rio_e_grotao_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico que estude a viabilidade de se transformar em área de preservação e/ou convivência social a “Beira Rio”, localizada na Av. Gilberto Moraes, da extensão que vai da Rodoviária até rotatória dos Orixás, e o “Grotão”, localizado na Av. Flamengo, no bairro Clodoaldo Costa.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1675/012_-_indicacao_n_012-24_-construcao_de_praca_na_urbis_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1675/012_-_indicacao_n_012-24_-construcao_de_praca_na_urbis_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que avalie a construção de uma praça em área institucional entra as Ruas Paraguai e Edvaldo Bomfim na Urbis – fundo do ginásio de Esporte.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1678/013_-_indicacao_n_013-24_-_construcao_ponte_de_concreto_bem_querer_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1678/013_-_indicacao_n_013-24_-_construcao_ponte_de_concreto_bem_querer_-_luciano.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado pelo Poder Público Municipal empenho para adquirir recursos com a finalidade de construir uma ponte de concreto sobre o Rio Catolé, na altura da localidade que liga o bairro Ponto Certo ao Loteamento do Bem Querer e adjacências, na cidade de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1679/014_-_indicacao_n_014-24_-_construcao_de_pista_de_caminhada_no_grotao_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1679/014_-_indicacao_n_014-24_-_construcao_de_pista_de_caminhada_no_grotao_-_luciano.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a implantação e construção de uma Pista de Caminhada na área de borda do Grotão da Avenida Flamengo que venha atender à comunidade do entorno para a prática de atividades esportivas, lazer, recreação e turismo ecológico.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1687/015_-_indicacao_n_015-24_-_construcao_de_ponte_no_ponto_certo_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1687/015_-_indicacao_n_015-24_-_construcao_de_ponte_no_ponto_certo_-_sibele.pdf</t>
   </si>
   <si>
     <t>INDICO que seja encaminhada essa indicação ao Senhor Sérgio Brito,  Secretário de Infraestrutura do Estado da Bahia - SEINFA, com cópia para o Governador do Estado Gerônimo Rodrigues, Deputado Estadual Rosenberg Pinto e Deputado Federal Antônio Brito,  solicitando a construção de uma Ponte na localidade do Ponto Certo, com acesso ao bairro Morada do Bem Querer, o que certamente trará mais comodidade e agregaria mais desenvolvimento para a Cidade de Itapetinga.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_medico_gastro.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_medico_gastro.doc</t>
   </si>
   <si>
     <t>indicação ao Poder Executivo Municipal, à Secretária competente: que viabilize a contratação de médico gastroenterologista para futuro Hospital Municipal Virginia Hagge.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1694/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1694/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico que se realize a pavimentação da Avenida Vespasiano Dias, no Morumbi.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Pastor Evandro Souza</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1695/018_-_indicacao_n_018-24_-_coleta_de_lixo_na_agrovila_-_pastor.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1695/018_-_indicacao_n_018-24_-_coleta_de_lixo_na_agrovila_-_pastor.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado o serviço de coleta de lixo nas ruas do associação Agrovila Catolé.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1696/019_-_indicacao_n_019-24_-_redutor_de_velocidade_baixada_dos_ciganos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1696/019_-_indicacao_n_019-24_-_redutor_de_velocidade_baixada_dos_ciganos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que se avalie o estudo de instalações de redutores de velocidades nas ruas da Baixa do Cigano, no Bairro São Francisco para conter tráfego de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1705/020_-_indicacao_n_020-24_-_reforma_da_quadra_do_agarradinho_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1705/020_-_indicacao_n_020-24_-_reforma_da_quadra_do_agarradinho_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a reforma da quadra esportiva, localizada na Rua Ulisses Guimarães, na moradia conhecida como Agarradinho, ao lado da Escola Municipal Laudinei S. Nascimento.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1721/021_-_indicacao_n_021-24_-_limpeza_av._gilberto_morais_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1721/021_-_indicacao_n_021-24_-_limpeza_av._gilberto_morais_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico que seja REALIZADO UM MUTIRÃO DE LIMPEZA na Avenida Gilberto Morais, localizada na “Baixada do Cigano”.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Anderson da Nova</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1724/022_-_indicacao_n_022-24_-_ouvidoria_exploracao_sexual_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1724/022_-_indicacao_n_022-24_-_ouvidoria_exploracao_sexual_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico que seja criada uma ouvidoria voltada para conscientização, prevenção, orientação e combate ao abuso e exploração sexual de criança e adolescente no município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1726/023_-_indicacao_n_023-24_-_fonoaudiologo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1726/023_-_indicacao_n_023-24_-_fonoaudiologo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize a contratação de um Profissional Fonoaudiólogo para a Secretaria Municipal de Saúde de Itapetinga.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1727/024_-_indicacao_n_024-24_-_neuropediatra_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1727/024_-_indicacao_n_024-24_-_neuropediatra_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que viabilize a contratação de médico especialista em neuropediatria para atender na rede pública municipal de saúde de Itapetinga.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1729/025_-_indicacao_n_025-24_-_recapeamento_asfaltico_rua_a_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1729/025_-_indicacao_n_025-24_-_recapeamento_asfaltico_rua_a_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico o recapamento asfáltico da Rua A, no bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1730/026_-_indicacao_n_026-24_-_recapeamento_asfaltico_tv._belmiro_leite_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1730/026_-_indicacao_n_026-24_-_recapeamento_asfaltico_tv._belmiro_leite_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico o recapamento asfáltico Travessa Belmiro Leite, no bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1731/027_-_indicacao_n_027-24_-_recapeamento_asfaltico_tv._nandao_guimaraes_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1731/027_-_indicacao_n_027-24_-_recapeamento_asfaltico_tv._nandao_guimaraes_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico o recapeamento asfáltico da Travessa Nandão Guimaraes (Rua B), no bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1735/028_-_indicacao_n_028-24_-_espaco_sensorial_para_autistas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1735/028_-_indicacao_n_028-24_-_espaco_sensorial_para_autistas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado pelas secretarias municipais Educação, Esporte e Saúde um projeto voltado ao autismo, como a criação de um espaço sensorial para crianças com Transtorno de Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1736/029_-_indicacao_n_029-24_-_construcao_de_praca_no_americo_nogueira_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1736/029_-_indicacao_n_029-24_-_construcao_de_praca_no_americo_nogueira_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que avalie a construção de uma praça em área institucional entre a Rua Formosa e as Avenidas Wilson Marinho e Das Acácias, no Américo Nogueira.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1744/030_-_indicacao_n_030-24_-_posto_da_pm_e_cameras_na_lagoa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1744/030_-_indicacao_n_030-24_-_posto_da_pm_e_cameras_na_lagoa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de um Posto Policial Militar com câmeras de monitoramento no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1756/031_-_indicacao_n_031-24_-_faixa_elevada_escola_luiza_ferraz_e_ismael_cruz_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1756/031_-_indicacao_n_031-24_-_faixa_elevada_escola_luiza_ferraz_e_ismael_cruz_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indica à Comutran – Coordenadoria Municipal de Trânsito de Itapetinga a instalação de faixas elevadas em frente a Escola Luiza Ferraz e no Colégio Ismael Cruz – Américo Nogueira.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1761/032_-_indicacao_n_032-24_-pavimentacao_tv._17_vila_erika_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1761/032_-_indicacao_n_032-24_-pavimentacao_tv._17_vila_erika_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação da Travessa 17, localizada no Residencial Vila Erika.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1762/033_-_indicacao_n_033-24_-pavimentacao_tv._3_vila_erika_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1762/033_-_indicacao_n_033-24_-pavimentacao_tv._3_vila_erika_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação da Travessa 3, no residencial Vila Erika.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1763/034_-_indicacao_n_034-24_-praca_sensorial_na_lagoa_-_pastor.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1763/034_-_indicacao_n_034-24_-praca_sensorial_na_lagoa_-_pastor.pdf</t>
   </si>
   <si>
     <t>Indico a criação de uma área sensorial no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1764/035_-_indicacao_n_035-24_-_ponte_molhada_no_morada_do_bem-querer_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1764/035_-_indicacao_n_035-24_-_ponte_molhada_no_morada_do_bem-querer_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a construção de um Passarela Molhada ligando o Ponto Certo ao Morada do Bem-Querer, para passagem de pessoas e veículos.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1772/036_-_indicacao_n_036-24_-_pavimentacao_tv_visconde_do_rio_branco_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1772/036_-_indicacao_n_036-24_-_pavimentacao_tv_visconde_do_rio_branco_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação da Tv. Visconde do Rio Branco, localizada no bairro Vila Érica.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1781/037_-_indicacao_n_037-24_-_construcao_de_pavimento_pc_da_bandeira_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1781/037_-_indicacao_n_037-24_-_construcao_de_pavimento_pc_da_bandeira_-_luciano.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a construção de um pavimento superior na Praça da Bandeira para atender além dos profissionais relojoeiros ali já instalados, outros profissionais a exemplo do artesanato e área para setor de alimentação.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1782/038_-_indicacao_n_038-24_-_ponto_de_apoio_para_motoqueiros_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1782/038_-_indicacao_n_038-24_-_ponto_de_apoio_para_motoqueiros_-_luciano.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado Ponto de Parada e Apoio a Motoqueiros e Motorhomes na área do Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1783/039_-_indicacao_n_039-24_-_carro_pipa_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1783/039_-_indicacao_n_039-24_-_carro_pipa_-_luciano.pdf</t>
   </si>
   <si>
     <t>Indico que seja solicitado um equipamento Carro Pipa pela Prefeitura Municipal de Itapetinga, juntamente as autoridades competentes, a fim de atender a crescente demanda do município.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1784/040_-_indicacao_n_040-24_-_transporte_para_universitarios-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1784/040_-_indicacao_n_040-24_-_transporte_para_universitarios-_luciano.pdf</t>
   </si>
   <si>
     <t>Indico que seja viabilizado apoio para o transporte de estudantes universitários Itapetinguenses que se dirigem à cidade de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Manu de Chico Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1796/041_-_indicacao_n_041-24_-_praca_beira_rio_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1796/041_-_indicacao_n_041-24_-_praca_beira_rio_-_manu.pdf</t>
   </si>
   <si>
     <t>Indico a Construção de uma Praça Pública no final da Rua Visconde do Rio Branco e Rua C, no Bairro Ângela Espinheira (Ponto Certo, ao lado do rio Catolé) no nosso Município.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1812/042_-_indicacao_n_042-24_-_redutor_de_velocidade_-_pastor.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1812/042_-_indicacao_n_042-24_-_redutor_de_velocidade_-_pastor.pdf</t>
   </si>
   <si>
     <t>Indico que seja implatado Redutores de velocidade nas Avenidas Milton Rodrigues e Carmelio de Sá, no bairro Américo Nogueira.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1813/implantacao_de_guard_rail.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1813/implantacao_de_guard_rail.doc</t>
   </si>
   <si>
     <t>Indico a construção de Guard Rail na Rua Carmélio de Sá, no bairro Habitat Brasil.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1816/044_-_indicacao_n_044-24_-_rampas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1816/044_-_indicacao_n_044-24_-_rampas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a fiscalização, adequação e manutenção nas rampas de acesso nas calçadas do nosso município.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1817/combate_ao_escorpioes.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1817/combate_ao_escorpioes.doc</t>
   </si>
   <si>
     <t>Indico que se faça um mapeamento dos locais com maior incidência/registros de escorpiões, para fins preventivos, bem como campanhas educativas e de esclarecimento da população sobre o tema.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sr. Claudionor Alves Brito, pai do Vereador Anderson da Nova, ocorrido no dia 04 de março de 2024.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1643/002_-_mocao_de_aplauso_n_002-24_-_bonny_cordeiro_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1643/002_-_mocao_de_aplauso_n_002-24_-_bonny_cordeiro_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à radialista Bonny Brígida Cordeiro Dias pelos seus 13 anos de história e dedicação na rádio Fascinação de Itapetinga, por seus préstimos e sua ação efetiva através dos meios de comunicação.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>Carlão de Palmares</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1648/003_-_mocao_de_pesar_n_003-24_-_noel_santos_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1648/003_-_mocao_de_pesar_n_003-24_-_noel_santos_-_carlao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento de Noel Santos Silva, ocorrido no dia 08 de março de 2024.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1649/004_-_mocao_de_pesar_n_004-24_-_carlos_alberto_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1649/004_-_mocao_de_pesar_n_004-24_-_carlos_alberto_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento do ex-radialista Sr. Carlos Alberto Cordeiro, ocorrido no dia 17 de março de 2024 aos 71 anos.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1654/manoel_felix.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1654/manoel_felix.docx</t>
   </si>
   <si>
     <t>Sr. Presidente,_x000D_
 Srs. Vereadores (as),_x000D_
 Após ter ouvido o Plenário, requer que se faça constar nos anais desta Câmara Municipal, a presente MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento de Manoel Felix Silva, ocorrido no dia14 de março de 2024</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1657/006_-_mocao_de_aplauso_n_006-24_-_yanni_oliveira_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1657/006_-_mocao_de_aplauso_n_006-24_-_yanni_oliveira_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Yanni Oliveira Trancoso Freire pela conquista do primeiro lugar no Festival de Talentos 2024 de Itapetinga na categoria Kids.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_de_pesar_-_valquirio_oliveira.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_de_pesar_-_valquirio_oliveira.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, tramitada através do seu Corpo Deliberativo, moção de profundo pesar ao falecimento do Senhor VALQUÍRIO OLIVEIRA, comerciante, ocorrido no dia 04 de abril de 2024.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1664/008_-_mocao_de_aplauso_n_008_-24_-_rede_municipal_de_educacao_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1664/008_-_mocao_de_aplauso_n_008_-24_-_rede_municipal_de_educacao_-_luciano.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Rede Municipal de Educação, através da Secretaria Municipal de Educação, Cultura, Ciência e Tecnologia, em reconhecimento a eficiência da atuação de toda a Rede, incluindo profissionais e servidores atuantes, contribuindo para que Itapetinga seja considerada referência a tantos outros municípios e conhecida como “cidade educadora”, pela excelência dos serviços prestados a toda comunidade.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1667/009_-_mocao_de_aplauso_n_009-24_-_movimento_hip_hop_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1667/009_-_mocao_de_aplauso_n_009-24_-_movimento_hip_hop_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Movimento Hip Hop De Itapetinga, nas pessoas de Mykson Santos Silva e Hélder Alves, pelos relevantes serviços prestados no âmbito da música e da cultura de Itapetinga – Ba.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Sr. ANDRÉ FELIPE DE ALMEIDA SANTOS conhecido como “Filipinho”, pelos serviços prestados ao futebol profissional em todos os cenários em que vem participando.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1671/011_-_mocao_de_aplauso_n_011-24_-_erisvaldo_guarda_municial_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1671/011_-_mocao_de_aplauso_n_011-24_-_erisvaldo_guarda_municial_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Guarda Civil Municipal Erisvaldo Araújo Santos pelos 40 anos de serviços prestados na Guarda Municipal de Itapetinga.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1676/012_-_mocao_de_aplauso_n_012-24_-_igreja_sao_jose_70_anos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1676/012_-_mocao_de_aplauso_n_012-24_-_igreja_sao_jose_70_anos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Igreja Católica São José pela celebração de Jubileu 70 anos, comemorados nas festividades do padroeiro de Itapetinga.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1683/mocao_de_aplauso_-_15_anos_do_sudoeste_hoje.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1683/mocao_de_aplauso_-_15_anos_do_sudoeste_hoje.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao respeitado e atuante Blog SUDOESTE HOJE, pelos seus 15 anos de existência, comemorados no dia 21 de abril de 2024. O SUDOESTE HOJE vem contribuindo para levar informações de credibilidade, especialmente a fatos relacionados com o município Itapetinga, região do médio Sudoeste Baiano cenário nacional e internacional. O blog tem como editor, o advogado e professor Davi Ferraz, figura ilustre, séria e diplomática na arte de comunicar.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1685/014_-_mocao_de_aplauso_n_014_-24_-_assembleia_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1685/014_-_mocao_de_aplauso_n_014_-24_-_assembleia_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem a Igreja Assembléia de Deus em Itapetinga, pela passagem do seu 70 (septuagésimo aniversário) e os relevantes serviços prestados a nossa sociedade.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1686/015_-_mocao_de_aplauso_n_015_-24_-_edilson_lima__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1686/015_-_mocao_de_aplauso_n_015_-24_-_edilson_lima__-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem ao Radialista Edilson Lima, pelo seu profissionalismo, que através de sua atividade, tem contribuído com desenvolvimento da nossa cidade, principalmente na cultura, no esporte e na economia, bem como pelos 62 anos de vida.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>Neto Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1690/aplausos_jsp.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1690/aplausos_jsp.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem a empresa de JSP Monitoramento, pelos excelentes serviços prestados na comunidade de Itapetinga.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1691/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1691/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem ao Reverendíssimo Padre Péricles Silva Gomes, pelos relevantes serviços prestados à comunidade católica do município, no exercício do seu diaconato e de Vigário na Paróquia São José.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1692/018_-_mocao_de_aplauso_n_018-24_-_padre_uilton_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1692/018_-_mocao_de_aplauso_n_018-24_-_padre_uilton_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem ao Reverendíssimo Padre Uilton Pereira da Silva, pelo destaque nos serviços prestados como Pároco da Paróquia São José do nosso município nos últimos 02 anos.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1698/019_-_mocao_de_aplausos_n_019-24_-_fala_meu_ilustre_-__tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1698/019_-_mocao_de_aplausos_n_019-24_-_fala_meu_ilustre_-__tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Blog FALA MEU ILUSTRE, de editorial de Mauricio Ghomes, por excelência no trabalho de divulgação de notícia de Itapetinga com imparcialidade e responsabilidade jornalística.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1699/020_-_mocao_de_aplausos_n_020-24_-_itapetinga_24h_-_marlon_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1699/020_-_mocao_de_aplausos_n_020-24_-_itapetinga_24h_-_marlon_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Blog ITAPETINGA 24 HORAS, do editor Marlon Araújo, por relevância de serviços prestados a população de Itapetinga através da comunicação ao longo de 13 anos.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1700/021_-_mocao_de_aplausos_n_021-24_-_ireporter_-_eudo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1700/021_-_mocao_de_aplausos_n_021-24_-_ireporter_-_eudo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Blog O IRepórter, de editorial Eudo Mendes, por excelência no trabalho de divulgação de notícias de Itapetinga com imparcialidade durante há 12 anos de existência no município</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1701/022_-_mocao_de_aplausos_n_022-24_-_itapetinga_noticias_-_isrrael_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1701/022_-_mocao_de_aplausos_n_022-24_-_itapetinga_noticias_-_isrrael_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Blog ITAPETINGA NOTÍCIAS, de responsabilidade de Isrrael Damaceno, por excelência no trabalho de divulgação de notícia de Itapetinga com imparcialidade editorial nos 7 anos de existência no município.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1703/023_-_mocao_de_aplausos_n_023-24_-_virginia_teixeira_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1703/023_-_mocao_de_aplausos_n_023-24_-_virginia_teixeira_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Policial Civil Penal Virgínia Novais Teixeira Santos, pela brilhante atuação como concurseira, sendo recentemente aprovada em 03 concursos na área da segurança pública.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1706/024_-_mocao_de_aplausos_n_024-24_-_sec._saude_-_faxinaco_da_dengue_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1706/024_-_mocao_de_aplausos_n_024-24_-_sec._saude_-_faxinaco_da_dengue_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Secretária Municipal de Saúde pela idealização e mobilização de “faxinaço” no combate à dengue responsável pela queda de números de casos no município de Itapetinga.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1707/025_-_mocao_de_aplausos_n_025-24_-_tiro_de_guerra_-_combate_a_dengue_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1707/025_-_mocao_de_aplausos_n_025-24_-_tiro_de_guerra_-_combate_a_dengue_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Tiro de Guerra de Itapetinga pela participação em Força Tarefa no combate ao mosquito da dengue em bairros e distritos da cidade.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1708/026_-_mocao_de_aplausos_n_026-24_-agentes_de_endemias_-_combate_a_dengue_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1708/026_-_mocao_de_aplausos_n_026-24_-agentes_de_endemias_-_combate_a_dengue_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos agentes de endemias e os agentes comunitários de saúde Itapetinga pela atuação em Força Tarefa do Faxinaço no combate ao mosquito da dengue no município.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1710/aplausos_-_62_anos_de_casamento_nivaldo_e_augusta.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1710/aplausos_-_62_anos_de_casamento_nivaldo_e_augusta.doc</t>
   </si>
   <si>
     <t>Apresento à Mesa Diretora desta Egrégia Casa, após ter ouvido o plenário, de acordo com os trâmites legais e regimentais, requerer que se faça constar nos anais desta Casa Legislativa a presente MOÇÃO DE APLAUSO em homenagem aos 62 anos de união matrimonial do Sr. Nivaldo Ladeia e Maria Augusta Ladeia.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1711/028_-_mocao_de_aplausos_n_028-24_-_sindicato_dos_produtores_rurais_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1711/028_-_mocao_de_aplausos_n_028-24_-_sindicato_dos_produtores_rurais_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em homenagem ao SINDICATO DOS PRODUTORES RURAIS DE ITAPETINGA, na pessoa do presidente Éder Resende, pelo brilhantismo e êxito na realização da 52a Exposição Agropecuária de Itapetinga, no período de 14 de maio a 19 de maio de 2024.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1713/029_-_mocao_de_aplausos_n_029-24_-_jequie_pizza_play_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1713/029_-_mocao_de_aplausos_n_029-24_-_jequie_pizza_play_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Valdir Almeida Mota, mais conhecido como “Jequié”, pela abertura do empreendimento Pizza Play no município de Itapetinga.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1717/030_-_mocao_de_pesar_n_030-24_-_jackson_coelho_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1717/030_-_mocao_de_pesar_n_030-24_-_jackson_coelho_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Ex-vereador Jackson de Almeida Coelho, ocorrido no dia 26 de maio de 2024.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1719/031_-_mocao_de_pesar_n_031-24_-_nelson_seleiro_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1719/031_-_mocao_de_pesar_n_031-24_-_nelson_seleiro_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem a Nelson Santos de Oliveira, conhecido como Nelson Seleiro, pelos 64 anos dedicados a profissão de seleiro em Itapetinga.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1732/032_-_mocao_de_pesar_n_032-24_-_rudival_lopes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1732/032_-_mocao_de_pesar_n_032-24_-_rudival_lopes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento do taxista Sr. Rudival Lopes Mangabeira, ocorrido no dia 02 de junho de 2024 aos 86 anos de idade.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1739/033_-_mocao_de_pesar_n_033-24_-_jose_felicio_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1739/033_-_mocao_de_pesar_n_033-24_-_jose_felicio_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR em memória ao Sr. José Felício Irmão, pelo seu falecimento no último dia 19 de maio de 2024. Sr. José Felício faleceu em Vitória da Conquista, mas foi morador com muito orgulho de Itapetinga.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1745/034_-_mocao_de_aplauso_n_034-24_-_jusceleide_moreira_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1745/034_-_mocao_de_aplauso_n_034-24_-_jusceleide_moreira_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem à Srª. Jusceleide Moreira de Souza, pelos relevantes Serviços Sociais prestados à população em estado de vulnerabilidade.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1748/035_-_mocao_de_aplauso_n_035-24_-86_anos_1a_igreja_batista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1748/035_-_mocao_de_aplauso_n_035-24_-86_anos_1a_igreja_batista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Primeira Igreja Batista de Itapetinga pela celebração de aniversário dos 86 anos de fundação.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1752/036_-_mocao_de_aplauso_n_036-24_-_50_anos_polivalente_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1752/036_-_mocao_de_aplauso_n_036-24_-_50_anos_polivalente_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem aos 50 anos do Colégio Polivalente de ltapetinga.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_de_pesar_professora_ferraz.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_de_pesar_professora_ferraz.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento da Professora Ana Vitória Alves Ferraz, ocorrido no dia 11 de agosto de 2024 aos 92 anos.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1754/038_-_mocao_de_pesar_n_038_-24_-_neide_queiroz__-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1754/038_-_mocao_de_pesar_n_038_-24_-_neide_queiroz__-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Srª Neide Nascimento Queiroz, ocorrido no dia 12 de agosto de 2024, aos 78 anos de idade.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1758/039_-_mocao_de_aplauso_n_039_-24_-_ze_ferreira_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1758/039_-_mocao_de_aplauso_n_039_-24_-_ze_ferreira_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. JOSÉ FERREIRA RODRIGUES, servidor da Caixa Econômica Federal, pela conclusão de jornada e aposentadoria após 43 anos de trabalho. Esse tempo, oferecidos na integralidade, a prestação de serviço aos munícipes de Itapetinga Bahia.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>Tuca</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1757/040_-_mocao_de_aplauso_n_040-24_-_banco_do_brasil_-_tuca_-.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1757/040_-_mocao_de_aplauso_n_040-24_-_banco_do_brasil_-_tuca_-.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Sr. LEIDO WESLEY SOUSA LEMOS, Gerente Geral do Banco do Brasil, pelos relevantes serviços prestados à população itapetinguense.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1759/041_-_mocao_de_pesar_n_041-24_-_gildete_santos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1759/041_-_mocao_de_pesar_n_041-24_-_gildete_santos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sra. GILDETE SANTOS, ocorrido no dia 19 de agosto de 2024, aos 84 anos.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1774/042_-_mocao_de_aplauso_n_042-24_-_marizete_franca_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1774/042_-_mocao_de_aplauso_n_042-24_-_marizete_franca_-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Srª. Marizete Santos França Gomes, escritora itapetinguense, pelo lançamento do seu novo livro "Mulheres Diamentes".</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1785/043_-_mocao_de_aplauso_n_043-24_-_milana_alves_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1785/043_-_mocao_de_aplauso_n_043-24_-_milana_alves_-_neto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Srª. MILANA ALVES CORREIA, pelos lançamento de dois livros infantis “O Show da Girafa Dançante” e “Vai dar tudo certo e sei lá”.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1786/044_-_mocao_de_aplauso_n_044_-24_-_reverendo_joaquim_marinho_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1786/044_-_mocao_de_aplauso_n_044_-24_-_reverendo_joaquim_marinho_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Igreja do Evangelho Quadrangular de Itapetinga, na pessoa do Reverendo Joaquim Marinho de Castro, pelos 52 anos de existência no município de Itapetinga.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1797/045_-_mocao_de_pesar_n_045-24_-_elza_souza_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1797/045_-_mocao_de_pesar_n_045-24_-_elza_souza_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Srª. ELZA SOUZA, ocorrido no dia 09 de outubro de 2024, aos 84 anos.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1811/046_-_mocao_de_aplauso_n_046-24_-grupo_instrumental_alumei_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1811/046_-_mocao_de_aplauso_n_046-24_-grupo_instrumental_alumei_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao GRUPO INSTRUMENTAL ALUMEI, pelos relevantes Serviços Sociais prestados à população  através de apresentações musicais.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1821/001_-_parecer_favoravel_com_emenda_n_001-24_-_compra_de_equipamentos_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1821/001_-_parecer_favoravel_com_emenda_n_001-24_-_compra_de_equipamentos_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA Nº. 001/2024 de autoria do Vereador Tiquinho Nogueira, autonomamente como Membro da CCJR – Comissão de Constituição, Justiça e Redação ao Projeto de Lei 012/2024 (Orçamento Anual), com emenda no valor de R$ 3.000.000,00 (três milhões de reais) destinado-o à compra de aparelhos de ultrassonografia, tomógrafos e máquina de ressonância magnética.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1822/002_-_parecer_favoravel_com_emenda_n_002-24_-_saae_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1822/002_-_parecer_favoravel_com_emenda_n_002-24_-_saae_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA Nº. 002/2024, de autoria do Vereador Tiquinho Nogueira, autonomamente como Membro da CCJR – Comissão de Constituição, Justiça e Redação ao Projeto de Lei 012/2024 (Orçamento Anual) no valor de R$ 1.000.000,00 (um milhão de reais) destinados à compra de bombas e aparelhagem necessária para abastecimento ininterrupto de água nas vilas.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1823/003_-_parecer_favoravel_com_emenda_n_003-24_-_bandeira_do_colonia_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1823/003_-_parecer_favoravel_com_emenda_n_003-24_-_bandeira_do_colonia_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA Nº. 003/2024 de autoria do Vereador Tiquinho Nogueira, autonomamente como Membro da CCJR – Comissão de Constituição, Justiça e Redação ao Projeto de Lei 012/2024 (Orçamento Anual), com emenda no valor de R$ 1.000.000,00 (um milhão de reais) destinados à compra de materiais e realização de obras para melhoramento da infraestrutura do Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Lekão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1641/001_-_projeto_de_decreto_n_001-24_-_nilton_cirqueira_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1641/001_-_projeto_de_decreto_n_001-24_-_nilton_cirqueira_-_lekao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Nilton Cirqueira Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>Gegê</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1644/002_-_projeto_de_decreto_n_002-24_-_seichi_yamauchi_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1644/002_-_projeto_de_decreto_n_002-24_-_seichi_yamauchi_-_gege.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Seichi Yamauchi e dá outras providências.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1666/003_-_projeto_de_decreto_n_003-24_-_ariel_alonso_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1666/003_-_projeto_de_decreto_n_003-24_-_ariel_alonso_-_neto.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão Honorífico de Itapetinga ao Sr. Ariel Alonso Junior, e dá outras providências”.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>“Concede título de Cidadã Honorífica de Itapetinga à Sr. Milena Messias de Oliveira, e dá outras providências”.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1702/005_-_projeto_de_decreto_n_005-24_-_isrrael_damaceno_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1702/005_-_projeto_de_decreto_n_005-24_-_isrrael_damaceno_-_luciano.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a Isrrael Silva Damaceno e dá outras providências”.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1773/006_-_projeto_de_decreto_n_006-24_-_claudio_menezes_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1773/006_-_projeto_de_decreto_n_006-24_-_claudio_menezes_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a Cláudio Menezes de Morais e dá outras providências”.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>Valdeir</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1778/007_-_projeto_de_decreto_n_007-24_-_wildeberg_silva_-_valdeir.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1778/007_-_projeto_de_decreto_n_007-24_-_wildeberg_silva_-_valdeir.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Wildeberg Silva Rodrigues e dá outras providências”.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1779/008_-_projeto_de_decreto_n_008-24_-_tarsio_sousa_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1779/008_-_projeto_de_decreto_n_008-24_-_tarsio_sousa_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Itapetinga ao Sr. TARSIO SANTOS DE SOUSA, e dá outras providências".</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1780/009_-_projeto_de_decreto_n_009-24_-_adalmar_inacio_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1780/009_-_projeto_de_decreto_n_009-24_-_adalmar_inacio_-_neto.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão Honorífico de Itapetinga ao Sr. Adalmar Inácio da Silva, e dá outras providências”.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1788/010_-_projeto_de_decreto_n_010-24_-_simone_gualberto_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1788/010_-_projeto_de_decreto_n_010-24_-_simone_gualberto_-_sibele.pdf</t>
   </si>
   <si>
     <t>“Concede título de Cidadã Honorífica de Itapetinga à Srª. Simone Andrade Gualberto, e dá outras providências”.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>Peto</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1789/011_-_projeto_de_decreto_n_011-24_-_leandro_bento_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1789/011_-_projeto_de_decreto_n_011-24_-_leandro_bento_-_peto.pdf</t>
   </si>
   <si>
     <t>“Concede título de Cidadão Honorífico de Itapetinga ao Sr. Leandro Ferreira Bento, e dá outras providências”.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1790/012_-_projeto_de_decreto_n_012-24_-_vera_lucia_-_tuca.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1790/012_-_projeto_de_decreto_n_012-24_-_vera_lucia_-_tuca.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica de Itapetinga/BA à Srª. Vera Lúcia Andrade de Morais Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1791/013_-_projeto_de_decreto_n_013-24_-_gilberto_ramos_-_tuca.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1791/013_-_projeto_de_decreto_n_013-24_-_gilberto_ramos_-_tuca.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga/BA ao Sr. Gilberto Ramos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1793/014_-_projeto_de_decreto_n_014-24_-_erivelton_tavares_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1793/014_-_projeto_de_decreto_n_014-24_-_erivelton_tavares_-_anderson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga/BA ao Sr. Erivelton Tavares e dá outras providências.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1794/015_-_projeto_de_decreto_n_015-24_-_major_alecio_marques_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1794/015_-_projeto_de_decreto_n_015-24_-_major_alecio_marques_-_anderson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga/BA ao Sr. Alécio Marques de Andrade e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1798/016_-_projeto_de_decreto_n_016-24_-_jurandi_gomes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1798/016_-_projeto_de_decreto_n_016-24_-_jurandi_gomes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Jurandi Silva Gomes e dá outras providências.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1799/017_-_projeto_de_decreto_n_017-24_-_luis_putumuju_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1799/017_-_projeto_de_decreto_n_017-24_-_luis_putumuju_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. LUÍS PUTUMUJU DA MOTA,  e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1805/018_-_projeto_de_decreto_n_018-24_-_vera_lucia_ribeiro_-_manu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1805/018_-_projeto_de_decreto_n_018-24_-_vera_lucia_ribeiro_-_manu.doc</t>
   </si>
   <si>
     <t>“Concede título de cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. VERA LUCIA RIBEIRO DE OLIVEIRA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1806/019_-_projeto_de_decreto_n_019-24_-_eduardo_hagge_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1806/019_-_projeto_de_decreto_n_019-24_-_eduardo_hagge_-_luciano.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Eduardo Jorge Almeida Hagge e dá outras providências”.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1807/020_-_projeto_de_decreto_n_020-24_-_maria_jose_hagge_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1807/020_-_projeto_de_decreto_n_020-24_-_maria_jose_hagge_-_luciano.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Maria José Gomes Hagge e dá outras providências”.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1808/021_-_projeto_de_decreto_n_021-24_-_tiago_rodrigo_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1808/021_-_projeto_de_decreto_n_021-24_-_tiago_rodrigo_-_manu.pdf</t>
   </si>
   <si>
     <t>“Concede título de Cidadão Honorífico de Itapetinga, do Estado da Bahia, ao Sr. Tiago Rodrigo da Silva Mota, e dá outras providências”.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1814/022_-_projeto_de_decreto_n_022-24_-_daniela_abelha_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1814/022_-_projeto_de_decreto_n_022-24_-_daniela_abelha_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. DANIELA ABELHA CARRIJO, e dá outras providências.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1636/001_-_projeto_de_lei_do_legislativo_n_001-24_-_isencao_de_iptu_enchentes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1636/001_-_projeto_de_lei_do_legislativo_n_001-24_-_isencao_de_iptu_enchentes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Concede isenção ou remissão do Imposto Predial e Territorial Urbano - IPTU incidente sobre imóveis edificados atingidos por enchentes e alagamentos no Município de Itapetinga-Bahia.”</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1638/002_-_projeto_de_lei_do_legislativo_n_002-24_-_hospital_virginia_hagge_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1638/002_-_projeto_de_lei_do_legislativo_n_002-24_-_hospital_virginia_hagge_-_gege.pdf</t>
   </si>
   <si>
     <t>“Denomina de Hospital Municipal Virgínia Hagge o Hospital &amp; Clínica Monte Moriah, e dá outras providências”.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1639/003_-_projeto_de_lei_do_legislativo_n_003-24_-_altera_lei_1.466-2020_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1639/003_-_projeto_de_lei_do_legislativo_n_003-24_-_altera_lei_1.466-2020_-_gege.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei Municipal nº 1.466/2020, que trata dos requisitos para denominação de Ruas, Avenidas, Estradas, Travessas, Praças, Rótulas, Parques, Prédios, Passeios, Alamedas, Monumentos e demais designações congêneres, e dá outras providências”.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1640/004_-_projeto_de_lei_do_legislativo_no_004-24_-_cria_cargo_auxiliar_de_departamento.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1640/004_-_projeto_de_lei_do_legislativo_no_004-24_-_cria_cargo_auxiliar_de_departamento.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.177/2012, para criar o cargo de Auxiliar de Departamento, de livre nomeação e exoneração, e dá outras providências.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1647/005_-_projeto_de_lei_do_legislativo_no_005-24_-_regulamenta_lei_de_animais_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1647/005_-_projeto_de_lei_do_legislativo_no_005-24_-_regulamenta_lei_de_animais_-_lekao.pdf</t>
   </si>
   <si>
     <t>Regulamenta Lei que proíbe circulação, disciplina o recolhimento e guarda de animais soltos nas vias urbanas terrestres abertas à circulação.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1650/006_-_projeto_de_lei_do_legislativo_no_006-24_-reajuste_servidores_efetivos_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1650/006_-_projeto_de_lei_do_legislativo_no_006-24_-reajuste_servidores_efetivos_-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial e reajusta o auxílio alimentação dos servidores efetivos do poder legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1651/007_-_projeto_de_lei_do_legislativo_no_007-24_-_vale_alimentacao_assessores_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1651/007_-_projeto_de_lei_do_legislativo_no_007-24_-_vale_alimentacao_assessores_-_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do vale alimentação instituído pela Lei Municipal n. 1.552/2022.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1680/008_-_projeto_de_lei_n_008-24_-_escola_rural_palmeirinha_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1680/008_-_projeto_de_lei_n_008-24_-_escola_rural_palmeirinha_-_luciano.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da denominação de Escola Rural Palmeirinha, para Escola Municipal Dona Lulu, e dá outras providências”.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1693/008_-_projeto_de_lei_do_legislativo_no_008-24_-_rua_paulo_novais_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1693/008_-_projeto_de_lei_do_legislativo_no_008-24_-_rua_paulo_novais_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Denomina de Rua PAULO NOVAIS SILVA, a atual trecho Rua 1º de Maio, no centro da cidade, abaixo da Avenida Vitoria da conquista no Ponto Certo, no centro da cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1697/010_-_projeto_de_lei_do_legislativo_no_010-24_-_largo_ana_mendes_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1697/010_-_projeto_de_lei_do_legislativo_no_010-24_-_largo_ana_mendes_-_sibele.pdf</t>
   </si>
   <si>
     <t>“Denomina Largo Ana Mendes o espaço em frente a Central I de Abastecimento, e dá outras providências.”</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1704/011_-_projeto_de_lei_do_legislativo_no_011-24_-_lazer_dos_autistas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1704/011_-_projeto_de_lei_do_legislativo_no_011-24_-_lazer_dos_autistas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Prevê o dia de lazer de Pessoa com Transtorno do Espectro Autista (TEA) no município de Itapetinga, e dá outras providências.”</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1709/012_-_projeto_de_lei_do_legislativo_no_012-24_-_tecnico_em_enfermagem_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1709/012_-_projeto_de_lei_do_legislativo_no_012-24_-_tecnico_em_enfermagem_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal Transformar o Cargo de Auxiliar de Enfermagem em Técnico em enfermagem e dá outras providências</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1722/013_-_projeto_de_lei_do_legislativo_no_013-24_-_maio_laranja_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1722/013_-_projeto_de_lei_do_legislativo_no_013-24_-_maio_laranja_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Institui no município de Itapetinga o “Maio Laranja” que dispõe sobre a importância da conscientização, prevenção, orientação e combate ao abuso e exploração sexual de criança e adolescente”.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1723/014_-_projeto_de_lei_do_legislativo_no_014-24_-_escola_que_cuida_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1723/014_-_projeto_de_lei_do_legislativo_no_014-24_-_escola_que_cuida_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Institui na rede municipal de educação infantil do município de Itapetinga/BA, o projeto “Escola Que Cuida”.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1725/015_-_projeto_de_lei_do_legislativo_no_015-24_-_energia_solar_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1725/015_-_projeto_de_lei_do_legislativo_no_015-24_-_energia_solar_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTALAÇÃO DE ENERGIA SOLAR FOTOVOLTAICA EM PRÉDIOS PÚBLICOS MUNICIPAIS DE ITAPETINGA”.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1728/016_-_projeto_de_lei_do_legislativo_no_016-24_-_dia_de_corpus_christi_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1728/016_-_projeto_de_lei_do_legislativo_no_016-24_-_dia_de_corpus_christi_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Institui a inclusão do Dia de Corpus Christi no calendário de feriados do município de Itapetinga”.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1741/017_-_projeto_de_lei_do_legislativo_no_017-24_-_prioridade_pacientes_oncologicos_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1741/017_-_projeto_de_lei_do_legislativo_no_017-24_-_prioridade_pacientes_oncologicos_-_sibele.pdf</t>
   </si>
   <si>
     <t>"Estabelece a prioridade no atendimento aos pacientes em tratamento oncológico em pontos comerciais, de serviços, agências bancárias, bem como no transporte no Município de Itapetinga em Tratamento Fora do Domicilio e dá outras providências."</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1742/projeto_de_lei_conselho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1742/projeto_de_lei_conselho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Proteção e Defesa dos Animais - CPMA - e a criação do Fundo Municipal de Proteção e Defesa dos Animais e dá outras providências.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1749/019_-_projeto_de_lei_do_legislativo_no_019-24_-_praca_diorlando_goncalves_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1749/019_-_projeto_de_lei_do_legislativo_no_019-24_-_praca_diorlando_goncalves_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Denomina a atual Praça Brasil de Praça Diorlando Gonçalves dos Santos, no Bairro Américo Nogueira, e dá outras providências”.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1750/020_-_projeto_de_lei_do_legislativo_no_020-24_-_rua_dr._jose_augusto_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1750/020_-_projeto_de_lei_do_legislativo_no_020-24_-_rua_dr._jose_augusto_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Denomina de Rua Doutor José Augusto Lacerda de Andrade, a atual José Bonifácio, no centro da cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1755/021_-_projeto_de_lei_do_legislativo_no_021-24_-_wheeling_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1755/021_-_projeto_de_lei_do_legislativo_no_021-24_-_wheeling_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“RECONHECE O "WHEELING” E DEMAIS MANOBRAS DE MOTOCICLETAS COMO PRÁTICA ESPORTIVA NO MUNICÍPIO DE ITAPETINGA- BAHIA, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1760/021_-_projeto_de_lei_n_021-24_-_lixo_zero_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1760/021_-_projeto_de_lei_n_021-24_-_lixo_zero_-_sibele.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana do Lixo Zero e dá outras providências".</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1766/023_-_projeto_de_lei_do_legislativo_no_023-24_-reajuste_vale_alimentacao_efetivos_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1766/023_-_projeto_de_lei_do_legislativo_no_023-24_-reajuste_vale_alimentacao_efetivos_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reajuste no auxílio alimentação dos servidores efetivos do poder legislativo e dá outras providências”.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1767/024_-_projeto_de_lei_do_legislativo_no_024-24_-plano_de_saude_efetivos_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1767/024_-_projeto_de_lei_do_legislativo_no_024-24_-plano_de_saude_efetivos_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Altera o paragrafo único do art.3º da Lei nº 1.184/2012, de 14 de junho de 2012 e dá outras providências”.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1768/025_-_projeto_de__lei_do_legislativo__no_025-24_-_subsidio_de_vereadores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1768/025_-_projeto_de__lei_do_legislativo__no_025-24_-_subsidio_de_vereadores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação de subsídio do Prefeito, Vice-Prefeito, Secretários Municipais e Vereadores do município de Itapetinga - Bahia”.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1769/026_-_projeto_de_lei_do_legislativo_no_026-24_-_ferias_e_13_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1769/026_-_projeto_de_lei_do_legislativo_no_026-24_-_ferias_e_13_-_mesa.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de férias, acrescida de um terço, e décimo terceiro salário/subsídio aos vereadores do município de Itapetinga-Bahia, em atendimento ao disposto no artigo 7º, inciso VIII e XVII da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1787/027_-_projeto_de_lei_do_legislativo_no_027-24_-_leitura_da_biblia_nas_escolas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1787/027_-_projeto_de_lei_do_legislativo_no_027-24_-_leitura_da_biblia_nas_escolas_-_anderson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a viabilidade da leitura da Bíblia como recurso pedagógico e educacional no âmbito da Cidade de Itapetinga-Ba”.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1792/028_-_projeto_de_lei_do_legislativo_no_028-24_-_proibicao_de_protesto_-_hilderico.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1792/028_-_projeto_de_lei_do_legislativo_no_028-24_-_proibicao_de_protesto_-_hilderico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre proibição de cobranças de dívidas de IPTU, ISS, ITBI, multas e demais tributos municipais, através de protesto em cartório”.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1795/029_-_projeto_de_lei_do_legislativo_no_029-24_-_assistencia_judiciaria_gm_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1795/029_-_projeto_de_lei_do_legislativo_no_029-24_-_assistencia_judiciaria_gm_-_tarugao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ASSISTÊNCIA JURÍDICA INTEGRAL E GRATUITA AOS INTEGRANTES DA GURDA MUNICIPAL QUE, NO EXERCÍCIO DE SUAS FUNÇÕES OU EM RAZÃO DELAS, SE ENVOLVEM OU SEJAM IMPLICADOS EM CASOS QUE DEMANDEM TUTELA JURÍDICA.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1809/030_-_projeto_de_lei_do_legislativo_no_030-24_-_remocao_de_arvores_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1809/030_-_projeto_de_lei_do_legislativo_no_030-24_-_remocao_de_arvores_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a remoção de árvores localizadas nos logradouros públicos municipais que por doença ou outro motivo relevante possam vir a ameaçar a integridade física de pessoas ou causar dano ao patrimônio público ou privado, e dá outras providências”.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1815/031_-_projeto_de_lei_do_legislativo_no_031-24_-_rua_laudina_monteiro_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1815/031_-_projeto_de_lei_do_legislativo_no_031-24_-_rua_laudina_monteiro_-_manu.pdf</t>
   </si>
   <si>
     <t>“Denomina de Rua Laudina Monteiro Santos, a atual trecho Rua C - no Bairro Ângela Espinheira, abaixo da Rua Visconde do Rio Cranco no Ponto Certo, e dá outras providências”.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1681/001_-_projeto_de_resolucao_n_001-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1681/001_-_projeto_de_resolucao_n_001-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso I do Art. 4º da Resolução 001/2023 que cria estrutura e define regras no Organograma da Apoio a Atividade Parlamentar e dá outras providencias.”</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>Anderson da Nova, Gegê, Helder de Bandeira, João de Deus, Manu de Chico Ferro Velho, Neto Ferraz, Pastor Evandro Souza, Peto, Sibele Nery, Tarugão, Tiquinho Nogueira, Tuca, Valdeir, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1688/002_-_projeto_de_resolucao_n_002-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1688/002_-_projeto_de_resolucao_n_002-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso I do Art. 4º da Resolução 195/2023 que cria estrutura e define regras no Organograma da Apoio a Atividade Parlamentar e dá outras providencias.”</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1714/003_-_projeto_de_resolucao_003_-_denomina_memorial_naara_duarte_-_neto_ferraz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1714/003_-_projeto_de_resolucao_003_-_denomina_memorial_naara_duarte_-_neto_ferraz.pdf</t>
   </si>
   <si>
     <t>“Redenomina o Memorial da Câmara de Vereadores de Itapetinga Bahia, como NAARA LIMA DUARTE e dá outras providencias.”</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1715/004_-_projeto_de_resolucao_004_-_denomina_cantina_dalva_nascimento_-_neto_ferraz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1715/004_-_projeto_de_resolucao_004_-_denomina_cantina_dalva_nascimento_-_neto_ferraz.pdf</t>
   </si>
   <si>
     <t>“Denomina de DALVA NASCIMENTO SILVA a Cantina existente nas dependências da Câmara de Vereadores de Itapetinga Bahia".</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_de_lei_mariano_campos.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_de_lei_mariano_campos.doc</t>
   </si>
   <si>
     <t>“Denomina, Mariano Campos a Sala Plenário das comissões, nas dependências da Câmara de Vereadores, e dá outras providências.”</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1637/001_-_requerimento_n_001-24_-_sessao_especial_dia_da_mulher_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1637/001_-_requerimento_n_001-24_-_sessao_especial_dia_da_mulher_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial a ser realizada no dia 07 de março, na Câmara de Vereadores de Itapetinga - BA, em comemoração ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1662/002_-_requerimento_n_002-24_-_sessao_solene_medalha_juvino_oliveira_-_luciano.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1662/002_-_requerimento_n_002-24_-_sessao_solene_medalha_juvino_oliveira_-_luciano.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Solene para a data de 28 de maio do corrente ano, para entrega das Comendas Juvino Oliveira que foram aprovadas nesta Casa Legislativa, através do Projeto do Legislativo nº 050, de 23 de setembro de 2021, que por ventura ainda não tenham sido entregues.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1665/003_-_requerimento_n_003-24_-_sessao_especial_familias_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1665/003_-_requerimento_n_003-24_-_sessao_especial_familias_-_neto.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem às famílias, a ser realizada no dia 08/05/2024, quarta-feira, às 19h00.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1669/004_-_requerimento_n_004-24_-_requer_informacoes_do_caps_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1669/004_-_requerimento_n_004-24_-_requer_informacoes_do_caps_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Executivo, por meio da Secretária Municipal de Saúde, Maria Rosania de Souza Rabelo, um relatório contendo informações sobre o funcionamento do CAPS (Centro de Atenção Psicossocial) III em Itapetinga, tendo em vista que no ano de 2021, houve a transição do CAPS II para o CAPS III.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1682/005_-_requerimento_n_005-24_-_convoca_coordenacao_do_caps_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1682/005_-_requerimento_n_005-24_-_convoca_coordenacao_do_caps_-_sibele.pdf</t>
   </si>
   <si>
     <t>REQUEIRO que sejam CONVOCADA a Coordenação do CAPS III para dar explicações a respeito do não funcionamento do serviço 24hs, no plenário desta Casa Legislativa, conforme preconiza o art. 84, inciso XIII, parágrafo 3° do Regimento Interno.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1716/006_-_requerimento_n_006-24_-sessao_especial_maio_laranja_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1716/006_-_requerimento_n_006-24_-sessao_especial_maio_laranja_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Especial alusiva a Campanha Maio Laranja, fomentando a discussão de políticas públicas e ações de combate a exploração e abuso sexual infanto-juvenil, a ser realizada no dia 29 de maio, às 19hrs.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1747/007_-_requerimento_n_007-24_-sessao_especial_agosto_lilas_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1747/007_-_requerimento_n_007-24_-sessao_especial_agosto_lilas_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro que transforme uma Sessão Ordinária em Sessão Especial, a ser realizada no dia 21 de agosto, às 19h00, alusiva ao Agosto Lilás, a fim de promover a conscientização pelo fim da violência contra a mulher.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1751/008_-_requerimento_n_008-24_-sessao_especial_50_anos_polivalente_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1751/008_-_requerimento_n_008-24_-sessao_especial_50_anos_polivalente_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 14 de agosto, às 19h00, em comemoração aos 50 anos do Colégio Polivalente de ltapetinga.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
     <t>Rodrigo Hagge</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1630/001_-_veto_total_n_001-24_-_emendas_ao_pl_20-22_taxistas.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1630/001_-_veto_total_n_001-24_-_emendas_ao_pl_20-22_taxistas.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 001/24, de autoria do Prefeito Rodrigo Hagge Costa, às Emendas ofertadas ao Projeto de Lei do Executivo n° 020/2024 que "Estabelece normas gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiros (taxistas) e dá outras providências".</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_011-2024_-_veto_emenda.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_011-2024_-_veto_emenda.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 002/2024 à Emenda de nº 002/24 de autoria da Mesa Diretora, apresentada ao Projeto de Lei nº 011/2024, que institui o Plano de Cargos, Carreiras e Remuneração dos Servidores da Guarda Municipal de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1775/003_-_veto_total_n_003-24_ao_pl_013-24_-_maio_laranja.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1775/003_-_veto_total_n_003-24_ao_pl_013-24_-_maio_laranja.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 003/2024 ao Projeto de Lei do Legislativo n° 013/2024, de autoria do vereador Anderson da Nova,  que “Institui no município de Itapetinga o “Maio Laranja” que dispõe sobre a importância da conscientização, prevenção, orientação e combate ao abuso e exploração sexual de criança e adolescente”.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1776/004_-_veto_total_n_004-24_ao_pl_14-2024_-_escola_que_cuida.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1776/004_-_veto_total_n_004-24_ao_pl_14-2024_-_escola_que_cuida.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 004/24 ao Projeto de Lei do Legislativo n° 014/24, de autoria do vereador Anderson da Nova que “Institui na rede municipal de educação infantil do município de Itapetinga/BA, o projeto “Escola Que Cuida”.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1777/005_-_veto_total_n_005-24_ao_pl_15-2024_-_energia_solar.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1777/005_-_veto_total_n_005-24_ao_pl_15-2024_-_energia_solar.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 005/24 ao Projeto de Lei do Legislativo n° 015/24, de autoria do vereador Tarugão que “DISPÕE SOBRE A INSTALAÇÃO DE ENERGIA SOLAR FOTOVOLTAICA EM PRÉDIOS PÚBLICOS MUNICIPAIS DE ITAPETINGA”.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1855/006_-_pl_001-2024_-_veto_total.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1855/006_-_pl_001-2024_-_veto_total.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 006/2024 ao Projeto de Lei nº 001/2024, que “concede isenção ou remissão do Imposto Predial e Territorial Urbano – IPTU incidente sobre imóveis edificados atingidos por enchentes e alagamentos no Município de Itapetinga-Bahia", de autoria do vereador Tarugão.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1856/007_-_pl_030-2024_-_veto_total.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1856/007_-_pl_030-2024_-_veto_total.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 007/2024 ao Projeto de Lei n° 030/2024 que "Dispõe sobre a remoção de árvores localizadas nos logradouros públicos municipais que por doença ou outro motivo relevante possam vir a ameaçar a integridade física de pessoas ou causar dano ao patrimônio público ou privado, e dá outras providências”, de autoria do vereador Tarugão.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1857/008_-_pl_016-2024_-_veto_total.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1857/008_-_pl_016-2024_-_veto_total.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 008/2024 ao Projeto de Lei n° 016/2024 que “Institui a inclusão do Dia de Corpus Christi no calendário de feriados do município de Itapetinga”, de autoria de Tarugão.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1858/009_-_pl_029-2024_-_veto_total.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1858/009_-_pl_029-2024_-_veto_total.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 009/2024 ao Projeto de Lei  n° 029/2024 que "DISPÕE SOBRE ASSISTÊNCIA JURÍDICA INTEGRAL E GRATUITA AOS INTEGRANTES DA GURDA MUNICIPAL QUE, NO EXERCÍCIO DE SUAS FUNÇÕES OU EM RAZÃO DELAS, SE ENVOLVEM OU SEJAM IMPLICADOS EM CASOS QUE DEMANDEM TUTELA JURÍDICA", de autoria de Tarugão.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1631/001_-_projeto_de_lei_n_001-24_-_parcelamento_de_debitos.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1631/001_-_projeto_de_lei_n_001-24_-_parcelamento_de_debitos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autrização do parcelamento de débitos tributários e não tributários, inscritos ou não na dívida ativa, nas condições que especifíca e dá outras providências.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1632/002_-_projeto_de_lei_n_002-24_-_piso_salarial_agente_de_saude_e_endemias.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1632/002_-_projeto_de_lei_n_002-24_-_piso_salarial_agente_de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 1.036, de 25 de abril de 2008, que fixa o Piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agente de Combate às Endemias - ACE e dá outras providências.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1655/003_-_projeto_de_lei_n_003-24_-_reajuste_servidores_do_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1655/003_-_projeto_de_lei_n_003-24_-_reajuste_servidores_do_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste salarial aos seus servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1656/004_-_projeto_de_lei_n_004-24_-_cria_cargo_contabilidade.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1656/004_-_projeto_de_lei_n_004-24_-_cria_cargo_contabilidade.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei 1.057, de 29 de janeiro de 2009, que dispõe sobre a Estrutura Administrativa Organizacional do Município de Itapetinga, para criar o cargo de Coordenador Técnico do Departamento de Contabilidade, e dá outras providências.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1672/005-_projeto_de_lei_no_005-2024_-_lei_diretrizes_orcamentaria_-_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1672/005-_projeto_de_lei_no_005-2024_-_lei_diretrizes_orcamentaria_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1712/006-_projeto_de_lei_no_006-2024_-_altera_a_lei_941.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1712/006-_projeto_de_lei_no_006-2024_-_altera_a_lei_941.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 941/2023, que trata sobre o plano de carreira e remuneração do Magistério Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1718/007_-_projeto_de_lei_n_007-24_-_tec._enfermagem.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1718/007_-_projeto_de_lei_n_007-24_-_tec._enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção do cargo de Auxiliar de Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1733/008_-_projeto_de_lei_n_008-24_-_saae.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1733/008_-_projeto_de_lei_n_008-24_-_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de anistia total ou parcial de multa e remissão total dos juros pelo SAAE - Serviço Autônomo de Água e Esgoto a contribuintes inadimplentes, inscritos ou não em dívida ativa, nas condições que especifíca e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1734/009_-_projeto_de_lei_n_009-24_-_reajuste_servidores_do_saae.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1734/009_-_projeto_de_lei_n_009-24_-_reajuste_servidores_do_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos servidores do Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1738/010_-_projeto_de_lei_n_010-24_-_reajuste_dos_professores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1738/010_-_projeto_de_lei_n_010-24_-_reajuste_dos_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Professores e Coordenadores da Rede Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1743/011_-_projeto_de_lei_n_011-2024_-_plano_de_cargos_e_salarios_da_gm.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1743/011_-_projeto_de_lei_n_011-2024_-_plano_de_cargos_e_salarios_da_gm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Remuneração dos Servidores da Guarda Municipal de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1765/pl_012-2024_-_ploa_2025_-_pm_itapetinga.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1765/pl_012-2024_-_ploa_2025_-_pm_itapetinga.pdf</t>
   </si>
   <si>
     <t>Estima e Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2025 e determina outras providências.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1770/pl_013-2024_-_institui_13o_e_ferias_-_secretarios_e_vereadores_1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1770/pl_013-2024_-_institui_13o_e_ferias_-_secretarios_e_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de férias, acrescida de um terço, e décimo terceiro salário/subsídio aos Agentes Políticos Municipais vinculados ao Poder Executivo, em atendimento ao disposto no artigo 7º, inciso VIII e XVII da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1771/014_-_projeto_de_lei_no_014-24_-_servico_familia_acolhedora.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1771/014_-_projeto_de_lei_no_014-24_-_servico_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Institui o serviço Família Acolhedora no Município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1824/pl_015-2024_-_comutran_1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1824/pl_015-2024_-_comutran_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Plano de Carreira dos Agentes da Autoridade de Trânsito do Município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>Parecer Comissão de Constituição</t>
+    <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CFOC - Comissão de Finanças, de Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1646/001_-_parecer_conjunto_favoravel_n_001-24_-_ao_projeto_executivo_001.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1646/001_-_parecer_conjunto_favoravel_n_001-24_-_ao_projeto_executivo_001.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 001/2024 favorável ao Projeto de Lei Executivo nº 001/2024 que “Dispõe sobre a autorização do parcelamento de débitos tributários e não tributários, inscritos ou não em dívida ativa, nas condições que especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1652/002_-_parecer_favoravel_n_002-24_-_ao_projeto_de_decreto_001_-_2024_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1652/002_-_parecer_favoravel_n_002-24_-_ao_projeto_de_decreto_001_-_2024_lekao.pdf</t>
   </si>
   <si>
     <t>PARECER  Nº. 002/2024 favorável ao Projeto de Decreto Legislativo nº 001/2024 que “Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Nilton Cirqueira Santos e dá outras providências".</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1653/003_-_parecer_favoravel_n_003-24_-_ao_pl_005-24_-_lekao_animais_de_grande_porte.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1653/003_-_parecer_favoravel_n_003-24_-_ao_pl_005-24_-_lekao_animais_de_grande_porte.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 003/2024 favorável ao Projeto de Lei do Legislativo nº 005/2024 que "Regulamenta Lei que proíbe circulação, disciplina o recolhimento e guarda de animais soltos nas vias urbanas terrestres abertas à circulação".</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1737/004_-_parecer_favoravel_n_004-24_-_ao_pl_005-24_ldo_-_ccjr_e_cfoc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1737/004_-_parecer_favoravel_n_004-24_-_ao_pl_005-24_ldo_-_ccjr_e_cfoc.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO N° 004/24, favorável ao Projeto de Lei do Executivo n° 005/24 que  "Dispõe sobre as diretrizes orçamentárias para o exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1800/006_-_parecer_favoravel_n_006-24_-_loa_-_ccjr_e_cfoc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1800/006_-_parecer_favoravel_n_006-24_-_loa_-_ccjr_e_cfoc.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO FAVORÁVEL Nº. 006/2024 ao Projeto de Lei 012/2024, de autoria do Chefe do Poder Executivo Municipal que "Estima e Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2025 e determina outras providências".</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1801/007_-_parecer_contrario_n_007-24_-_pl_do_legislativo_012_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1801/007_-_parecer_contrario_n_007-24_-_pl_do_legislativo_012_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 007/2024 ao Projeto de Lei nº 012/2024, de autoria do Vereador Eliomar Alves Barreira Castro que “Autoriza o Poder Executivo Municipal Transformar o Cargo de Auxiliar de Enfermagem em Técnico em enfermagem e dá outras providências”.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1802/008_-_parecer_contrario_n_008-24_-_pl_do_legislativo_016_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1802/008_-_parecer_contrario_n_008-24_-_pl_do_legislativo_016_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 008/2024 ao Projeto de Lei nº 016/2024, de autoria do Vereador Eliomar Alves Barreira Castro que “Institui a inclusão do Dia de Corpus Christi no calendário de feriados do município de Itapetinga”.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1803/009_-_parecer_contrario_n_009-24_-_pl_do_legislativo_001_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1803/009_-_parecer_contrario_n_009-24_-_pl_do_legislativo_001_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 009/2024 ao Projeto de Lei nº 001/2024, de autoria do Vereador Eliomar Alves Barreira Castro que “Concede isenção ou remissão do Imposto Predial e Territorial Urbano - IPTU incidente sobre imóveis edificados atingidos por enchentes e alagamentos no Município de Itapetinga-Bahia.”</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 010/2024 ao Projeto de Lei nº 014/2024, de autoria do Chefe do Poder Executivo Municipal que “Institui o Serviço Família Acolhedora no Município de Itapetinga e dá outras providências".</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1818/011_-_parecer_contrario_n_011-24_-_ao_pl_009-24_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1818/011_-_parecer_contrario_n_011-24_-_ao_pl_009-24_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 011/2024 ao Projeto de Lei nº 009/2024, de autoria Eliomar Alves Barreira que “Denomina de Rua PAULO NOVAIS SILVA, a atual trecho Rua 1º de Maio - no centro da cidade, abaixo da Avenida Vitória da Conquista no Ponto Certo, no centro da cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1819/012_-_parecer_contrario_n_012-24_-_ao_pl_019-24_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1819/012_-_parecer_contrario_n_012-24_-_ao_pl_019-24_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 012/2024 ao Projeto de Lei nº 019/2024, de autoria Eliomar Alves Barreira, que “Denomina a atual Praça Brasil de Praça Diorlando Gonçalves dos Santos, no Bairro Américo Nogueira, e dá outras providências”.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1820/013_-_parecer_desfavoravel_n_013-24_-_ao_pl_020-24_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1820/013_-_parecer_desfavoravel_n_013-24_-_ao_pl_020-24_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 013/2024 ao Projeto de Lei nº 020/2024, de autoria Eliomar Alves Barreira, que “Denomina de Rua Doutor José Augusto Lacerda de Andrade, a  atual José Bonifácio, no centro da cidade, e dá outras providências”.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL Nº. 014/2024 Ao Projeto de Lei nº 029/2024 DE Autoria Eliomar Alves Barreira, que “Dispõe sobre assistência jurídica integral e gratuita aos integrantes da guarda municipal que, no exercício de suas funções ou em razão delas, se envolvem ou sejam implicados em casos que                                                                        demandem tutela jurídica”.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL Nº. 015/2024 Ao Projeto de Lei nº 030/2024 Autoria Eliomar Alves Barreira, que “Dispõe sobre a remoção de árvores localizadas nos logradouros públicos municipais que por doença ou outro motivo relevante possam vir a ameaçar a integridade física de pessoas ou causar dano ao patrimônio público ou privado, e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2432,67 +2432,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1740/001_-_emenda_modifitiva_no_001_-_pl_executivo_n_009_-_reajuste_saae_-_tiquinho_e_valdeir.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1633/001_-_indicacao_n_001-24_-_mehorias_quadra_da_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1634/002_-_indicacao_n_002-24_-_isencao_iptu_imoveis_vitimas_das_enchentes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1635/003_-_indicacao_n_003-24_-_reforma_do_banheiro_da_feirinha_do_primavera_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1645/004_-_indicacao_n_004-24_-_carros_para_a_secretaria_de_saude_-_juscelino_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1658/005_-_indicacao_n_005-24_-_isencao_de_imposto_sua_cia_-_helder.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1659/006_-_indicacao_n_006-24_-_creche_no_primavera_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1660/007_-_indicacao_n_007-24_-_plano_de_carreira_coordenadores_pedagogicos_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1661/indicacao_cav_e_caee.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1668/009_-_indicacao_n_009-24_-_reforma_banheiros_da_central_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1673/010_-_indicacao_n_010-24_-_circuito_de_mobilidade_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1674/011_-_indicacao_n_011-24_-_area_de_preservacao_beira_rio_e_grotao_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1675/012_-_indicacao_n_012-24_-construcao_de_praca_na_urbis_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1678/013_-_indicacao_n_013-24_-_construcao_ponte_de_concreto_bem_querer_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1679/014_-_indicacao_n_014-24_-_construcao_de_pista_de_caminhada_no_grotao_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1687/015_-_indicacao_n_015-24_-_construcao_de_ponte_no_ponto_certo_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_medico_gastro.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1694/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1695/018_-_indicacao_n_018-24_-_coleta_de_lixo_na_agrovila_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1696/019_-_indicacao_n_019-24_-_redutor_de_velocidade_baixada_dos_ciganos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1705/020_-_indicacao_n_020-24_-_reforma_da_quadra_do_agarradinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1721/021_-_indicacao_n_021-24_-_limpeza_av._gilberto_morais_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1724/022_-_indicacao_n_022-24_-_ouvidoria_exploracao_sexual_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1726/023_-_indicacao_n_023-24_-_fonoaudiologo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1727/024_-_indicacao_n_024-24_-_neuropediatra_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1729/025_-_indicacao_n_025-24_-_recapeamento_asfaltico_rua_a_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1730/026_-_indicacao_n_026-24_-_recapeamento_asfaltico_tv._belmiro_leite_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1731/027_-_indicacao_n_027-24_-_recapeamento_asfaltico_tv._nandao_guimaraes_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1735/028_-_indicacao_n_028-24_-_espaco_sensorial_para_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1736/029_-_indicacao_n_029-24_-_construcao_de_praca_no_americo_nogueira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1744/030_-_indicacao_n_030-24_-_posto_da_pm_e_cameras_na_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1756/031_-_indicacao_n_031-24_-_faixa_elevada_escola_luiza_ferraz_e_ismael_cruz_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1761/032_-_indicacao_n_032-24_-pavimentacao_tv._17_vila_erika_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1762/033_-_indicacao_n_033-24_-pavimentacao_tv._3_vila_erika_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1763/034_-_indicacao_n_034-24_-praca_sensorial_na_lagoa_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1764/035_-_indicacao_n_035-24_-_ponte_molhada_no_morada_do_bem-querer_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1772/036_-_indicacao_n_036-24_-_pavimentacao_tv_visconde_do_rio_branco_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1781/037_-_indicacao_n_037-24_-_construcao_de_pavimento_pc_da_bandeira_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1782/038_-_indicacao_n_038-24_-_ponto_de_apoio_para_motoqueiros_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1783/039_-_indicacao_n_039-24_-_carro_pipa_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1784/040_-_indicacao_n_040-24_-_transporte_para_universitarios-_luciano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1796/041_-_indicacao_n_041-24_-_praca_beira_rio_-_manu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1812/042_-_indicacao_n_042-24_-_redutor_de_velocidade_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1813/implantacao_de_guard_rail.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1816/044_-_indicacao_n_044-24_-_rampas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1817/combate_ao_escorpioes.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1643/002_-_mocao_de_aplauso_n_002-24_-_bonny_cordeiro_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1648/003_-_mocao_de_pesar_n_003-24_-_noel_santos_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1649/004_-_mocao_de_pesar_n_004-24_-_carlos_alberto_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1654/manoel_felix.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1657/006_-_mocao_de_aplauso_n_006-24_-_yanni_oliveira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_de_pesar_-_valquirio_oliveira.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1664/008_-_mocao_de_aplauso_n_008_-24_-_rede_municipal_de_educacao_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1667/009_-_mocao_de_aplauso_n_009-24_-_movimento_hip_hop_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1671/011_-_mocao_de_aplauso_n_011-24_-_erisvaldo_guarda_municial_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1676/012_-_mocao_de_aplauso_n_012-24_-_igreja_sao_jose_70_anos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1683/mocao_de_aplauso_-_15_anos_do_sudoeste_hoje.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1685/014_-_mocao_de_aplauso_n_014_-24_-_assembleia_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1686/015_-_mocao_de_aplauso_n_015_-24_-_edilson_lima__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1690/aplausos_jsp.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1691/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1692/018_-_mocao_de_aplauso_n_018-24_-_padre_uilton_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1698/019_-_mocao_de_aplausos_n_019-24_-_fala_meu_ilustre_-__tarugao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1699/020_-_mocao_de_aplausos_n_020-24_-_itapetinga_24h_-_marlon_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1700/021_-_mocao_de_aplausos_n_021-24_-_ireporter_-_eudo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1701/022_-_mocao_de_aplausos_n_022-24_-_itapetinga_noticias_-_isrrael_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1703/023_-_mocao_de_aplausos_n_023-24_-_virginia_teixeira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1706/024_-_mocao_de_aplausos_n_024-24_-_sec._saude_-_faxinaco_da_dengue_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1707/025_-_mocao_de_aplausos_n_025-24_-_tiro_de_guerra_-_combate_a_dengue_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1708/026_-_mocao_de_aplausos_n_026-24_-agentes_de_endemias_-_combate_a_dengue_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1710/aplausos_-_62_anos_de_casamento_nivaldo_e_augusta.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1711/028_-_mocao_de_aplausos_n_028-24_-_sindicato_dos_produtores_rurais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1713/029_-_mocao_de_aplausos_n_029-24_-_jequie_pizza_play_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1717/030_-_mocao_de_pesar_n_030-24_-_jackson_coelho_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1719/031_-_mocao_de_pesar_n_031-24_-_nelson_seleiro_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1732/032_-_mocao_de_pesar_n_032-24_-_rudival_lopes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1739/033_-_mocao_de_pesar_n_033-24_-_jose_felicio_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1745/034_-_mocao_de_aplauso_n_034-24_-_jusceleide_moreira_-_manu.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1748/035_-_mocao_de_aplauso_n_035-24_-86_anos_1a_igreja_batista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1752/036_-_mocao_de_aplauso_n_036-24_-_50_anos_polivalente_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_de_pesar_professora_ferraz.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1754/038_-_mocao_de_pesar_n_038_-24_-_neide_queiroz__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1758/039_-_mocao_de_aplauso_n_039_-24_-_ze_ferreira_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1757/040_-_mocao_de_aplauso_n_040-24_-_banco_do_brasil_-_tuca_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1759/041_-_mocao_de_pesar_n_041-24_-_gildete_santos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1774/042_-_mocao_de_aplauso_n_042-24_-_marizete_franca_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1785/043_-_mocao_de_aplauso_n_043-24_-_milana_alves_-_neto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1786/044_-_mocao_de_aplauso_n_044_-24_-_reverendo_joaquim_marinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1797/045_-_mocao_de_pesar_n_045-24_-_elza_souza_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1811/046_-_mocao_de_aplauso_n_046-24_-grupo_instrumental_alumei_-_manu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1821/001_-_parecer_favoravel_com_emenda_n_001-24_-_compra_de_equipamentos_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1822/002_-_parecer_favoravel_com_emenda_n_002-24_-_saae_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1823/003_-_parecer_favoravel_com_emenda_n_003-24_-_bandeira_do_colonia_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1641/001_-_projeto_de_decreto_n_001-24_-_nilton_cirqueira_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1644/002_-_projeto_de_decreto_n_002-24_-_seichi_yamauchi_-_gege.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1666/003_-_projeto_de_decreto_n_003-24_-_ariel_alonso_-_neto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1702/005_-_projeto_de_decreto_n_005-24_-_isrrael_damaceno_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1773/006_-_projeto_de_decreto_n_006-24_-_claudio_menezes_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1778/007_-_projeto_de_decreto_n_007-24_-_wildeberg_silva_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1779/008_-_projeto_de_decreto_n_008-24_-_tarsio_sousa_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1780/009_-_projeto_de_decreto_n_009-24_-_adalmar_inacio_-_neto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1788/010_-_projeto_de_decreto_n_010-24_-_simone_gualberto_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1789/011_-_projeto_de_decreto_n_011-24_-_leandro_bento_-_peto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1790/012_-_projeto_de_decreto_n_012-24_-_vera_lucia_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1791/013_-_projeto_de_decreto_n_013-24_-_gilberto_ramos_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1793/014_-_projeto_de_decreto_n_014-24_-_erivelton_tavares_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1794/015_-_projeto_de_decreto_n_015-24_-_major_alecio_marques_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1798/016_-_projeto_de_decreto_n_016-24_-_jurandi_gomes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1799/017_-_projeto_de_decreto_n_017-24_-_luis_putumuju_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1805/018_-_projeto_de_decreto_n_018-24_-_vera_lucia_ribeiro_-_manu.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1806/019_-_projeto_de_decreto_n_019-24_-_eduardo_hagge_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1807/020_-_projeto_de_decreto_n_020-24_-_maria_jose_hagge_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1808/021_-_projeto_de_decreto_n_021-24_-_tiago_rodrigo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1814/022_-_projeto_de_decreto_n_022-24_-_daniela_abelha_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1636/001_-_projeto_de_lei_do_legislativo_n_001-24_-_isencao_de_iptu_enchentes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1638/002_-_projeto_de_lei_do_legislativo_n_002-24_-_hospital_virginia_hagge_-_gege.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1639/003_-_projeto_de_lei_do_legislativo_n_003-24_-_altera_lei_1.466-2020_-_gege.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1640/004_-_projeto_de_lei_do_legislativo_no_004-24_-_cria_cargo_auxiliar_de_departamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1647/005_-_projeto_de_lei_do_legislativo_no_005-24_-_regulamenta_lei_de_animais_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1650/006_-_projeto_de_lei_do_legislativo_no_006-24_-reajuste_servidores_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1651/007_-_projeto_de_lei_do_legislativo_no_007-24_-_vale_alimentacao_assessores_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1680/008_-_projeto_de_lei_n_008-24_-_escola_rural_palmeirinha_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1693/008_-_projeto_de_lei_do_legislativo_no_008-24_-_rua_paulo_novais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1697/010_-_projeto_de_lei_do_legislativo_no_010-24_-_largo_ana_mendes_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1704/011_-_projeto_de_lei_do_legislativo_no_011-24_-_lazer_dos_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1709/012_-_projeto_de_lei_do_legislativo_no_012-24_-_tecnico_em_enfermagem_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1722/013_-_projeto_de_lei_do_legislativo_no_013-24_-_maio_laranja_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1723/014_-_projeto_de_lei_do_legislativo_no_014-24_-_escola_que_cuida_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1725/015_-_projeto_de_lei_do_legislativo_no_015-24_-_energia_solar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1728/016_-_projeto_de_lei_do_legislativo_no_016-24_-_dia_de_corpus_christi_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1741/017_-_projeto_de_lei_do_legislativo_no_017-24_-_prioridade_pacientes_oncologicos_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1742/projeto_de_lei_conselho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1749/019_-_projeto_de_lei_do_legislativo_no_019-24_-_praca_diorlando_goncalves_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1750/020_-_projeto_de_lei_do_legislativo_no_020-24_-_rua_dr._jose_augusto_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1755/021_-_projeto_de_lei_do_legislativo_no_021-24_-_wheeling_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1760/021_-_projeto_de_lei_n_021-24_-_lixo_zero_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1766/023_-_projeto_de_lei_do_legislativo_no_023-24_-reajuste_vale_alimentacao_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1767/024_-_projeto_de_lei_do_legislativo_no_024-24_-plano_de_saude_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1768/025_-_projeto_de__lei_do_legislativo__no_025-24_-_subsidio_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1769/026_-_projeto_de_lei_do_legislativo_no_026-24_-_ferias_e_13_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1787/027_-_projeto_de_lei_do_legislativo_no_027-24_-_leitura_da_biblia_nas_escolas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1792/028_-_projeto_de_lei_do_legislativo_no_028-24_-_proibicao_de_protesto_-_hilderico.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1795/029_-_projeto_de_lei_do_legislativo_no_029-24_-_assistencia_judiciaria_gm_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1809/030_-_projeto_de_lei_do_legislativo_no_030-24_-_remocao_de_arvores_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1815/031_-_projeto_de_lei_do_legislativo_no_031-24_-_rua_laudina_monteiro_-_manu.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1681/001_-_projeto_de_resolucao_n_001-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1688/002_-_projeto_de_resolucao_n_002-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1714/003_-_projeto_de_resolucao_003_-_denomina_memorial_naara_duarte_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1715/004_-_projeto_de_resolucao_004_-_denomina_cantina_dalva_nascimento_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_de_lei_mariano_campos.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1637/001_-_requerimento_n_001-24_-_sessao_especial_dia_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1662/002_-_requerimento_n_002-24_-_sessao_solene_medalha_juvino_oliveira_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1665/003_-_requerimento_n_003-24_-_sessao_especial_familias_-_neto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1669/004_-_requerimento_n_004-24_-_requer_informacoes_do_caps_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1682/005_-_requerimento_n_005-24_-_convoca_coordenacao_do_caps_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1716/006_-_requerimento_n_006-24_-sessao_especial_maio_laranja_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1747/007_-_requerimento_n_007-24_-sessao_especial_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1751/008_-_requerimento_n_008-24_-sessao_especial_50_anos_polivalente_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1630/001_-_veto_total_n_001-24_-_emendas_ao_pl_20-22_taxistas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_011-2024_-_veto_emenda.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1775/003_-_veto_total_n_003-24_ao_pl_013-24_-_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1776/004_-_veto_total_n_004-24_ao_pl_14-2024_-_escola_que_cuida.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1777/005_-_veto_total_n_005-24_ao_pl_15-2024_-_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1855/006_-_pl_001-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1856/007_-_pl_030-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1857/008_-_pl_016-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1858/009_-_pl_029-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1631/001_-_projeto_de_lei_n_001-24_-_parcelamento_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1632/002_-_projeto_de_lei_n_002-24_-_piso_salarial_agente_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1655/003_-_projeto_de_lei_n_003-24_-_reajuste_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1656/004_-_projeto_de_lei_n_004-24_-_cria_cargo_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1672/005-_projeto_de_lei_no_005-2024_-_lei_diretrizes_orcamentaria_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1712/006-_projeto_de_lei_no_006-2024_-_altera_a_lei_941.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1718/007_-_projeto_de_lei_n_007-24_-_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1733/008_-_projeto_de_lei_n_008-24_-_saae.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1734/009_-_projeto_de_lei_n_009-24_-_reajuste_servidores_do_saae.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1738/010_-_projeto_de_lei_n_010-24_-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1743/011_-_projeto_de_lei_n_011-2024_-_plano_de_cargos_e_salarios_da_gm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1765/pl_012-2024_-_ploa_2025_-_pm_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1770/pl_013-2024_-_institui_13o_e_ferias_-_secretarios_e_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1771/014_-_projeto_de_lei_no_014-24_-_servico_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1824/pl_015-2024_-_comutran_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1646/001_-_parecer_conjunto_favoravel_n_001-24_-_ao_projeto_executivo_001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1652/002_-_parecer_favoravel_n_002-24_-_ao_projeto_de_decreto_001_-_2024_lekao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1653/003_-_parecer_favoravel_n_003-24_-_ao_pl_005-24_-_lekao_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1737/004_-_parecer_favoravel_n_004-24_-_ao_pl_005-24_ldo_-_ccjr_e_cfoc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1800/006_-_parecer_favoravel_n_006-24_-_loa_-_ccjr_e_cfoc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1801/007_-_parecer_contrario_n_007-24_-_pl_do_legislativo_012_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1802/008_-_parecer_contrario_n_008-24_-_pl_do_legislativo_016_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1803/009_-_parecer_contrario_n_009-24_-_pl_do_legislativo_001_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1818/011_-_parecer_contrario_n_011-24_-_ao_pl_009-24_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1819/012_-_parecer_contrario_n_012-24_-_ao_pl_019-24_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1820/013_-_parecer_desfavoravel_n_013-24_-_ao_pl_020-24_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1740/001_-_emenda_modifitiva_no_001_-_pl_executivo_n_009_-_reajuste_saae_-_tiquinho_e_valdeir.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1633/001_-_indicacao_n_001-24_-_mehorias_quadra_da_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1634/002_-_indicacao_n_002-24_-_isencao_iptu_imoveis_vitimas_das_enchentes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1635/003_-_indicacao_n_003-24_-_reforma_do_banheiro_da_feirinha_do_primavera_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1645/004_-_indicacao_n_004-24_-_carros_para_a_secretaria_de_saude_-_juscelino_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1658/005_-_indicacao_n_005-24_-_isencao_de_imposto_sua_cia_-_helder.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1659/006_-_indicacao_n_006-24_-_creche_no_primavera_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1660/007_-_indicacao_n_007-24_-_plano_de_carreira_coordenadores_pedagogicos_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1661/indicacao_cav_e_caee.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1668/009_-_indicacao_n_009-24_-_reforma_banheiros_da_central_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1673/010_-_indicacao_n_010-24_-_circuito_de_mobilidade_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1674/011_-_indicacao_n_011-24_-_area_de_preservacao_beira_rio_e_grotao_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1675/012_-_indicacao_n_012-24_-construcao_de_praca_na_urbis_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1678/013_-_indicacao_n_013-24_-_construcao_ponte_de_concreto_bem_querer_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1679/014_-_indicacao_n_014-24_-_construcao_de_pista_de_caminhada_no_grotao_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1687/015_-_indicacao_n_015-24_-_construcao_de_ponte_no_ponto_certo_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1689/indicacao_medico_gastro.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1694/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1695/018_-_indicacao_n_018-24_-_coleta_de_lixo_na_agrovila_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1696/019_-_indicacao_n_019-24_-_redutor_de_velocidade_baixada_dos_ciganos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1705/020_-_indicacao_n_020-24_-_reforma_da_quadra_do_agarradinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1721/021_-_indicacao_n_021-24_-_limpeza_av._gilberto_morais_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1724/022_-_indicacao_n_022-24_-_ouvidoria_exploracao_sexual_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1726/023_-_indicacao_n_023-24_-_fonoaudiologo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1727/024_-_indicacao_n_024-24_-_neuropediatra_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1729/025_-_indicacao_n_025-24_-_recapeamento_asfaltico_rua_a_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1730/026_-_indicacao_n_026-24_-_recapeamento_asfaltico_tv._belmiro_leite_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1731/027_-_indicacao_n_027-24_-_recapeamento_asfaltico_tv._nandao_guimaraes_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1735/028_-_indicacao_n_028-24_-_espaco_sensorial_para_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1736/029_-_indicacao_n_029-24_-_construcao_de_praca_no_americo_nogueira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1744/030_-_indicacao_n_030-24_-_posto_da_pm_e_cameras_na_lagoa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1756/031_-_indicacao_n_031-24_-_faixa_elevada_escola_luiza_ferraz_e_ismael_cruz_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1761/032_-_indicacao_n_032-24_-pavimentacao_tv._17_vila_erika_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1762/033_-_indicacao_n_033-24_-pavimentacao_tv._3_vila_erika_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1763/034_-_indicacao_n_034-24_-praca_sensorial_na_lagoa_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1764/035_-_indicacao_n_035-24_-_ponte_molhada_no_morada_do_bem-querer_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1772/036_-_indicacao_n_036-24_-_pavimentacao_tv_visconde_do_rio_branco_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1781/037_-_indicacao_n_037-24_-_construcao_de_pavimento_pc_da_bandeira_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1782/038_-_indicacao_n_038-24_-_ponto_de_apoio_para_motoqueiros_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1783/039_-_indicacao_n_039-24_-_carro_pipa_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1784/040_-_indicacao_n_040-24_-_transporte_para_universitarios-_luciano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1796/041_-_indicacao_n_041-24_-_praca_beira_rio_-_manu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1812/042_-_indicacao_n_042-24_-_redutor_de_velocidade_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1813/implantacao_de_guard_rail.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1816/044_-_indicacao_n_044-24_-_rampas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1817/combate_ao_escorpioes.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1643/002_-_mocao_de_aplauso_n_002-24_-_bonny_cordeiro_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1648/003_-_mocao_de_pesar_n_003-24_-_noel_santos_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1649/004_-_mocao_de_pesar_n_004-24_-_carlos_alberto_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1654/manoel_felix.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1657/006_-_mocao_de_aplauso_n_006-24_-_yanni_oliveira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1663/mocao_de_pesar_-_valquirio_oliveira.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1664/008_-_mocao_de_aplauso_n_008_-24_-_rede_municipal_de_educacao_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1667/009_-_mocao_de_aplauso_n_009-24_-_movimento_hip_hop_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1671/011_-_mocao_de_aplauso_n_011-24_-_erisvaldo_guarda_municial_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1676/012_-_mocao_de_aplauso_n_012-24_-_igreja_sao_jose_70_anos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1683/mocao_de_aplauso_-_15_anos_do_sudoeste_hoje.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1685/014_-_mocao_de_aplauso_n_014_-24_-_assembleia_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1686/015_-_mocao_de_aplauso_n_015_-24_-_edilson_lima__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1690/aplausos_jsp.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1691/017_-_mocao_de_aplauso_n_017-24_-_padre_pericles_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1692/018_-_mocao_de_aplauso_n_018-24_-_padre_uilton_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1698/019_-_mocao_de_aplausos_n_019-24_-_fala_meu_ilustre_-__tarugao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1699/020_-_mocao_de_aplausos_n_020-24_-_itapetinga_24h_-_marlon_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1700/021_-_mocao_de_aplausos_n_021-24_-_ireporter_-_eudo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1701/022_-_mocao_de_aplausos_n_022-24_-_itapetinga_noticias_-_isrrael_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1703/023_-_mocao_de_aplausos_n_023-24_-_virginia_teixeira_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1706/024_-_mocao_de_aplausos_n_024-24_-_sec._saude_-_faxinaco_da_dengue_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1707/025_-_mocao_de_aplausos_n_025-24_-_tiro_de_guerra_-_combate_a_dengue_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1708/026_-_mocao_de_aplausos_n_026-24_-agentes_de_endemias_-_combate_a_dengue_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1710/aplausos_-_62_anos_de_casamento_nivaldo_e_augusta.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1711/028_-_mocao_de_aplausos_n_028-24_-_sindicato_dos_produtores_rurais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1713/029_-_mocao_de_aplausos_n_029-24_-_jequie_pizza_play_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1717/030_-_mocao_de_pesar_n_030-24_-_jackson_coelho_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1719/031_-_mocao_de_pesar_n_031-24_-_nelson_seleiro_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1732/032_-_mocao_de_pesar_n_032-24_-_rudival_lopes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1739/033_-_mocao_de_pesar_n_033-24_-_jose_felicio_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1745/034_-_mocao_de_aplauso_n_034-24_-_jusceleide_moreira_-_manu.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1748/035_-_mocao_de_aplauso_n_035-24_-86_anos_1a_igreja_batista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1752/036_-_mocao_de_aplauso_n_036-24_-_50_anos_polivalente_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1753/mocao_de_pesar_professora_ferraz.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1754/038_-_mocao_de_pesar_n_038_-24_-_neide_queiroz__-_anderson.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1758/039_-_mocao_de_aplauso_n_039_-24_-_ze_ferreira_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1757/040_-_mocao_de_aplauso_n_040-24_-_banco_do_brasil_-_tuca_-.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1759/041_-_mocao_de_pesar_n_041-24_-_gildete_santos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1774/042_-_mocao_de_aplauso_n_042-24_-_marizete_franca_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1785/043_-_mocao_de_aplauso_n_043-24_-_milana_alves_-_neto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1786/044_-_mocao_de_aplauso_n_044_-24_-_reverendo_joaquim_marinho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1797/045_-_mocao_de_pesar_n_045-24_-_elza_souza_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1811/046_-_mocao_de_aplauso_n_046-24_-grupo_instrumental_alumei_-_manu.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1821/001_-_parecer_favoravel_com_emenda_n_001-24_-_compra_de_equipamentos_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1822/002_-_parecer_favoravel_com_emenda_n_002-24_-_saae_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1823/003_-_parecer_favoravel_com_emenda_n_003-24_-_bandeira_do_colonia_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1641/001_-_projeto_de_decreto_n_001-24_-_nilton_cirqueira_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1644/002_-_projeto_de_decreto_n_002-24_-_seichi_yamauchi_-_gege.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1666/003_-_projeto_de_decreto_n_003-24_-_ariel_alonso_-_neto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1702/005_-_projeto_de_decreto_n_005-24_-_isrrael_damaceno_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1773/006_-_projeto_de_decreto_n_006-24_-_claudio_menezes_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1778/007_-_projeto_de_decreto_n_007-24_-_wildeberg_silva_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1779/008_-_projeto_de_decreto_n_008-24_-_tarsio_sousa_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1780/009_-_projeto_de_decreto_n_009-24_-_adalmar_inacio_-_neto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1788/010_-_projeto_de_decreto_n_010-24_-_simone_gualberto_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1789/011_-_projeto_de_decreto_n_011-24_-_leandro_bento_-_peto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1790/012_-_projeto_de_decreto_n_012-24_-_vera_lucia_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1791/013_-_projeto_de_decreto_n_013-24_-_gilberto_ramos_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1793/014_-_projeto_de_decreto_n_014-24_-_erivelton_tavares_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1794/015_-_projeto_de_decreto_n_015-24_-_major_alecio_marques_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1798/016_-_projeto_de_decreto_n_016-24_-_jurandi_gomes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1799/017_-_projeto_de_decreto_n_017-24_-_luis_putumuju_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1805/018_-_projeto_de_decreto_n_018-24_-_vera_lucia_ribeiro_-_manu.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1806/019_-_projeto_de_decreto_n_019-24_-_eduardo_hagge_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1807/020_-_projeto_de_decreto_n_020-24_-_maria_jose_hagge_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1808/021_-_projeto_de_decreto_n_021-24_-_tiago_rodrigo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1814/022_-_projeto_de_decreto_n_022-24_-_daniela_abelha_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1636/001_-_projeto_de_lei_do_legislativo_n_001-24_-_isencao_de_iptu_enchentes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1638/002_-_projeto_de_lei_do_legislativo_n_002-24_-_hospital_virginia_hagge_-_gege.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1639/003_-_projeto_de_lei_do_legislativo_n_003-24_-_altera_lei_1.466-2020_-_gege.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1640/004_-_projeto_de_lei_do_legislativo_no_004-24_-_cria_cargo_auxiliar_de_departamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1647/005_-_projeto_de_lei_do_legislativo_no_005-24_-_regulamenta_lei_de_animais_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1650/006_-_projeto_de_lei_do_legislativo_no_006-24_-reajuste_servidores_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1651/007_-_projeto_de_lei_do_legislativo_no_007-24_-_vale_alimentacao_assessores_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1680/008_-_projeto_de_lei_n_008-24_-_escola_rural_palmeirinha_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1693/008_-_projeto_de_lei_do_legislativo_no_008-24_-_rua_paulo_novais_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1697/010_-_projeto_de_lei_do_legislativo_no_010-24_-_largo_ana_mendes_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1704/011_-_projeto_de_lei_do_legislativo_no_011-24_-_lazer_dos_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1709/012_-_projeto_de_lei_do_legislativo_no_012-24_-_tecnico_em_enfermagem_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1722/013_-_projeto_de_lei_do_legislativo_no_013-24_-_maio_laranja_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1723/014_-_projeto_de_lei_do_legislativo_no_014-24_-_escola_que_cuida_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1725/015_-_projeto_de_lei_do_legislativo_no_015-24_-_energia_solar_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1728/016_-_projeto_de_lei_do_legislativo_no_016-24_-_dia_de_corpus_christi_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1741/017_-_projeto_de_lei_do_legislativo_no_017-24_-_prioridade_pacientes_oncologicos_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1742/projeto_de_lei_conselho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1749/019_-_projeto_de_lei_do_legislativo_no_019-24_-_praca_diorlando_goncalves_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1750/020_-_projeto_de_lei_do_legislativo_no_020-24_-_rua_dr._jose_augusto_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1755/021_-_projeto_de_lei_do_legislativo_no_021-24_-_wheeling_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1760/021_-_projeto_de_lei_n_021-24_-_lixo_zero_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1766/023_-_projeto_de_lei_do_legislativo_no_023-24_-reajuste_vale_alimentacao_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1767/024_-_projeto_de_lei_do_legislativo_no_024-24_-plano_de_saude_efetivos_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1768/025_-_projeto_de__lei_do_legislativo__no_025-24_-_subsidio_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1769/026_-_projeto_de_lei_do_legislativo_no_026-24_-_ferias_e_13_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1787/027_-_projeto_de_lei_do_legislativo_no_027-24_-_leitura_da_biblia_nas_escolas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1792/028_-_projeto_de_lei_do_legislativo_no_028-24_-_proibicao_de_protesto_-_hilderico.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1795/029_-_projeto_de_lei_do_legislativo_no_029-24_-_assistencia_judiciaria_gm_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1809/030_-_projeto_de_lei_do_legislativo_no_030-24_-_remocao_de_arvores_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1815/031_-_projeto_de_lei_do_legislativo_no_031-24_-_rua_laudina_monteiro_-_manu.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1681/001_-_projeto_de_resolucao_n_001-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1688/002_-_projeto_de_resolucao_n_002-24_-_apoio_a_atividade_parlamentar_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1714/003_-_projeto_de_resolucao_003_-_denomina_memorial_naara_duarte_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1715/004_-_projeto_de_resolucao_004_-_denomina_cantina_dalva_nascimento_-_neto_ferraz.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1720/projeto_de_lei_mariano_campos.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1637/001_-_requerimento_n_001-24_-_sessao_especial_dia_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1662/002_-_requerimento_n_002-24_-_sessao_solene_medalha_juvino_oliveira_-_luciano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1665/003_-_requerimento_n_003-24_-_sessao_especial_familias_-_neto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1669/004_-_requerimento_n_004-24_-_requer_informacoes_do_caps_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1682/005_-_requerimento_n_005-24_-_convoca_coordenacao_do_caps_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1716/006_-_requerimento_n_006-24_-sessao_especial_maio_laranja_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1747/007_-_requerimento_n_007-24_-sessao_especial_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1751/008_-_requerimento_n_008-24_-sessao_especial_50_anos_polivalente_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1630/001_-_veto_total_n_001-24_-_emendas_ao_pl_20-22_taxistas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1746/pl_011-2024_-_veto_emenda.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1775/003_-_veto_total_n_003-24_ao_pl_013-24_-_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1776/004_-_veto_total_n_004-24_ao_pl_14-2024_-_escola_que_cuida.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1777/005_-_veto_total_n_005-24_ao_pl_15-2024_-_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1855/006_-_pl_001-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1856/007_-_pl_030-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1857/008_-_pl_016-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1858/009_-_pl_029-2024_-_veto_total.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1631/001_-_projeto_de_lei_n_001-24_-_parcelamento_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1632/002_-_projeto_de_lei_n_002-24_-_piso_salarial_agente_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1655/003_-_projeto_de_lei_n_003-24_-_reajuste_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1656/004_-_projeto_de_lei_n_004-24_-_cria_cargo_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1672/005-_projeto_de_lei_no_005-2024_-_lei_diretrizes_orcamentaria_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1712/006-_projeto_de_lei_no_006-2024_-_altera_a_lei_941.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1718/007_-_projeto_de_lei_n_007-24_-_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1733/008_-_projeto_de_lei_n_008-24_-_saae.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1734/009_-_projeto_de_lei_n_009-24_-_reajuste_servidores_do_saae.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1738/010_-_projeto_de_lei_n_010-24_-_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1743/011_-_projeto_de_lei_n_011-2024_-_plano_de_cargos_e_salarios_da_gm.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1765/pl_012-2024_-_ploa_2025_-_pm_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1770/pl_013-2024_-_institui_13o_e_ferias_-_secretarios_e_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1771/014_-_projeto_de_lei_no_014-24_-_servico_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1824/pl_015-2024_-_comutran_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1646/001_-_parecer_conjunto_favoravel_n_001-24_-_ao_projeto_executivo_001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1652/002_-_parecer_favoravel_n_002-24_-_ao_projeto_de_decreto_001_-_2024_lekao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1653/003_-_parecer_favoravel_n_003-24_-_ao_pl_005-24_-_lekao_animais_de_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1737/004_-_parecer_favoravel_n_004-24_-_ao_pl_005-24_ldo_-_ccjr_e_cfoc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1800/006_-_parecer_favoravel_n_006-24_-_loa_-_ccjr_e_cfoc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1801/007_-_parecer_contrario_n_007-24_-_pl_do_legislativo_012_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1802/008_-_parecer_contrario_n_008-24_-_pl_do_legislativo_016_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1803/009_-_parecer_contrario_n_009-24_-_pl_do_legislativo_001_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1818/011_-_parecer_contrario_n_011-24_-_ao_pl_009-24_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1819/012_-_parecer_contrario_n_012-24_-_ao_pl_019-24_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2024/1820/013_-_parecer_desfavoravel_n_013-24_-_ao_pl_020-24_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="173.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>