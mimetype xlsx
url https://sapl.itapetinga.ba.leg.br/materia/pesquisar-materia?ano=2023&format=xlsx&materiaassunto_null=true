--- v0 (2026-02-27)
+++ v1 (2026-06-15)
@@ -54,3372 +54,3372 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_aditiva_n_001-23_-_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_aditiva_n_001-23_-_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 005/23 que "Dispõe sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tiquinho Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1532/emenda_modifitiva_no_002_-_tiquinho_loa_equipamentos.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1532/emenda_modifitiva_no_002_-_tiquinho_loa_equipamentos.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 002/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências", destinada à compra de aparelhos de ultrassonografia, tomógrafos e máquina de ressonância magnética.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1533/003_-_emenda_modificativa_no_003_-_tiquinho-loa_saae.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1533/003_-_emenda_modificativa_no_003_-_tiquinho-loa_saae.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 003/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências", destinados à compra de bombas e aparelhagem necessária para abastecimento ininterrupto de água nas vilas.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1534/004_-_emenda_modifitiva_no_004_-_tiquinho_loa_rede_cegonha.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1534/004_-_emenda_modifitiva_no_004_-_tiquinho_loa_rede_cegonha.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 004/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências", destinados instalação de estrutura física e aquisição de equipamentos para realização de partos no nosso município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderson da Nova</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1535/005_-_emenda_modifitiva_no_005_-_anderson_loa_-_animais.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1535/005_-_emenda_modifitiva_no_005_-_anderson_loa_-_animais.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 005/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada ao programa de proteção animal.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1549/006_-_emenda_modifitiva_no_006_-_mesa_-_centro_de_equoterapia.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1549/006_-_emenda_modifitiva_no_006_-_mesa_-_centro_de_equoterapia.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 006/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada ao centro de reabilitação Equoterapia Manuela.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1550/007_-_emenda_modifitiva_no_007_-_mesa_-_corrida_das_minas.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1550/007_-_emenda_modifitiva_no_007_-_mesa_-_corrida_das_minas.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 007/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada ao evento Corrida das “Minas” realizada pela Guarda Municipal.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1554/008_-_emenda_modifitiva_no_008_-_mesa_-_saae.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1554/008_-_emenda_modifitiva_no_008_-_mesa_-_saae.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 008/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada a reestruturar redes e dutos para o abastecimento de agua das vilas.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1563/009_-_emenda_modifitiva_no_009_-sibele_-_voo_livre.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1563/009_-_emenda_modifitiva_no_009_-sibele_-_voo_livre.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 009/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada a subsidiar o Grupo de Capoeira Voo Livre.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Lekão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1571/010_-_emenda_modifitiva_no_010_-_sos_animais_de_rua_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1571/010_-_emenda_modifitiva_no_010_-_sos_animais_de_rua_-_lekao.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 010/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada a construção da sede da ONG SOS Animais de Rua Itapetinga - BA.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1595/011_-_emenda_modifitiva_no_011_-_fundo_consumidor_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1595/011_-_emenda_modifitiva_no_011_-_fundo_consumidor_-_mesa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 011/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências, destinada ao Fundo Municipal de Proteção e Defesa do Consumidor e a Gestão do Centro de Formação Profissional”.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gegê</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1596/012_-_emenda_modifitiva_no_012_-_bandeira_para_cristo_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1596/012_-_emenda_modifitiva_no_012_-_bandeira_para_cristo_-_gege.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 012/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada a atividade religiosa no Distrito de Bandeira do Colônia intitulada, “Bandeira para Cristo”.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Modificativa N° 013/23 ao Projeto de Lei Ordinária do Executivo Nº 014/2023 que “Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências”, destinada a construir um reservatório de água para alimentar com água potável as redes e dutos para o abastecimento de água das vilas e adjacências.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pastor Evandro Souza</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1291/001_-_indicacao_n_001-23_-_reforma_quadra_jose_ivo_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1291/001_-_indicacao_n_001-23_-_reforma_quadra_jose_ivo_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico a reforma da quadra esportiva do bairro José Ivo.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>Tarugão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1292/002_-_indicacao_n_002-23_-_patrolamento_quintas_do_sul_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1292/002_-_indicacao_n_002-23_-_patrolamento_quintas_do_sul_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico o patrolamento das transversais e principais ruas e avenidas não pavimentadas do Quintas do Sul, danificadas por decorrência das últimas chuvas que caíram no município.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1293/003_-_indicacao_n_003-23_-_redutor_de_velocidade_av_itabuna_-_rodociaria_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1293/003_-_indicacao_n_003-23_-_redutor_de_velocidade_av_itabuna_-_rodociaria_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de dois redutores de velocidades na Avenida Itabuna, em frente a Estação Rodoviária de Itapetinga.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1294/004_-_indicacao_n_004-23_-_dedetizacao_central_i_e_ii_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1294/004_-_indicacao_n_004-23_-_dedetizacao_central_i_e_ii_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a dedetização da Central I e II de Abastecimento de Itapetinga.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1295/005_-_indicacao_n_005-23_-_dedetizacao_feira_primavera_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1295/005_-_indicacao_n_005-23_-_dedetizacao_feira_primavera_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a dedetização na feira livre do bairro Primavera.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1297/006_-_indicacao_n_006-23_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1297/006_-_indicacao_n_006-23_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de interceptor de esgoto, no bairro Quintas do Sul, localizado entre as ruas Regiane Bomfim e Wellington Paiva.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1302/007_-_indicacao_n_007-23_-_wifi_central_i_e_ii_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1302/007_-_indicacao_n_007-23_-_wifi_central_i_e_ii_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico implantação de Rede de Internet Wi-Fi gratuito, na Central de Abastecimento I e II, bem como capacitação de todos os profissionais que ali trabalham, como instrumento de melhoria de suas atividades laborais.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1306/008_-_indicacao_n_008-23_-_pavimentacao_asfaltica_cidade_jardim_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1306/008_-_indicacao_n_008-23_-_pavimentacao_asfaltica_cidade_jardim_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a recuperação asfáltica das ruas do Habitar Cidade Jardim.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1310/009_-_indicacao_n_009-23_-_pavimentacao_rua_-_vila_erika_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1310/009_-_indicacao_n_009-23_-_pavimentacao_rua_-_vila_erika_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação das ruas F, B, N, D e Travessa 7, no bairro Vila Érika.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1312/010_-_indicacao_n_010-23_-_creche_24h_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1312/010_-_indicacao_n_010-23_-_creche_24h_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma creche 24 horas com horários flexíveis, no âmbito do município de Itapetinga.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1313/011_-_indicacao_n_011-23_-_projeto_de_lei_-_escola_sustentavel_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1313/011_-_indicacao_n_011-23_-_projeto_de_lei_-_escola_sustentavel_-_anderson.pdf</t>
   </si>
   <si>
     <t>Indico a apreciação a posterior apresentação do Projeto de Lei que implanta, no âmbito do Município, o Programa "Escola Sustentável", conforme anexo I.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Carlão de Palmares</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1323/012_-_indicacao_n_012-23_-_monitoramento_palmares_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1323/012_-_indicacao_n_012-23_-_monitoramento_palmares_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que seja feito o vídeo monitoramento do Povoado de Palmares.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1324/013_-_indicacao_n_013-23_-_video_monitoramento_bandeira_do_colonia_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1324/013_-_indicacao_n_013-23_-_video_monitoramento_bandeira_do_colonia_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que seja feito o vídeo monitoramento do distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1326/014_-_indicacao_n_014-23_-_ponto_de_luz_rua_ju_-_quintas_do_norte_-_pastor.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1326/014_-_indicacao_n_014-23_-_ponto_de_luz_rua_ju_-_quintas_do_norte_-_pastor.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a instalação de um ponto de luz (braço de luz), na Rua J, no bairro Quintas do Norte.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1327/015_-_indicacao_n_015-23_-_refletores_e_postes_campo_adeilson_americo_nogueira_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1327/015_-_indicacao_n_015-23_-_refletores_e_postes_campo_adeilson_americo_nogueira_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado o serviço de implantação de postes e refletores, no campo Adeilson Lima, no bairro Américo Nogueira.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1331/016_-_indicacao_n_016-23_-_repintura_de_faixas_de_pedestres_escolas_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1331/016_-_indicacao_n_016-23_-_repintura_de_faixas_de_pedestres_escolas_-_carlao.pdf</t>
   </si>
   <si>
     <t>Indico que se faça a repintura de todas as faixas de pedestres próximas as escolas municipais.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1332/jardim_da_saudade..doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1332/jardim_da_saudade..doc</t>
   </si>
   <si>
     <t>INDICO à Mesa Diretora desta Casa, após ter ouvido o Plenário e de acordo com os trâmites legais e regimentais que seja encaminhada essa indicação ao Poder Executivo Municipal, Que seja nomeado o cemitério de Palmares como: Jardim da Saudade, pois o mesmo não tem nome.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Helder de Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1333/018_-_indicacao_n_018-23_-_reforma_banheiro_e_vestiario_do_estadio_primaverao_-_helder.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1333/018_-_indicacao_n_018-23_-_reforma_banheiro_e_vestiario_do_estadio_primaverao_-_helder.pdf</t>
   </si>
   <si>
     <t>Indico a reforma total dos banheiros e vestiários do Estádio Municipal Primaverão, neste município.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1341/019_-_indicacao_n_019-23_-compra_de_carro_saude_bandeira_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1341/019_-_indicacao_n_019-23_-compra_de_carro_saude_bandeira_-_gege.pdf</t>
   </si>
   <si>
     <t>Indico a compra de um carro para ser utilizado nas Unidades de Saúde, do Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1342/020_-_indicacao_n_020-23_-construcao_de_sala_administrativa_e_banheiro_no_cemiterio_do_bandeira_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1342/020_-_indicacao_n_020-23_-construcao_de_sala_administrativa_e_banheiro_no_cemiterio_do_bandeira_-_gege.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma sala administrativa, com banheiro e vestiário para funcionários, a instalação de um ossuário, construção de banheiros para visitantes (masculino e feminino), no Cemitério Recanto da Saudade, no Distrito do Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1343/021_-_indicacao_n_021-23_-_equipamento_de_ultrassonografia_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1343/021_-_indicacao_n_021-23_-_equipamento_de_ultrassonografia_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja adquirido pela Secretaria de Saúde equipamentos de ultrassonografia, à população de Itapetinga.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1344/022_-_indicacao_n_022-23_-_lei_reurb_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1344/022_-_indicacao_n_022-23_-_lei_reurb_-_mesa.pdf</t>
   </si>
   <si>
     <t>Indico que encaminhe à esta Casa Legislativa, Projeto de Lei criando PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA URBANA-REURB, nos moldes da Lei Federal nº 13.465/2017, intitulado “ITAPETINGA MORADIA LEGAL”.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Juscelino Olimpio Gomes</t>
   </si>
   <si>
     <t>Indico que se estude a possibilidade de realizar Mutirões de saúde, social e de limpeza, de forma periódica, com a integração de todas as secretarias do município, nos bairros carentes da cidade, bem como no Distrito de Bandeira e Povoado  de Palmares.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1348/024_-_indicacao_n_024-23_-_redutores_de_velocidade_res._pedra_branca_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1348/024_-_indicacao_n_024-23_-_redutores_de_velocidade_res._pedra_branca_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de redutores de velocidades em rodovia, nas proximidades do Residencial Pedra Branca.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1360/025_-_indicacao_n_025-23_-_castramovel_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1360/025_-_indicacao_n_025-23_-_castramovel_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado no município um castramóvel de animais.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1361/026_-_indicacao_n_026-23_-_detector_de_metal_nas_escolas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1361/026_-_indicacao_n_026-23_-_detector_de_metal_nas_escolas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de portais de detectores de metais nas escolas da rede pública de Itapetinga.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1364/027_-_indicacao_n_027-23_-_projeto_de_lei_desapropiacao_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1364/027_-_indicacao_n_027-23_-_projeto_de_lei_desapropiacao_-_mesa.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo encaminhe à esta Casa Legislativa, Projeto de Lei declarando a necessidade pública, para fins de desapropriação, a área de terras do imóvel sem benfeitorias, situado na Avenida Gilberto de Morais Silva, no bairro São Francisco, de propriedade de Edna Maria Rodrigues Brito”, com o intuito de que seja usado para o combate a alagamentos naquela região.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1374/028_-_indicacao_n_028-23_-_saude_mental_itinerante_-_bandeira_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1374/028_-_indicacao_n_028-23_-_saude_mental_itinerante_-_bandeira_-_gege.pdf</t>
   </si>
   <si>
     <t>Indico a criação do Atendimento de Saúde Mental Itinerante, com atendimentos psicossociais envolvendo uma equipe multiprofissional, no Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1375/029_-_indicacao_n_029-23_-_construcao_de_praca_na_rua_jardel_no_angela_espinheira_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1375/029_-_indicacao_n_029-23_-_construcao_de_praca_na_rua_jardel_no_angela_espinheira_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que se construa uma praça poliesportiva na Rua Jardel de Jesus, no bairro Ângela Espinheira.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1397/030_-_indicacao_n_030-23_-_atendimento_medico_bandeira_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1397/030_-_indicacao_n_030-23_-_atendimento_medico_bandeira_-_gege.pdf</t>
   </si>
   <si>
     <t>Indico que sejam realizados atendimentos por médicos especialista no Distrito do Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Manu de Chico Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1401/031_-_indicacao_n_031-23_-_projeto_de_lei_piso_enfermagem_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1401/031_-_indicacao_n_031-23_-_projeto_de_lei_piso_enfermagem_-_manu.pdf</t>
   </si>
   <si>
     <t>Indico a apreciação a posterior apresentação do Projeto de Lei para que seja implementado no município o Piso Salarial dos Profissionais de Enfermagem, ao mesmo tempo que seja adequado a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, para efetuar o pagamento do Piso Salarial da Enfermagem.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1405/032_-_indicacao_n_032-23_-_faixa_elevada_em_frente_a_luminosa_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1405/032_-_indicacao_n_032-23_-_faixa_elevada_em_frente_a_luminosa_-_manu.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de faixa elevada (quebra-molas), na Av. Paralela, nas proximidades do n° 1.153, no bairro Quintas do Sul, em frente a NOVA LUMINOSA.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1410/033_-_indicacao_n_033-23_-_curso_de_capacitacao_de_maquinas_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1410/033_-_indicacao_n_033-23_-_curso_de_capacitacao_de_maquinas_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que se contrate uma empresa especializada em Cursos de Capacitação de Máquinas Pesadas (retroescavadeiras, tratores e caterpillar), para a capacitação dos munícipes.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1411/034_-_indicacao_n_034-23_-_lixeiras_no_parque_da_lagoa_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1411/034_-_indicacao_n_034-23_-_lixeiras_no_parque_da_lagoa_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que se coloque lixeiras em volta de todo o Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1419/035_-_indicacao_n_035-23_-_cameras_de_seguranca_no_bandeira_-_helder.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1419/035_-_indicacao_n_035-23_-_cameras_de_seguranca_no_bandeira_-_helder.pdf</t>
   </si>
   <si>
     <t>INDICO que o Poder Executivo Municipal viabilize através da Secretaria responsável a IMPLANTAÇÃO DE CÂMERAS DE SEGURANÇA no centro e demais locais estratégicos do Distrito de Bandeira do Colônia, neste município.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1420/036_-_indicacao_n_036-23_-_galeria_pluvial_-_av._da_saudade_bandeira_-_helder.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1420/036_-_indicacao_n_036-23_-_galeria_pluvial_-_av._da_saudade_bandeira_-_helder.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de uma Galeria Pluvial na Avenida da Saudade e  onde mais se fizer necessário, no Distrito de Bandeira do Colônia, neste município.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Valdeir</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1439/037_-_indicacao_n_037-23_-_poste_na_rua_rudival_rodrigues_-_valdeir.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1439/037_-_indicacao_n_037-23_-_poste_na_rua_rudival_rodrigues_-_valdeir.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de um poste na Rua Rudival Rodrigues Sales, próximo à Avenida Cesar Borges, no Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1447/038_-_indicacao_n_038-23_-_pavimentacao_rua_luciano_dias_americo_nogueira_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1447/038_-_indicacao_n_038-23_-_pavimentacao_rua_luciano_dias_americo_nogueira_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Indico a pavimentação e construção de rede de esgoto na rua Luciano Dias Almeida, no bairro Américo Nogueira.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1451/039_-_indicacao_n_039-23_-_contratacao_de_dermatologista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1451/039_-_indicacao_n_039-23_-_contratacao_de_dermatologista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja feita contratação de médico dermatologista para atender unidades de saúde de Itapetinga.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1452/040_-_indicacao_n_040-23_-_lampadas_e_iluminacao_no_bem_querer_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1452/040_-_indicacao_n_040-23_-_lampadas_e_iluminacao_no_bem_querer_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Indico a reposição de lâmpadas e ampliação de braços de iluminação no Bem Querer.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1465/041_-_indicacao_n_041-23_-_centro_de_referencia_para_autistas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1465/041_-_indicacao_n_041-23_-_centro_de_referencia_para_autistas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado em Itapetinga Centro de Referência Municipal para Pessoas com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1477/042_-_indicacao_n_042-23_-_wi-fi_nas_lavanderias_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1477/042_-_indicacao_n_042-23_-_wi-fi_nas_lavanderias_-_manu.pdf</t>
   </si>
   <si>
     <t>Indico que se estude a possibilidade da instalação da Rede Wi-Fi  nas Lavanderias Comunitárias de todos os Bairros do nosso Município.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1489/043_-_indicacao_n_043-23_-_esgoto_e_drenagem_-_quintas_do_sul_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1489/043_-_indicacao_n_043-23_-_esgoto_e_drenagem_-_quintas_do_sul_-_gege.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de uma rede de esgoto nas ruas C, F e H e drenagem da lagoa do bairro Quintas do Sul Asa Norte.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1491/044_-_indicacao_n_043-23_-_faixa_elevada_farmacia_camaca_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1491/044_-_indicacao_n_043-23_-_faixa_elevada_farmacia_camaca_-_lekao.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado um redutor de velocidade ou passagem elevada de pedestre na rua Boa Nova, mais precisamente em frente a Farmácia Camacã (Matriz), do bairro Camacã.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1492/045_-_indicacao_n_045-23_-_faixa_elevada_av_flamengo_-_quintas_do_morumbi_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1492/045_-_indicacao_n_045-23_-_faixa_elevada_av_flamengo_-_quintas_do_morumbi_-_lekao.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado um redutor de velocidade ou passagem elevada, com pintura na horizontal e vertical, no entroncamento das Avenidas Flamengo, Rivadávia Ferraz e Manoel Domingues de Oliveira, todas situadas no bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1493/046_-_indicacao_n_046-23_-_faixa_elevada_rua_manoel_domingues_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1493/046_-_indicacao_n_046-23_-_faixa_elevada_rua_manoel_domingues_-_lekao.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado um redutor de velocidade com pintura na horizontal e vertical na Rua Manoel Domingues de Oliveira, esquina com a Rua Mauricio Gomes, próximo ao Colégio Adventista, situada no bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1509/047_-_indicacao_n_047-23_-_obras_do_rio_catole_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1509/047_-_indicacao_n_047-23_-_obras_do_rio_catole_-_mesa.pdf</t>
   </si>
   <si>
     <t>Indico que sejam realizadas obras no rio Catolé que margeia o perímetro urbano da cidade como o especificado no anteprojeto em anexo.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1510/048_-_indicacao_n_048-23_-_repintura_de_faixas_de_pedestres_do_centro_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1510/048_-_indicacao_n_048-23_-_repintura_de_faixas_de_pedestres_do_centro_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que se faça a repintura das faixas de pedestres e quebra-molas em todo centro comercial de Itapetinga.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Peto</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1516/049_-_indicacao_n_049-23_-_transformar_o_caic_em_civico_militar_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1516/049_-_indicacao_n_049-23_-_transformar_o_caic_em_civico_militar_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico a transformação do Colégio Caic Paulo Hagge, em uma instituição de ensino Cívico-Militar.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1517/050_-_indicacao_n_050-23_-_apoio_psicologico_maes_atipicas_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1517/050_-_indicacao_n_050-23_-_apoio_psicologico_maes_atipicas_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico que seja dado apoio psicológico para mães atípicas e outras comorbidades, do nosso município.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1518/051_-_indicacao_n_051-23_-construcao_de_local_para_descarte_de_entulho_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1518/051_-_indicacao_n_051-23_-construcao_de_local_para_descarte_de_entulho_-_lekao.pdf</t>
   </si>
   <si>
     <t>Indico que seja criado em Itapetinga um local adequado para descarte de resíduos sólidos (Entulhos).</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1521/052_-_indicacao_n_052-23_-construcao_de_cemiterio_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1521/052_-_indicacao_n_052-23_-construcao_de_cemiterio_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a compra de uma área para construção de Cemitério Público em Itapetinga.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1522/053_-_indicacao_n_053-23_-_faixa_de_pedestre_rua_j1_-_jose_ivo_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1522/053_-_indicacao_n_053-23_-_faixa_de_pedestre_rua_j1_-_jose_ivo_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantada faixas de travessia elevadas de pedestres na Rua J1, no bairro José Ivo.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1523/054_-_indicacao_n_054-23_-_multirao_de_limpeza_-_av._milton_rodrigues_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1523/054_-_indicacao_n_054-23_-_multirao_de_limpeza_-_av._milton_rodrigues_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado um mutirão de limpeza no canteiro central da Avenida Milton Rodrigues.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1529/055_-_indicacao_n_055-23_-_cursos_profissionalizantes_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1529/055_-_indicacao_n_055-23_-_cursos_profissionalizantes_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que considere a alocação de recursos para a implementação de cursos profissionalizantes em nossa comunidade nas áreas de: Pedreiro, Funilaria e Pintura automotiva, Elétrica residencial, Gastronomia e Culinária.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1530/056_-_indicacao_n_056-23_-_telemedicina_na_zona_rural_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1530/056_-_indicacao_n_056-23_-_telemedicina_na_zona_rural_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO a implantação de um serviço de Telemedicina na Zona Rural de Itapetinga.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1536/057_-_indicacao_n_057-23_-_trevo_com_sinalizacao_na_ba_263_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1536/057_-_indicacao_n_057-23_-_trevo_com_sinalizacao_na_ba_263_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Governo Estadual, através da Secretaria de Infraestrutura (SEINFRA), que faça a implantação de trevo com sinalização na BA 263, na entrada para a Av. Américo Nogueira, Clodoaldo Costa, próximo a distribuidora de Gás, conforme localização em anexo.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1548/058_-_indicacao_n_058-23_-_patrolamento_americo_nogueira_e_habitat_brasil_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1548/058_-_indicacao_n_058-23_-_patrolamento_americo_nogueira_e_habitat_brasil_-_peto.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado o patrolamento nos bairros Américo Nogueira e Habitat Brasil.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1564/059_-_indicacao_n_059-23_-_quadra_de_futvolei_no_moacir_moura_-_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1564/059_-_indicacao_n_059-23_-_quadra_de_futvolei_no_moacir_moura_-_evandro.pdf</t>
   </si>
   <si>
     <t>Indico a implantação de quadra de futevôlei no residencial Moacyr Moura.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1574/060_-_indicacao_n_060-23_-_ponte_na_balsa_de_hermogne_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1574/060_-_indicacao_n_060-23_-_ponte_na_balsa_de_hermogne_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma ponte na balsa de Hermoge.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1577/061_-_indicacao_n_061-23_-_reservatorio_e_motobomba_para_as_vilas_-_lekao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1577/061_-_indicacao_n_061-23_-_reservatorio_e_motobomba_para_as_vilas_-_lekao.pdf</t>
   </si>
   <si>
     <t>Indico a construção de um reservatório de porte grande e a compra de um conjunto de Motobomba para abastecer as partes altas da Vila Riachão, Bairro Nova Esperança, Bairro Hilda Gama, Bairro Vila Aurora e Bairro Clerolândia.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1579/062_-_indicacao_n_062-23_-quadra_de_areia_no_bandeira_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1579/062_-_indicacao_n_062-23_-quadra_de_areia_no_bandeira_-_gege.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma quadra de areia com iluminação e tela para prática de esportes da categoria, como futebol de areia e outras modalidades esportivas, no Bairro Manequinha, no Distrito do bandeira do Colônia.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1582/063_-_indicacao_n_063-23_-_laboratorio_de_entomologia_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1582/063_-_indicacao_n_063-23_-_laboratorio_de_entomologia_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico que seja implantado em Itapetinga um Laboratório Municipal de Entomologia, para agilizar o combate de doenças transmissíveis por mosquitos da dengue.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1583/064_-_indicacao_n_064-23_-_rede_de_esgoto_na_rua_gina_ferraz_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1583/064_-_indicacao_n_064-23_-_rede_de_esgoto_na_rua_gina_ferraz_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma rede de esgoto na Rua Gina Ferraz Ribeiro, no bairro Vale do Ipê.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1584/065_-_indicacao_n_065-23_-_faixa_elevada_rua_maria_quiteria_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1584/065_-_indicacao_n_065-23_-_faixa_elevada_rua_maria_quiteria_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma faixa elevada na Rua Maria Quiteria, no Centro.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1585/066_-_indicacao_n_066-23_-_rede_de_esgoto_do_grotao-buqueirao_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1585/066_-_indicacao_n_066-23_-_rede_de_esgoto_do_grotao-buqueirao_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma rede de esgoto no grotão, localizado entre os bairros Clodoaldo Costa e Otávio Camões.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1588/067_-_indicacao_n_067-23_-_natal_luz_bandeira_do_colonia_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1588/067_-_indicacao_n_067-23_-_natal_luz_bandeira_do_colonia_-_gege.pdf</t>
   </si>
   <si>
     <t>Indico que se estenda o “Natal Luz” ao Distrito de Bandeira do Colônia, na Praça Alzira Alves Almeida.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1600/068_-_indicacao_n_068-23_-_reforma_da_escadaria_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1600/068_-_indicacao_n_068-23_-_reforma_da_escadaria_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a reforma de escadaria com corrimão, localizada entre as ruas Condeúba e Bélgica, no bairro Otávio Camões.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1626/069_-_indicacao_n_069-23_-engole_tudo_nivea_oliveira_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1626/069_-_indicacao_n_069-23_-engole_tudo_nivea_oliveira_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de “engole tudo” na Travessa Nivea Oliveira, no bairro Nova Itapetinga.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1296/001_-_mocao_de_aplauso_n_001-23_-_danilo_jorge_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1296/001_-_mocao_de_aplauso_n_001-23_-_danilo_jorge_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Sr. Danilo Jorge, pelos serviços prestados a cultura itapetinguense e a outras cidades da Bahia.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1299/002_-_mocao_de_aplauso_n_002-23_-_herminio_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1299/002_-_mocao_de_aplauso_n_002-23_-_herminio_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Sr. HERMÍNIO OLIVEIRA NETO, pelo seu grande caráter e serviços prestados ao município de Vitória da Conquista - BA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1300/003_-_mocao_de_aplauso_n_003-23_-_gildasio_queiroz_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1300/003_-_mocao_de_aplauso_n_003-23_-_gildasio_queiroz_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Sr. Gildasio Queiroz, pelos relevantes serviços prestados ao município de Itapetinga e região.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1304/004_-_mocao_de_aplauso_n_004-23_-_43_anos_de_uesb_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1304/004_-_mocao_de_aplauso_n_004-23_-_43_anos_de_uesb_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e CONGRATULAÇÃO, pelo aniversário de 43 anos da Universidade Estadual do Sudoeste da Bahia (UESB).</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1307/005_-_mocao_de_pesar_n_005-23_-_ana_vitoria_penalva_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1307/005_-_mocao_de_pesar_n_005-23_-_ana_vitoria_penalva_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Srª. Ana Vitória Carvalho Sacramento Penalva, ocorrido no dia 16 de janeiro de 2023, aos 44 anos.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1311/006_-_mocao_de_pesar_n_006-23_-_kiria_de_sa_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1311/006_-_mocao_de_pesar_n_006-23_-_kiria_de_sa_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem a Kíria de Sá Feraz Pereira, estudante itapetinguense que atingiu nota máxima na redação do Enem, se tornando destaque nacional.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1330/007_-_mocao_de_pesar_n_007-23_-_marcone_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1330/007_-_mocao_de_pesar_n_007-23_-_marcone_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a ilustríssimo Sr. Marcone Vieira, pelas relevantes ações à frente da saúde do município.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1334/008_-_mocao_de_repudio_n_008-23_-_falas_do_vereador_sandro_fantinel_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1334/008_-_mocao_de_repudio_n_008-23_-_falas_do_vereador_sandro_fantinel_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO em razão das falas proferidas pelo vereador Sandro Fantinel, do município gaúcho de Caixas do Sul (RS), durante sessão da Câmara Municipal daquele município, realizada no dia 28 de fevereiro do presente ano.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1335/009_-_mocao_de_aplausos_n_009-23_-_padre_uatos_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1335/009_-_mocao_de_aplausos_n_009-23_-_padre_uatos_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Padre Uatos Pires Pereira, pelo relevante destaque como Vigário Paroquial da Paróquia São José em Itapetinga.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1336/010_-_mocao_de_aplauso_n_010-23_-_elisangela_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1336/010_-_mocao_de_aplauso_n_010-23_-_elisangela_-_sibele.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações à senhora Elisangela dos Santos Araújo, Secretária de Políticas para Mulheres na Bahia.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1345/011_-_mocao_de_repudio_n_011-23_-_nikolas_ferreira_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1345/011_-_mocao_de_repudio_n_011-23_-_nikolas_ferreira_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao Deputado Federal Nikolas Ferreira (PL-MG) pela realização de um discurso transfóbico, em 08 de março de 2023.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1350/012_-_mocao_de_aplauso_n_012-23_-_savina_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1350/012_-_mocao_de_aplauso_n_012-23_-_savina_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao corpo docente Colégio Madre Savina Petrilli, pelo êxito da aluna Kíria de Sá Ferraz Pereira, nota 1.000 na redação do Enem 2022.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1358/013_-_mocao_de_aplauso_n_013-23_-_corrida_das_mina_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1358/013_-_mocao_de_aplauso_n_013-23_-_corrida_das_mina_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pela realização da 5ª edição da Corrida das Mina, organizada pela Guarda Municipal de Itapetinga, ocorrida no  dia 26 de março de 2023.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1359/014_-_mocao_de_aplauso_n_014-23_-_solange_anatolio_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1359/014_-_mocao_de_aplauso_n_014-23_-_solange_anatolio_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à ilustríssima Srª. Solange Anatólio, Promotora de Justiça na comarca de Itapetinga, pela iniciativa do evento Tudo por Elas, em homenagem ao Dia da Mulher, ocorrido no dia 15 de março.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1369/015_-_mocao_de_aplauso_n_015-23_-_cotefave_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1369/015_-_mocao_de_aplauso_n_015-23_-_cotefave_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em homenagem a COTEFAVE (Comunidade Terapêutica Fazenda Vida e Esperança) na pessoa do Padre Edilberto Araújo Amorim, pela sua contribuição e dedicação nos trabalhos realizados nesta comunidade de recuperação de pessoas com problemas com Álcool e outras Drogas.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1370/016_-_mocao_de_aplauso_n_016-23_-_ricardo_dias_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1370/016_-_mocao_de_aplauso_n_016-23_-_ricardo_dias_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem à equipe responsável pelas transmissões esportivas da Rádio Vida Nova FM 104,9, representada pelo Sr. Ricardo Dias.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1373/017_-_mocao_de_aplauso_n_017-23_-_vamos_falar_sobre_autismo_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1373/017_-_mocao_de_aplauso_n_017-23_-_vamos_falar_sobre_autismo_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO, em homenagem a Comissão do Grupo “ Vamos Falar Sobre Autismo”, projeto de  iniciativa da Neuropsicóloga Elisangela César, em 2019.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1376/018_-_mocao_de_aplauso_n_018-23_-_inspetores_militares_do_preve_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1376/018_-_mocao_de_aplauso_n_018-23_-_inspetores_militares_do_preve_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pela excelência no trabalho dos Inspetores Militares do PREVE (Programa de Prevenção a Violência e o Uso de Drogas nas Escolas), que tem garantido a disciplina e tranquilidade nas escolas públicas de Itapetinga.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1377/019_-_mocao_de_aplauso_n_019-23_-_gilvan_amaral_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1377/019_-_mocao_de_aplauso_n_019-23_-_gilvan_amaral_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Sr. Gilvan Amaral Da Silva, idealizador do Projeto Centro Cultural João Gilberto, que leva cultura aos munícipes de Itapetinga.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1378/020_-_mocao_de_aplauso_n_020-23_-_tenente_moraes_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1378/020_-_mocao_de_aplauso_n_020-23_-_tenente_moraes_-_valquirio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao recém promovido 1° Tenente PM Ariomar Moraes Silva.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1389/021_-_mocao_de_aplauso_n_021-23_-_helder_martins_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1389/021_-_mocao_de_aplauso_n_021-23_-_helder_martins_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao itapetinguense Helder Martins, pelo sucesso profissional com novo jornalista esportivo da Rádio Band News FM.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1390/022_-_mocao_de_aplauso_n_022-23_-_58_anos_sossego_da_mamae_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1390/022_-_mocao_de_aplauso_n_022-23_-_58_anos_sossego_da_mamae_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem aos 58 anos de existência da Escola Sossego da Mamãe e sua idealizadora Creuza Raris.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1391/023_-_mocao_de_aplauso_n_023-23_-_upa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1391/023_-_mocao_de_aplauso_n_023-23_-_upa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelo reconhecimento a todos os trabalhadores da Unidade de Pronto Atendimento - UPA de Itapetinga pelo desempenho em prol da população na crise da saúde do Município.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1392/024_-_mocao_de_pesar_n_024-23_-_joao_pires_-_helder.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1392/024_-_mocao_de_pesar_n_024-23_-_joao_pires_-_helder.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento da Sr. João Pires dos Santos, ocorrido no dia 21 de abril de 2023, aos 72 anos.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1398/025_-_mocao_de_pesar_n_025-23_-_gildasio_silva_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1398/025_-_mocao_de_pesar_n_025-23_-_gildasio_silva_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Gildásio Silva, ocorrido no dia 28 de abril de 2023, aos 71 anos.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1399/026_-_mocao_de_aplauso_n_026-23_-_96_anos_zildo_carvalho_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1399/026_-_mocao_de_aplauso_n_026-23_-_96_anos_zildo_carvalho_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelos 96 anos do ex-vice-prefeito e ex-presidente da Câmara Municipal de Itapetinga, senhor Zildo Carvalho Oliveira.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1412/027_-_mocao_de_pesar_n_027-23_-_pedro_pires_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1412/027_-_mocao_de_pesar_n_027-23_-_pedro_pires_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Pedro Pires Alves, ocorrido no dia 13 de maio de 2023, aos 82 anos.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1413/028_-_mocao_de_pesar_n_028-23_-_manoel_ferreira_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1413/028_-_mocao_de_pesar_n_028-23_-_manoel_ferreira_-_carlao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  pelo falecimento do Sr. Manoel Ferreira Santos, ocorrido no dia 22 de maio de 2023, aos 96 anos.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1414/029_-_mocao_de_aplauso_n_029-23_-_65_anos_do_colegio_savina_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1414/029_-_mocao_de_aplauso_n_029-23_-_65_anos_do_colegio_savina_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem aos 65 anos do Colégio Madre Savina Petrilli e seu corpo docente, pela excelência na formação de cidadãos itapetinguenses.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1415/030_-_mocao_de_aplauso_n_030-23_-_depin_-_operacao_tentaculos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1415/030_-_mocao_de_aplauso_n_030-23_-_depin_-_operacao_tentaculos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Departamento de Polícia do Interior (DEPIN), através da 21ª Coordenadoria Regional de Polícia do Interior (COOPIN/ITAPETINGA), pela ação policial na OPERAÇÃO TENTÁCULOS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Tiquinho Nogueira, Valdeir</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1416/031_-_mocao_de_aplauso_n_031-23_-_sindicato_rural_-_eder_rezende_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1416/031_-_mocao_de_aplauso_n_031-23_-_sindicato_rural_-_eder_rezende_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Sindicato Rural de Itapetinga, na pessoa de seu presidente Éder Rezende, pela organização e realização da 51ª Edição da Exposição Agropecuária de Itapetinga, que aconteceu entre os dias 12 e 21 de maio de 2023.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1417/032_-_mocao_de_aplauso_n_032-23_-_consorcio_medio_sudoeste_-_rony_moitinho_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1417/032_-_mocao_de_aplauso_n_032-23_-_consorcio_medio_sudoeste_-_rony_moitinho_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Consórcio de Infraestrutura do Médio Sudoeste, presidido pelo prefeito de Iguaí, o Sr. Rony Moitinho pelo apoio na realização da 51ª Edição da Exposição Agropecuária de Itapetinga.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1418/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1418/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, em homenagem ao Secretário de Agricultura da Bahia, Walisson Torres (Tum), pelo excelente trabalho a frente da pasta da agricultura no Estado da Bahia e apoio a 51ª Edição da Exposição Agropecuária de Itapetinga.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1421/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1421/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pesar pelo falecimento do Sr. João Martins Bastos, ocorrido no dia 24 de maio de 2023, aos 55 anos de idade.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1427/035_-_mocao_de_aplauso_n_035-23_-_sei_que_e_mas_como_fazer_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1427/035_-_mocao_de_aplauso_n_035-23_-_sei_que_e_mas_como_fazer_-_manu.pdf</t>
   </si>
   <si>
     <t>Homenagem a Iniciativa Independente  “Sei Que É, Mas Como Fazer?“ Significações de professores sobre alunos vítimas de violência doméstica  inserido no contexto Escolar, de autoria da Srª Dediane Alves Silva e da Drª. Rita de Cássia Souza Nascimento Ferraz.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1428/036_-_mocao_de_aplauso_n_036-23_-_escola_de_danca_dina_cardoso_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1428/036_-_mocao_de_aplauso_n_036-23_-_escola_de_danca_dina_cardoso_-_juscelino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem A ESCOLA DE DANÇA DINA CARDOSO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1429/037_-_mocao_de_aplauso_n_037-23_-_coopardo_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1429/037_-_mocao_de_aplauso_n_037-23_-_coopardo_-_juscelino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem os 70 anos da COOPARDO.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1430/038_-_mocao_de_aplauso_n_038-23_-_neto_ferraz_comutran_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1430/038_-_mocao_de_aplauso_n_038-23_-_neto_ferraz_comutran_-_juscelino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem COMUTRAM, na pessoa de seu Coordenador NETO FERRAZ, pelo excelente trabalho realizado à frente do órgão de trânsito do nosso município.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1432/039_-_mocao_de_pesar_n_039-23_-_irani_moreira_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1432/039_-_mocao_de_pesar_n_039-23_-_irani_moreira_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhora Iraci Moreira Silva, aos 76 anos, ocorrido no dia 27 de maio de 2023, dia do seu aniversário.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1438/040_-_mocao_de_aplauso_n_040-23_-_rachel_cardozo_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1438/040_-_mocao_de_aplauso_n_040-23_-_rachel_cardozo_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Assistente Social Rachel Cardozo, pelo excelente trabalho que vem desempenhando na área da Assistência Social de Itapetinga – BA, desde 2012.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1443/041_-_mocao_de_aplauso_n_041-23_-_romilda_silva_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1443/041_-_mocao_de_aplauso_n_041-23_-_romilda_silva_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em homenagem à Srª. ROMILDA SILVA OLIVEIRA SANTOS pela sua contribuição e dedicação nos trabalhos realizados como Funcionária Pública Municipal desde 1983.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1446/042_-_mocao_de_aplauso_n_042-23_-_mocao_106_anos-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1446/042_-_mocao_de_aplauso_n_042-23_-_mocao_106_anos-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Sra. Martinha Maria do Amaral, pela passagem do seu 106º aniversário, sendo considerada a pessoa mais idosa de Itapetinga-bahia.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1453/043_-_mocao_de_aplauso_n_043-23_-_amanda_campea_de_jiu-jitsu_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1453/043_-_mocao_de_aplauso_n_043-23_-_amanda_campea_de_jiu-jitsu_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Amanda Thaynan de Paula Barreto pela conquista do Mundial de Jiu-Jitsu da FIJJD/CJJB, em Feira de Santana-Ba.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1454/044_-_mocao_de_aplauso_n_044-23_-_luciano_lima_uesb_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1454/044_-_mocao_de_aplauso_n_044-23_-_luciano_lima_uesb_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Luciano Lima Souza, Coordenador do CEEC-IT (Coordenador da Extensão de Esporte e Cultura), pela realização da “2ª Mostra PROEX, pluralidade, diversidade e igualdade, socializando conquistas e desafios”, ocorrido nos dias 06 e 07 de junho na UESB – Campus Itapetinga.,</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1456/045_-_mocao_de_pesar_n_045-23_-_gilberto_rodrigues_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1456/045_-_mocao_de_pesar_n_045-23_-_gilberto_rodrigues_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Gilberto Santos Rodrigues, ex-Presidente da Câmara Municipal de Itapetinga, ocorrido no dia 15 de junho do corrente ano, aos 70 anos de idade.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1466/046_-_mocao_de_aplauso_n_046-23_-_dr._roberto_junior_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1466/046_-_mocao_de_aplauso_n_046-23_-_dr._roberto_junior_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Delegado da Polícia Civil, Dr. Antônio Roberto Gomes Silva Júnior, pela promoção ao cargo de Coordenador do Departamento de Policia Civil do Interior da Bahia.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1467/047_-_mocao_de_aplauso_n_047-23_-_10_anos_fundacao_jose_silveira_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1467/047_-_mocao_de_aplauso_n_047-23_-_10_anos_fundacao_jose_silveira_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Fundação José Silveira, pelos 10 anos de relevância de serviços prestados no município de Itapetinga.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1468/048_-_mocao_de_aplauso_n_048-23_-_85_anos_primeira_igreja_batista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1468/048_-_mocao_de_aplauso_n_048-23_-_85_anos_primeira_igreja_batista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Primeira Igreja Batista, pela celebração de seu aniversário de 85 anos de fundação da Igreja em Itapetinga.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1469/049_-_mocao_de_aplauso_n_049-23_-_equoterapia_emanuele_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1469/049_-_mocao_de_aplauso_n_049-23_-_equoterapia_emanuele_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Equoterapia Emanuele, pela relevância de serviços prestados em Itapetinga na aplicação do método terapêutico em crianças especiais.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. George Matos e família, pelos inestimáveis serviços prestados há 24 anos à nossa população, através de seu laboratório de análises clínicas Masterlab de Itapetinga.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1478/051_-_mocao_de_pesar_n_051-23_-_alberto_gama_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1478/051_-_mocao_de_pesar_n_051-23_-_alberto_gama_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Alberto Santos da Gama, aos 60 anos, ocorrido no dia 11 de julho de 2023.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1511/052_-_mocao_de_aplauso_n_052-23_-_daniel_moreira_-_valquirio_falta_justificativa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1511/052_-_mocao_de_aplauso_n_052-23_-_daniel_moreira_-_valquirio_falta_justificativa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. Daniel Moreira de Oliveira, pelo destacado trabalho à frente da Secretaria de Transporte do município.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>Lekão, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1512/053_-_mocao_de_aplauso_n_053-23_-_fabio_viana_e_manoel_neto_-_7_de_setembro_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1512/053_-_mocao_de_aplauso_n_053-23_-_fabio_viana_e_manoel_neto_-_7_de_setembro_-_valquirio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos profissionais da Secretaria de Educação, nas pessoas do Secretário Fábio Viana e do Diretor de atendimento pedagógico Manoel Neto, pelo desfile do 7 de setembro, que ocorreu com organização e participação popular.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1519/054_-_mocao_de_aplauso_n_054-23_-_instituto_mais_visao_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1519/054_-_mocao_de_aplauso_n_054-23_-_instituto_mais_visao_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Instituto Mais Visão, presidido pelo Sr. Lucas Ribeiro Araújo, responsável por inúmeros atendimentos oftalmológicos no nosso município.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1520/055_-_mocao_de_pesar_n_055-23_-_johnson_zorzo_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1520/055_-_mocao_de_pesar_n_055-23_-_johnson_zorzo_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sr. Jonson Pavão Dornelles, ocorrido no dia 16 de setembro de 2023, aos 69 anos.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1524/056_-_mocao_de_pesar_n_056-23_-_matheus_borges_-_pastor_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1524/056_-_mocao_de_pesar_n_056-23_-_matheus_borges_-_pastor_evandro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Matheus Borges Carvalho, ocorrido em setembro do corrente ano.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1527/057_-_mocao_de_aplauso_n_057-23_-_centro_jose_marcos_gusmao_anicon_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1527/057_-_mocao_de_aplauso_n_057-23_-_centro_jose_marcos_gusmao_anicon_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e Congratulações aos alunos do CENTRO EDUCACIONAL E CULTURAL JOSÉ MARCOS GUSMÃO que participaram da ANICON - Festival de Cultura Oriental em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1528/058_-_mocao_de_aplauso_n_058-23_-_centro_jose_marcos_prof_anderson_e_monitor_yan_-_anicon_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1528/058_-_mocao_de_aplauso_n_058-23_-_centro_jose_marcos_prof_anderson_e_monitor_yan_-_anicon_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e Congratulações ao CENTRO EDUCACIONAL E CULTURAL JOSÉ MARCOS GUSMÃO, como também ao professor Anderson Silva Pereira e ao monitor Yan Farias de Almeida, pelo trabalho realizado com os estudantes, pela participação na ANICON - Festival de Cultura Oriental em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1555/059_-_mocao_de_aplauso_n_059-23_-_padre_nilson_-_festa_da_padroeira_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1555/059_-_mocao_de_aplauso_n_059-23_-_padre_nilson_-_festa_da_padroeira_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Comunidade Nossa Senhora Aparecida, na pessoa do padre Nilson Laurêncio dos Santos, pároco da Paroquia Nossa Senhora das Graças e a toda a comissão organizadora, pela belíssima festa em homenagem a sua Padroeira.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1557/060_-_mocao_de_pesar_n_060-23_-_valdivino_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1557/060_-_mocao_de_pesar_n_060-23_-_valdivino_-_carlao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento da Sr. Valdivino Ribeiro Ferraz, ocorrido no dia 11 de outubro de 2023.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1559/061_-_mocao_de_aplauso_n_061-23_-_pm_nete_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1559/061_-_mocao_de_aplauso_n_061-23_-_pm_nete_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e Congratulações à Sargenta da 8ª CIPM, a Srª Zilnete Oliveira Almeida, pelos relevantes serviços prestados à comunidade itapetinguense e região.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1560/062_-_mocao_de_aplauso_n_062-23_-_major_alecio_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1560/062_-_mocao_de_aplauso_n_062-23_-_major_alecio_-_sibele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e Congratulações ao Comandante da 8ª CIPM, Major Alécio Marques de Andrade, pelos relevantes serviços prestados à comunidade itapetinguense e região.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1566/063_-_mocao_de_aplauso_n_063-23_-_jorge_ferreira_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1566/063_-_mocao_de_aplauso_n_063-23_-_jorge_ferreira_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. JORGE FERREIRA RODRIGUES, servidor desta Câmara de Vereadores, pela conclusão de sua PÓS-GRADUAÇÂO LATO SENSU EM GESTÃO PÚBLICA, oferecida pela Universidade Estadual do Sudoeste da Bahia – UESB- Campus, Vitória da Conquista.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1570/064_-_mocao_de_pesar_n_064-23_-_laudelina_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1570/064_-_mocao_de_pesar_n_064-23_-_laudelina_-_carlao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Srª. Laudelina Maria de Jesus Santos, ocorrido no dia 30 de outubro de 2023.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1580/065_-_mocao_de_aplauso_n_065-23_-_51_anos_da_igreja_quadrangular_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1580/065_-_mocao_de_aplauso_n_065-23_-_51_anos_da_igreja_quadrangular_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Igreja do Evangelho Quadrangular de Itapetinga, na pessoa do Reverendo Joaquim Marinho de Castro, pelos 51 anos de existência no município de Itapetinga.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1586/066_-_mocao_de_aplauso_n_066-23_-14_anos_igreja_pentecostal_mente_moriah-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1586/066_-_mocao_de_aplauso_n_066-23_-14_anos_igreja_pentecostal_mente_moriah-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Igreja Evangélica Pentecostal Monte Moriah, pela celebração do aniversário dos 14 anos de fundação da Igreja em Itapetinga.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1587/mocao_de_aplausos_brigada_azaleia.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1587/mocao_de_aplausos_brigada_azaleia.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO a Brigada de Incêndio e Emergência da Vulcabrás Azaleia que presta serviço na prevenção a incêndio na indústria calçadista, pelos relevantes serviços prestados a nossa comunidade em momento de emergência de incêndio, mesmo sendo uma corporação privada.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1592/068_-_mocao_de_aplauso_n_068-23_-_46_anos_do_tiro_de_guerra_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1592/068_-_mocao_de_aplauso_n_068-23_-_46_anos_do_tiro_de_guerra_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Tiro de Guerra (TG 06-023) pelos seus 46 anos de relevantes contribuições para o desenvolvimento social do município de Itapetinga e da Região do Sudoeste Baiano.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Dr. Humberto Lopes Júnior, nomeado o novo Coordenador Técnico da 19ª CIRETRAN.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1619/070_-_mocao_de_aplauso_n_070-23_-henrique_brugni_hb_sementes_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1619/070_-_mocao_de_aplauso_n_070-23_-henrique_brugni_hb_sementes_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem à empresa HB SEMENTES e ao Sr. HENRIQUE BRUGNI SARAIVA DE ARAÚJO, seu proprietário, pelos 25 anos de relevantes serviços prestados ao comércio e desenvolvimento de Itapetinga e região.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1623/071_-_mocao_de_aplauso_n_071-23_-silvina_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1623/071_-_mocao_de_aplauso_n_071-23_-silvina_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sra. Silvina Pereira dos Santos, ocorrido no dia 06 de dezembro de 2023, aos 99 anos.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1624/072_-_mocao_de_aplauso_n_072-23_-_iracema_hagge_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1624/072_-_mocao_de_aplauso_n_072-23_-_iracema_hagge_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à ex-primeira-dama de Itapetinga Iracema Almeida Hagge, pela relevância dos serviços prestados ao município de Itapetinga.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1625/073_-_mocao_de_aplauso_n_073-23_-_carvena_challenge_-_neto_santos_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1625/073_-_mocao_de_aplauso_n_073-23_-_carvena_challenge_-_neto_santos_-_juscelino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem ao CARVENA CHALLENGE e CT NETTO SANTOS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1365/001_-_projeto_de_decreto_n_001-23_-_titulo_-_nilton_barbosa-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1365/001_-_projeto_de_decreto_n_001-23_-_titulo_-_nilton_barbosa-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Nilton de Souza Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1372/002_-_projeto_de_decreto_n_002-23_-_titulo_-_manoel_sao_mateus_-__mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1372/002_-_projeto_de_decreto_n_002-23_-_titulo_-_manoel_sao_mateus_-__mesa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr.  Manoel Gomes São Mateus, e dá outras providências.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1404/003_-_projeto_de_decreto_n_003-23_-_titulo_-_viviane_oliveira_-__tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1404/003_-_projeto_de_decreto_n_003-23_-_titulo_-_viviane_oliveira_-__tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a Viviane Oliveira Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1406/004_-_projeto_de_decreto_n_004-23_-_titulo_-_francisco_mororo_-__tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1406/004_-_projeto_de_decreto_n_004-23_-_titulo_-_francisco_mororo_-__tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao reitor Francisco Barbosa Mororó e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1441/005_-_projeto_de_decreto_n_005-23_-_honra_ao_merito_-_adriana_costa_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1441/005_-_projeto_de_decreto_n_005-23_-_honra_ao_merito_-_adriana_costa_-_manu.pdf</t>
   </si>
   <si>
     <t>“Concede à Sra. Adriana Costa Lemos a Honra ao Mérito Juvino Oliveira, conforme estabelecido na Resolução nº 190/2021 desta Casa Legislativa”.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1442/006_-_projeto_de_decreto_n_006-23_-_honra_ao_merito_-_bruno_gama_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1442/006_-_projeto_de_decreto_n_006-23_-_honra_ao_merito_-_bruno_gama_-_manu.pdf</t>
   </si>
   <si>
     <t>“Concede ao Sr. Bruno Gama Sales a Honra ao Mérito Juvino Oliveira, conforme estabelecido na Resolução nº 190/2021 desta Casa Legislativa”.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1455/007_-_projeto_de_decreto_n_007-23_-_titulo_-_gilvania_feitoza_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1455/007_-_projeto_de_decreto_n_007-23_-_titulo_-_gilvania_feitoza_-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Gilvânia Feitoza do Nascimento, e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1472/008_-_projeto_de_decreto_n_008-23_-_titulo_-_kamile_rezende_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1472/008_-_projeto_de_decreto_n_008-23_-_titulo_-_kamile_rezende_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a Kamile de Almeida Guariento Rezende e dá outras providências</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1473/009_-_projeto_de_decreto_n_009-23_-_titulo_-_lilian_dalmeida_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1473/009_-_projeto_de_decreto_n_009-23_-_titulo_-_lilian_dalmeida_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a Lílian d'Almeida Prates e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1479/010_-_projeto_de_decreto_n_010-23_-_titulo_-_rosania_rabelo_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1479/010_-_projeto_de_decreto_n_010-23_-_titulo_-_rosania_rabelo_-_gege.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Maria Rosânia de Souza Rabelo e dá outras providências.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1496/011_-_projeto_de_decreto_n_011-21_-_honra_ao_merito_jaciara_pereira_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1496/011_-_projeto_de_decreto_n_011-21_-_honra_ao_merito_jaciara_pereira_-_gege.pdf</t>
   </si>
   <si>
     <t>“Concede à Srª. JACIARA PEREIRA a Honra ao Mérito Juvino Oliveira, conforme estabelecido na Resolução nº 190/2021 desta Casa Legislativa”.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1507/012_-_projeto_de_decreto_n_012-23_-_titulo_aderbal_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1507/012_-_projeto_de_decreto_n_012-23_-_titulo_aderbal_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Aderbal da Silva Duarte Filho e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1514/013_-_projeto_de_decreto_n_013-23_-_pedro_alexandre_massinha_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1514/013_-_projeto_de_decreto_n_013-23_-_pedro_alexandre_massinha_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Pedro Alexandre da Rocha Jardim e dá outras providências.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1515/014_-_projeto_de_decreto_n_014-23_-_honra_ao_merito_dom_zanoni_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1515/014_-_projeto_de_decreto_n_014-23_-_honra_ao_merito_dom_zanoni_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>“Concede ao Arcebispo Dom Zanoni Demettino Castro a Honra ao Mérito Juvino Oliveira, conforme estabelecido na Resolução nº 190/2021 desta Casa Legislativa”.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1561/015_-_projeto_de_decreto_n_015-23_-_titulo_jose_honorio_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1561/015_-_projeto_de_decreto_n_015-23_-_titulo_jose_honorio_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao José Honório de Melo e dá outras providências.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1562/016_-_projeto_de_decreto_n_016-23_-_titulo_thlemaria_soares_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1562/016_-_projeto_de_decreto_n_016-23_-_titulo_thlemaria_soares_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª.  Thelmária Soares Almeida e dá outras providências.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1589/017_-_projeto_de_decreto_n_017-23_-_titulo_mateus_santos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1589/017_-_projeto_de_decreto_n_017-23_-_titulo_mateus_santos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Mateus Santos Santana  e dá outras providências.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1590/018_-_projeto_de_decreto_n_018-23_-_titulo_marcio_jose_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1590/018_-_projeto_de_decreto_n_018-23_-_titulo_marcio_jose_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Márcio José Ferreira Souza e dá outras providências.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1591/0189_-_projeto_de_decreto_n_019-23_-_titulo_emerson_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1591/0189_-_projeto_de_decreto_n_019-23_-_titulo_emerson_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, aSr. Emerson Sousa dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Rodrigo Ladeira Milagres e dá outras providências.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1597/022_-_projeto_de_decreto_n_022-23_-_titulo_renato_rocha_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1597/022_-_projeto_de_decreto_n_022-23_-_titulo_renato_rocha_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Renato Rocha da Hora e dá outras providências.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1289/001_-_projeto_de_lei_n_001-23_-_define_recomposicao_-_vereadores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1289/001_-_projeto_de_lei_n_001-23_-_define_recomposicao_-_vereadores.pdf</t>
   </si>
   <si>
     <t>“Concede recomposição do subsídio dos Vereadores da Câmara Municipal de Itapetinga dos últimos cinco (05) anos e dá outras providências.”</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1287/001_-_projeto_de_lei_n_001-23_-_redomina_estadi_zwPfP2y.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1287/001_-_projeto_de_lei_n_001-23_-_redomina_estadi_zwPfP2y.pdf</t>
   </si>
   <si>
     <t>“Redenomina o Estádio Municipal de Itapetinga-Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1305/003_-_projeto_de_lei_n_003-23_-_grade_curricular_violencia_contra_a_mulher_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1305/003_-_projeto_de_lei_n_003-23_-_grade_curricular_violencia_contra_a_mulher_-_anderson.pdf</t>
   </si>
   <si>
     <t>Inclui na matriz curricular das unidades de ensino da rede pública do município de Itapetinga como tema transversal, a prevenção à violência contra a mulher e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>Autoriza a Criação do Programa Habitacional do Servidor Municipal denominada "MINHA CASA ITAPETINGA" e dá outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1309/005_-_projeto_de_lei_n_005-23_-_piso_salarial_agentes_de_saude_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1309/005_-_projeto_de_lei_n_005-23_-_piso_salarial_agentes_de_saude_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 1.548/2022 – Que Dispõe sobre o pagamento do Piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agente de Combate às Endemias - ACE, na forma que dispõe a art. 198, §8º, §9º e §11 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1321/006_-_projeto_de_lei_no_006-23_-__requisitos_iptu_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1321/006_-_projeto_de_lei_no_006-23_-__requisitos_iptu_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>“Suprime o inciso II, do par.1°, do art.1°, da Lei Municipal n° 204/67 que “dispõe sobre isenção do pagamento de IPTU aos Funcionários deste Município” e dá outras providências”.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1322/007_-_projeto_de_lei_no_007-23_-__semana_municipal_do_ciclismo_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1322/007_-_projeto_de_lei_no_007-23_-__semana_municipal_do_ciclismo_-_anderson.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Itapetinga, a Semana Municipal do Ciclismo, e dá outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1328/008_-_projeto_de_lei_no_008-23_-__seguranca_liberdade_sexual_da_mulher_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1328/008_-_projeto_de_lei_no_008-23_-__seguranca_liberdade_sexual_da_mulher_-_sibele.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Protocolo de Segurança para prevenção e identificação da prática de atos que atentem contra a liberdade sexual da mulher em locais de lazer e outros estabelecimentos destinados ao entretenimento.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1349/009_-_projeto_de_lei_no_009-23_-_cnh_social_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1349/009_-_projeto_de_lei_no_009-23_-_cnh_social_-_manu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “CNH Social” no âmbito do Município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1366/010_-_projeto_de_lei_n_010-23_-_violencia_obstetrica_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1366/010_-_projeto_de_lei_n_010-23_-_violencia_obstetrica_-_sibele.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de medidas de informação e proteção à saúde e parturiente contra a violência obstétrica no município de Itapetinga – BA.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1367/011_-_projeto_de_lei_n_011-23_-_denomina_posto_de_saude_bandeira_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1367/011_-_projeto_de_lei_n_011-23_-_denomina_posto_de_saude_bandeira_-_juscelino.pdf</t>
   </si>
   <si>
     <t>“Denomina de Dr. Rodolfo Schettini o Posto de Saúde do Distrito de Bandeira do Colônia - Itapetinga-Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1368/012_-_projeto_de_lei_n_012-23_-_laco_branco_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1368/012_-_projeto_de_lei_n_012-23_-_laco_branco_-_sibele.pdf</t>
   </si>
   <si>
     <t>Institui o dia 06 de Dezembro como o Dia Municipal de mobilização dos homens pelo fim da violência contra as mulheres - LAÇO BRANCO, no Município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1371/013_-_projeto_de_lei_n_013-23_-_pai_nosso_nas_escolas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1371/013_-_projeto_de_lei_n_013-23_-_pai_nosso_nas_escolas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Fica recomendada a realização da Oração Universal do Pai Nosso, nas Escolas Públicas do município de Itapetinga/BA, e dá outras providências.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1381/014_-_projeto_de_lei_n_014-23_-_reajuste_servidores_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1381/014_-_projeto_de_lei_n_014-23_-_reajuste_servidores_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Concede recomposição e reajuste aos salários básicos dos funcionários efetivos da Câmara Vereadores de Itapetinga, e dá outras providências.”</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1393/015_-_projeto_de_lei_n_015-23_-_regulamenta_feira_de_arte_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1393/015_-_projeto_de_lei_n_015-23_-_regulamenta_feira_de_arte_-_sibele.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a Feira de Arte e Artesanato, em espaço de domínio público, como também a participação dos Artesãos, os eventos municipais e eventos apoiados pelo poder Público”.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1394/016_-_projeto_de_lei_n_016-23_-av._romulo_schettini_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1394/016_-_projeto_de_lei_n_016-23_-av._romulo_schettini_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>“Denomina de Avenida Rômulo Schettini a antiga Avenida das Acáscias, no bairro Quintas do Morumbi e dá outras providências”.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1396/017_-_projeto_de_lei_n_017-23_-_atendimento_prioritario_advogados_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1396/017_-_projeto_de_lei_n_017-23_-_atendimento_prioritario_advogados_-_gege.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade de atendimento em Repartições Públicas, Autarquias, Instituições Bancárias, Fundações e Empresas Concessionárias de Serviços Públicos, no Munícipio de Itapetinga, a advogados e advogadas no exercício da profissão.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1403/018_-_projeto_de_lei_n_018-23_-_rua_hercilia_pacheco_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1403/018_-_projeto_de_lei_n_018-23_-_rua_hercilia_pacheco_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua Hercilia Pacheco Santos, antiga Rua D, localizada no Loteamento Alvorada, e dá outras providências”.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1426/019_-_projeto_de_lei_n_019-23_-_violencia_politica_de_genero_-_sibele_modificado_1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1426/019_-_projeto_de_lei_n_019-23_-_violencia_politica_de_genero_-_sibele_modificado_1.pdf</t>
   </si>
   <si>
     <t>Altera o Calendário Oficial de Eventos do Município de Itapetinga-BA para incluir o Dia de Enfrentamento à Violência Política de Gênero (contra Mulheres Brancas, Negras, Indígenas, LGBTQIAPN+ e periféricas) a ser comemorado anualmente e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1437/020_-_projeto_de_lei_n_020-23_-_emissao_de_sons_-_autistas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1437/020_-_projeto_de_lei_n_020-23_-_emissao_de_sons_-_autistas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Limita a distância de emissão de sons e ruídos que prejudiquem o bem estar do portador de Transtorno do Espectro autista em espaços públicos.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1440/022_-_projeto_de_lei_n_022-23_-_carteira_de_identificacao_do_autista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1440/022_-_projeto_de_lei_n_022-23_-_carteira_de_identificacao_do_autista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Institui a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea) no município de Itapetinga, e dá outras providências.”</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1450/022_-_projeto_de_lei_n_022-23_-_atendimento_medivo_e_odontologico_na_zona_rural_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1450/022_-_projeto_de_lei_n_022-23_-_atendimento_medivo_e_odontologico_na_zona_rural_-_carlao.pdf</t>
   </si>
   <si>
     <t>“Estabelece atendimento médico e odontológico mensal para a comunidade da zona rural de Itapetinga/BA”.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1462/023_-_projeto_de_lei_n_023-23_-_altera_plano_diretor_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1462/023_-_projeto_de_lei_n_023-23_-_altera_plano_diretor_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Altera incisos e cria parágrafos do art. 21 da Lei Municipal nº 1.179/2012 que “Dispõe sobre o Plano Diretor de Desenvolvimento Municipal de Itapetinga” e da outras providências.”.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1463/024_-_projeto_de_lei_n_024-23_-_mes_da_primeira_infancia_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1463/024_-_projeto_de_lei_n_024-23_-_mes_da_primeira_infancia_-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Institui no município de Itapetinga o mês de agosto como o Mês da Primeira Infância e dá outras providências”.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1464/025_-_projeto_de_lei_n_025-23_-_centro_de_fisioterapia_elizario_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1464/025_-_projeto_de_lei_n_025-23_-_centro_de_fisioterapia_elizario_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Denomina de Centro de Fisioterapia Elizário Feitosa o Centro de Fisioterapia do Bandeira do Colônia, no município de Itapetinga/BA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1475/026_-_projeto_de_lei_n_026-23_-_programa_itapetinga_mulher_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1475/026_-_projeto_de_lei_n_026-23_-_programa_itapetinga_mulher_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Institui no âmbito municipal, o “Programa Itapetinga Mulher”, destinado à capacitação e promoção da autonomia financeira das mulheres em situação de violência doméstica e familiar”.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1480/027_-_projeto_de_lei_n_027-23_-_praca_antonio_dutra_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1480/027_-_projeto_de_lei_n_027-23_-_praca_antonio_dutra_-_gege.pdf</t>
   </si>
   <si>
     <t>“Denomina de Praça Antônio Viana Dutra a praça situada entre as ruas Manoel Santos Pitta e a Rua Helio Costa, no município de Itapetinga/BA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1481/028_-_projeto_de_lei_n_028-23_-_publicidade_de_estoque_de_medicamentos_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1481/028_-_projeto_de_lei_n_028-23_-_publicidade_de_estoque_de_medicamentos_-_sibele.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade dos saldos de estoques de medicamentos e insumos para atenção à saúde no portal de transparência no município de Itapetinga e estabelece outras providências.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1483/029_-_projeto_de_lei_n_029-23_-_altera_lei_1355_-_guarda_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1483/029_-_projeto_de_lei_n_029-23_-_altera_lei_1355_-_guarda_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Altera o Artigo 8º da Lei 1.355/2017 que modificou a Lei 195/1967 que instituiu a Guarda Municipal de Itapetinga - BA.”</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1484/030_-_projeto_de_lei_n_030-23_-_altera_lei_884_-_comutran_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1484/030_-_projeto_de_lei_n_030-23_-_altera_lei_884_-_comutran_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Inclui o Parágrafo 4º no Artigo 4º da Lei 884/2002, que instituiu a Coordenação Municipal de Trânsito - COMUTRAN  - de    Itapetinga - BA.”</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1486/031_-_projeto_de_lei_n_031-23_-__hip_hop_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1486/031_-_projeto_de_lei_n_031-23_-__hip_hop_-_sibele.pdf</t>
   </si>
   <si>
     <t>“Institui o "Dia Municipal do Hip-Hop" e dá outras providências”.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1490/032_-_projeto_de_lei_n_032-23_-_utilidade_publica_-_voo_de_liberdade_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1490/032_-_projeto_de_lei_n_032-23_-_utilidade_publica_-_voo_de_liberdade_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública do CENTRO CULTURAL VOO DE LIBERDADE, e dá outras providencias.”</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1506/033_-_projeto_de_lei_n_033-23_-_bandeira_pra_cristo_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1506/033_-_projeto_de_lei_n_033-23_-_bandeira_pra_cristo_-_gege.pdf</t>
   </si>
   <si>
     <t>“Institui o dia 17 de agosto de cada ano como o dia “Bandeira para Cristo” no Distrito de Bandeira do Colônia e dá outras providencias”.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1508/034_-_projeto_de_lei_n_034-23_-_nome_de_rua_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1508/034_-_projeto_de_lei_n_034-23_-_nome_de_rua_-_peto.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua José Cerqueira Figueiredo, antiga Rua G, localizada no Bairro Vila Erika, e dá outras providências”.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1513/035_-_projeto_de_lei_n_035-23_-_altera_lei_977_-_rosalindo_sousa_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1513/035_-_projeto_de_lei_n_035-23_-_altera_lei_977_-_rosalindo_sousa_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n° 977/05 que “Denomina Praça Rosalina Souza, a praça em frente a Escola Sizaltina Fernandes, no bairro Otávio Camões, e dá outras providências.”</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1553/036_-_projeto_de_lei_n_036-23_-_nome_de_rua_-_nivaldo_mangabeira_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1553/036_-_projeto_de_lei_n_036-23_-_nome_de_rua_-_nivaldo_mangabeira_-_peto.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua Nivaldo Mangabeira, a antiga Travessa 17, localizada no Bairro Vila Erika, e dá outras providências”.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1572/037_-_projeto_de_lei_n_037-23_-_altera_lei_municipal_1.369-18_-_anderson_da_nova_-_em_alteracao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1572/037_-_projeto_de_lei_n_037-23_-_altera_lei_municipal_1.369-18_-_anderson_da_nova_-_em_alteracao.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Municipal nº 1.369/18, de 05 de janeiro de 2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1573/038_-_projeto_de_lei_n_038-23_-_revoga_lei_municipal_1.591_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1573/038_-_projeto_de_lei_n_038-23_-_revoga_lei_municipal_1.591_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei Municipal nº 1.591/2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1618/039_-_projeto_de_lei_n_039-23_-_modificacao_de_trafego_-_-_em_elaboracao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1618/039_-_projeto_de_lei_n_039-23_-_modificacao_de_trafego_-_-_em_elaboracao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei 778/99, que trata sobre a modificação do tráfego”.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1474/003_-_projeto_de_resolucao_no_003-23_-_sessoes_terca_e_quarta_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1474/003_-_projeto_de_resolucao_no_003-23_-_sessoes_terca_e_quarta_-_mesa.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do §2º, do Art.49, do Regimento Interno desta Casa Legislativa, e dá outras providências”.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1629/004_-_projeto_de_resolucao_no_004-23_-_titulos_de_cidadao_honorifico_-_mesa1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1629/004_-_projeto_de_resolucao_no_004-23_-_titulos_de_cidadao_honorifico_-_mesa1.pdf</t>
   </si>
   <si>
     <t>Determina a concessão de dois (02) Títulos de Cidadãos, anuais, para cada vereador, conforme regramentos da Resolução nº 031 de 31 de maio de 1971 e dá outras providencias.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1531/001_-_projeto_de_eneda_a_lei_organica_n_001-23_-_comutran_-_para_mesclagem.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1531/001_-_projeto_de_eneda_a_lei_organica_n_001-23_-_comutran_-_para_mesclagem.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o capítulo I e parágrafo 1 e 2 no Art. 71, da Lei Orgânica do Município de Itapetinga - BA, e dá outras providências.”</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1288/001_-_requerimento_n_001-23_-_sessao_especial_d_mWmL7nA.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1288/001_-_requerimento_n_001-23_-_sessao_especial_d_mWmL7nA.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Especial no dia 08 de Março de 2023, com vistas a homenagear o Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1290/002_-_requerimento_n_002-23_-_sessao_especial_enchentes_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1290/002_-_requerimento_n_002-23_-_sessao_especial_enchentes_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, para tratar sobre medidas de contenção contra enchentes provocadas pelas cheias do Rio Catolé.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1298/003_-_requerimento_n_003-23_-_sessao_especial_parlamento_jovem_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1298/003_-_requerimento_n_003-23_-_sessao_especial_parlamento_jovem_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro que transforme uma Sessão Ordinária em Sessão Especial, nos moldes da Lei n° 1.080/09 e suas alterações, que dispõe sobre a criação do Parlamento Jovem Municipal.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1301/004_-_requerimento_n_004-23_-_sessao_especial_dia_do_soldado_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1301/004_-_requerimento_n_004-23_-_sessao_especial_dia_do_soldado_-_anderson.pdf</t>
   </si>
   <si>
     <t>requeiro a realização de uma Sessão Especial, no dia 24 de agosto do corrente ano, em comemoração ao Dia do Soldado.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1303/005_-_requerimento_n_005-23_-_sessao_especial_dia_do_agua_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1303/005_-_requerimento_n_005-23_-_sessao_especial_dia_do_agua_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em comemoração ao Dia Mundial da Água, a ser realizada em 22 de março do corrente ano.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1314/006_-_requerimento_n_006-23_-_sessao_especial_dia_da_educacao_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1314/006_-_requerimento_n_006-23_-_sessao_especial_dia_da_educacao_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem ao Dia da Educação, a ser realizada no dia 27 de abril do corrente ano, com o tema: “EDUCAÇÃO, UM PASSAPORTE PARA UM NOVO  MUNDO”.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1315/007_-_requerimento_n_007-23_-_sessao_especial_dia_das_costureiras_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1315/007_-_requerimento_n_007-23_-_sessao_especial_dia_das_costureiras_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada uma Sessão Especial, com data a definir, em homenagem ao Dia das Costureiras em nosso município.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1316/008_-_requerimento_n_008-23_-_sessao_especial_garis_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1316/008_-_requerimento_n_008-23_-_sessao_especial_garis_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, no dia 17 de maio do corrente ano, para homenagear os Profissionais de Limpeza Urbana, Garis, do nosso município.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1317/009_-_requerimento_n_009-23_-_sessao_especial_dia_das_lavadeiras_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1317/009_-_requerimento_n_009-23_-_sessao_especial_dia_das_lavadeiras_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, com data a definir, em homenagem ao Dia das Lavadeiras em nosso município.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1318/010_-_requerimento_n_010-23_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1318/010_-_requerimento_n_010-23_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial para dialogar sobre a importância da regularização fundiária, em busca do desenvolvimento da cidade, com data a definir.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1319/011_-_requerimento_n_011-23_-_sessao_especial_exploracao_sexual_infantil_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1319/011_-_requerimento_n_011-23_-_sessao_especial_exploracao_sexual_infantil_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial para dialogar sobre o tema Exploração Sexual de Crianças e Adolescente, com data a definir.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1320/012_-_requerimento_n_012-23_-_audiencia_publica_inclusao_social_cadeirantes_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1320/012_-_requerimento_n_012-23_-_audiencia_publica_inclusao_social_cadeirantes_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Audiência Pública, com data a ser definida, com o tema “Inclusão Social”, para saber quais dificuldades das pessoas deficientes físicas tem no seu dia a dia.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1325/013_-_requerimento_n_013-23_-_audiencia_publica_geracao_de_emprego_e_renda_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1325/013_-_requerimento_n_013-23_-_audiencia_publica_geracao_de_emprego_e_renda_-_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Audiência Pública, com data a ser definida, para tratar acerca de meios para geração de emprego e renda no nosso município.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1346/014_-_requerimento_n_014-23_-_audiencia_publica_saude_publica_da_mulher_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1346/014_-_requerimento_n_014-23_-_audiencia_publica_saude_publica_da_mulher_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de AUDIÊNCIA PÚBLICA, sobre a SAÚDE PÚBLICA DA MULHER EM ITAPETINGA, como também debater o papel dos entes federados na oferta de saúde neste Município.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>Sibele Nery, Tiquinho Nogueira, Valdeir</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1380/015_-_requerimento__no_015_-22-_requerendo_cpi_-_sibele_-_em_elaboracao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1380/015_-_requerimento__no_015_-22-_requerendo_cpi_-_sibele_-_em_elaboracao.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do parágrafo 3° do artigo 58 da Constituição Federal e na forma do artigo 35 do Regimento Interno e §2º do art. 37 da Lei Orgânica Municipal, a criação de Comissão Parlamentar de Inquérito, com a finalidade de apurar, no prazo de 90 dias, investigar fatos relativos à saúde no município.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1385/016_-_requerimento__no_016_-22-_sessao_itinerante_bandeira_do_colonia_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1385/016_-_requerimento__no_016_-22-_sessao_itinerante_bandeira_do_colonia_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Ordinária Itinerante no distrito de Bandeira do Colônia em data a ser definida e em horário noturno, com o objetivo de aproximar o Poder Legislativo da comunidade e incentivar a participação popular.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1386/017_-_requerimento__no_017_-22-_sessao_itinerante_palmares_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1386/017_-_requerimento__no_017_-22-_sessao_itinerante_palmares_-_juscelino.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Ordinária Itinerante no distrito de Palmares em data a ser definida e em horário noturno, com o objetivo de aproximar o Poder Legislativo da comunidade e incentivar a participação popular.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1407/018_-_requerimento__no_018_-22-_sessao_especial_-_radialistas_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1407/018_-_requerimento__no_018_-22-_sessao_especial_-_radialistas_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Requeiro que se transforme uma Sessão Ordinária em Sessão Especial, para homenagear radialistas de Itapetinga, alusiva a data comemorativa aos profissionais do rádio no município, no dia 21 de setembro.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1482/019_-_requerimento__no_019_-22-_sessao_especial_-_agosto_lilas_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1482/019_-_requerimento__no_019_-22-_sessao_especial_-_agosto_lilas_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Especial, a ser realizada no dia 31 de agosto, na Câmara de Vereadores de Itapetinga - BA, alusiva ao Agosto Lilás, a fim de promover a conscientização pelo fim da violência contra a mulher.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1488/020_-_requerimento__no_020_-23-_sessao_intinerante_-_comad_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1488/020_-_requerimento__no_020_-23-_sessao_intinerante_-_comad_-_mesa.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Ordinária Itinerante na Igreja Católica – Comunidade Nossa Senhora, na data de 20 de Setembro do corrente ano, às 10h00, ocasião em que o COMAD – Conselho Municipal de Políticas Públicas sobre Drogas estará realizando a Semana da IX Marcha de Políticas Públicas sobre Drogas, que acontecerá nos dias 18 a 22 de setembro, com o fim de alertar a comunidade para o suo de drogas.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1494/021_-_requerimento__no_021_-23-_sessao_especial_rosalino_souza_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1494/021_-_requerimento__no_021_-23-_sessao_especial_rosalino_souza_-_mesa.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial em homenagem ao Sr. Rosalino Souza, morto na guerrilha do Araguaia, que será realizada no dia 13 setembro do corrente ano, às 19h00.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1545/022_-_requerimento__no_022_-23-_sessao_especial_outubro_rosa_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1545/022_-_requerimento__no_022_-23-_sessao_especial_outubro_rosa_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Especial, com data a ser definida, a fim de promover a integração das ações da Campanha Internacional do Outubro Rosa.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1551/023_-_requerimento__no_023_-23-_aud_publica_-_animais_na_pista_e_rotatoria_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1551/023_-_requerimento__no_023_-23-_aud_publica_-_animais_na_pista_e_rotatoria_-_mesa.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Audiência Pública para tratar sobre: animais na pista e a construção de uma rotatória na entrada da Brasil Gás.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, de Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1558/024_-_requerimento__no_024_-23-_aud_publica_-_preco_do_gas_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1558/024_-_requerimento__no_024_-23-_aud_publica_-_preco_do_gas_-_mesa.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Audiência Pública para discussão junto ao grupo de Empresários do ramo de comércio de gás liquefeito de petróleo (GLP) de nossa cidade de Itapetinga-Bahia, para uma redução de valores ou se adequar a uma tabela justa para nossa comunidade.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1565/025_-_requerimento__no_025_-23-_sessao_especial_-_consciencia_negra_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1565/025_-_requerimento__no_025_-23-_sessao_especial_-_consciencia_negra_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, a ser realizada no dia 23/11/2023, às 19hrs, em homenagem ao Dia da Consciência Negra no Brasil, comemorada no dia 20 de Novembro.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1581/026_-_requerimento__no_026_-23-_sessao_especial_-_desenvolvimento_politico_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1581/026_-_requerimento__no_026_-23-_sessao_especial_-_desenvolvimento_politico_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial, com data a definir, para tratar sobre o tema “Desenvolvimento Político do município de Itapetinga: cenário e perspectivas”.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
     <t>Rodrigo Hagge</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1387/veto_total_n_001-23_-_ao_pl_n_006-23_-_iptu_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1387/veto_total_n_001-23_-_ao_pl_n_006-23_-_iptu_tiquinho.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 001/23 ao Projeto de Lei n° 006/23, de autoria do vereador Tiquinho Nogueira, que “Suprime o inciso II, do par.1°, do art.1°, da Lei Municipal n° 204/67 que “dispõe sobre isenção do pagamento de IPTU aos Funcionários deste Município” e dá outras providências”.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1395/veto_total_n_022-23_-_ao_pl_n_022-22_-_placas_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1395/veto_total_n_022-23_-_ao_pl_n_022-22_-_placas_-_anderson.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 002/23, ao Projeto de Lei n° 022/22, de autoria do vereador Anderson da Nova que “Dispõe sobre a fixação de placas informativas relativas ao combate à violência contra animais, no âmbito do município de Itapetinga-Bahia".</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1400/veto_n_003-23_-_agentes_de_saude.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1400/veto_n_003-23_-_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 003/23 ao Projeto de Lei do Executivo n° 006/23 que "Dispõe sobre a alteração da Lei 1.036, de 25 de abril de 2008, que fixa o Piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agentes de Combate às Endemias - ACE e dá outras providências".</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1458/veto_total_n_004_ao_pl_013-23_-_pai_nosso_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1458/veto_total_n_004_ao_pl_013-23_-_pai_nosso_-_tarugao.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL ao Projeto de Lei do Legislativo n° 013/23, de autoria do vereador Tarugão que "Fica recomendada a realização da Oração Universal do Pai Nosso, nas Escolas Públicas do município de Itapetinga/BA, e dá outras providências".</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1459/veto_parcial.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1459/veto_parcial.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL n° 005/23, ao Projeto de Lei do Legislativo n° 003/23, de autoria do vereador Anderson da Nova que “Inclui na matriz curricular das unidades de ensino da rede pública do município de Itapetinga como tema transversal, a prevenção à violência contra a mulher e dá outras providências”.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1460/veto_parcial_n_006_ao_pl_010-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1460/veto_parcial_n_006_ao_pl_010-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 006/23, ao Projeto de Lei do Legislativo n° 010/23, de autoria da vereadora Sibele Nery que "Dispõe sobre a implantação de medidas de informação e proteção à saúde e parturiente contra a violência obstétrica no município de Itapetinga – BA”.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1525/007_-_veto_total_n_007_ao_pl_028-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1525/007_-_veto_total_n_007_ao_pl_028-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 007/23, ao Projeto de Lei do Legislativo n° 028/2023, de autoria da vereadora Sibele Nery que "Dispõe sobre a publicidade dos saldos de estoques de medicamentos e insumos para atenção à saúde no portal de transparência no município de Itapetinga e estabelece outras providências".</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1526/008_-_veto_total_n_008_ao_pl_023-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1526/008_-_veto_total_n_008_ao_pl_023-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 008/2023, ao Projeto de Lei do Legislativo n° 023/2023, de autoria da Mesa Diretora que “Altera incisos e cria parágrafos do art. 21 da Lei Municipal nº 1.179/2012 que “Dispõe sobre o Plano Diretor de Desenvolvimento Municipal de Itapetinga” e da outras providências".</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1556/009_-_veto_total_n_009_ao_pl_026-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1556/009_-_veto_total_n_009_ao_pl_026-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 009/23 ao Projeto de Lei do Legislativo n° 026/2023, de autoria da Mesa Diretora que “Institui no âmbito municipal, o “Programa Itapetinga Mulher”, destinado à capacitação e promoção da autonomia financeira das mulheres em situação de violência doméstica e familiar”.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1329/001_-_projeto_de_lei_n_001-23_-_abertura_de_credito_ao_orcamento_anual.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1329/001_-_projeto_de_lei_n_001-23_-_abertura_de_credito_ao_orcamento_anual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a abertura de crédito especial ao Orçamento Anual de 2023, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 1.276/2015, que trata da política municipal de atendimento dos direitos da criança e do adolescente, para adequá-lo à nova Resolução n° 231/2022 do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1363/003_-_projeto_de_lei_n_003-23_-_parcelamento_de_debitos_tributarios.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1363/003_-_projeto_de_lei_n_003-23_-_parcelamento_de_debitos_tributarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do parcelamento de débitos tributários e não tributários, inscritos ou não em dívida ativa, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1362/004_-_projeto_de_lei_n_004-23_-_conselho_de_meio_ambiente.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1362/004_-_projeto_de_lei_n_004-23_-_conselho_de_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 908/2003, que trata sobre a composição e competência do Conselho Municipal de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1379/005_-_projeto_de_lei_n_005-23_-_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1379/005_-_projeto_de_lei_n_005-23_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispões sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1388/006_-_projeto_de_lei_n_006-23_-_agentes_de_saude.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1388/006_-_projeto_de_lei_n_006-23_-_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 1.036, de 25 de abril de 2008, que fixa o Piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agentes de Combate às Endemias - ACE e dá outras providências.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_do_executivo_n_007-23.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_do_executivo_n_007-23.pdf</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1409/008_-_projeto_de_lei_n_008-23_-_altera_lei_do_condecon.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1409/008_-_projeto_de_lei_n_008-23_-_altera_lei_do_condecon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 1.574/2023, que trata sobre a Organização do Sistema Municipal de Defesa do Consumidor no município de Itapetinga - SMDC, a criação do Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON, do Conselho Municipal de Proteção e Defesa do Consumidor - CONDECON e do Fundo Municipal de Proteção e Defesa do Consumidor - FMPDC, e dá outras providências.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1448/009_-_projeto_de_lei_n_009-23_-_convenios_com_adm_publica.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1448/009_-_projeto_de_lei_n_009-23_-_convenios_com_adm_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 1.537/23, que autoriza o Poder Executivo Municipal a firmar convênios com Governos, Órgãos e Entidades diversas integrantes da Administração Pública Municipal, Estadual e/ou Federal, direta e indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1449/010_-_projeto_de_lei_n_010-23_-_convenio_ladi.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1449/010_-_projeto_de_lei_n_010-23_-_convenio_ladi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Liga Amadorista de Futebol de Itapetinga - LADI, e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1457/011_-_projeto_de_lei_n_011-23_-_reajuste_saae.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1457/011_-_projeto_de_lei_n_011-23_-_reajuste_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste salarial dos servidores do Serviço Autônomo de Água e Esgoto - SAAE, e dá outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1461/012_-_projeto_de_lei_n_012-23_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1461/012_-_projeto_de_lei_n_012-23_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste salarial aos seus servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1476/013_-_projeto_de_lei_n_013-23_-_reajuste_professores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1476/013_-_projeto_de_lei_n_013-23_-_reajuste_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Professores e Coordenadores da Rede Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1495/014-2023_-_ploa_2024_-_pm_itapetinga.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1495/014-2023_-_ploa_2024_-_pm_itapetinga.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1552/015_-_projeto_de_lei_n_015-23_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1552/015_-_projeto_de_lei_n_015-23_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do repasse de Parcela Variável de Complementação Remuneratória (PVCR), transferido pela União e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_executivo_n_16_2.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_executivo_n_16_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao Orçamento Anual de 2023, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1568/017_-_projeto_de_lei_n_017-23_-_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1568/017_-_projeto_de_lei_n_017-23_-_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências, no Município de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1569/018_-_projeto_de_lei_n_018-23_-_pagamento_de_debitos.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1569/018_-_projeto_de_lei_n_018-23_-_pagamento_de_debitos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de débitos ou obrigações do Município de Itapetinga/BA, nos termos do art. 100, §§ 3° e 4°, da Constituição Federal, decorrentes de decisões judiciais, considerados de pequeno valor (RPV).</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1576/019_-_projeto_de_lei_n_019-23_-_centro_de_formacao_profissional.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1576/019_-_projeto_de_lei_n_019-23_-_centro_de_formacao_profissional.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza o Poder Executivo Municipal a implantar o Centro de Formação Profissional no âmbito do município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1578/020_-_projeto_de_lei_n_020-23_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1578/020_-_projeto_de_lei_n_020-23_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1601/plo_021-23.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1601/plo_021-23.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei 1.057, de 29 de janeiro de 2009, que dispõe sobre a Estrutura Administrativa Organizacional do Município de Itapetinga, para criar o cargo de Coordenador Técnico de Cálculos e Perícias, e dá outras providências.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1621/022_-_projeto_de_lei_n_022-23_-_abertura_de_credito_1.600.000.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1621/022_-_projeto_de_lei_n_022-23_-_abertura_de_credito_1.600.000.pdf</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1622/023_-_projeto_de_lei_n_023-23_-_permuta_de_terrenos.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1622/023_-_projeto_de_lei_n_023-23_-_permuta_de_terrenos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.314, de 07 de julho de 2016, que autoriza o Poder Executivo a permutar terrenos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
-    <t>Parecer Comissão de Constituição</t>
+    <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1351/001_-_parecer_favoravel_n_001-23_-_ao_pl_022-22_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1351/001_-_parecer_favoravel_n_001-23_-_ao_pl_022-22_-_anderson.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 001/2023, ao Projeto de Lei do Legislativo nº 022/2022, de autoria do Vereador Anderson Alves Cruz que “Dispõe sobre a afixação de placas informativas relativas ao combate à violência contra animais no âmbito do Município de Itapetinga-Bahia”.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1352/002_-_parecer_favoravel_n_002-23_-_ao_pl_026-22_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1352/002_-_parecer_favoravel_n_002-23_-_ao_pl_026-22_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 002/2023, ao Projeto de Lei do Legislativo nº 026/2022, de autoria do Vereadora Sibele Nery que “Institui a semana da Consciência Negra no Município de Itapetinga-BA e reconhece 20 de Novembro como o dia Nacional da Consciência Negra”.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1353/003_-_parecer_contrario_n_003-23_-_ao_pl_002-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1353/003_-_parecer_contrario_n_003-23_-_ao_pl_002-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 003/2023, ao Projeto de Lei do Legislativo nº 002/2023, de autoria da Vereadora Sibele Nery que “Redenomina o Estádio Municipal de Itapetinga-Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1354/004_-_parecer_favoravel_n_004-23_-_ao_pl_006-23_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1354/004_-_parecer_favoravel_n_004-23_-_ao_pl_006-23_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 004/2023, ao Projeto de Lei do Legislativo nº 006/2023, de autoria do Vereador Tiquinho Nogueira que “Suprime o inciso II, do parágrafo 1º, do art. 1º, da Lei Municipal nº 204/1967 que dispõe sobre isenção do pagamento de IPTU aos funcionários públicos deste Município e dá outras providências”.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1355/005_-_parecer_favoravel_n_005-23_-_ao_pl_007-23_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1355/005_-_parecer_favoravel_n_005-23_-_ao_pl_007-23_-_anderson.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 005/2023, ao Projeto de Lei do Legislativo nº 007/2023, de autoria do Vereador Anderson da Nova que “Institui no Município de Itapetinga a semana Municipal do Ciclismo e dá outras providências”.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1356/006_-_parecer_favoravel_n_006-23_-_ao_pl_001-23_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1356/006_-_parecer_favoravel_n_006-23_-_ao_pl_001-23_-_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 006/2023, ao Projeto de Lei do Executivo nº 001/2023, de autoria de Rodrigo Hagge Costa que “Dispõe sobre a autorização para a abertura de crédito especial ao Orçamento Anual de 2023, na forma que indica e dá outras providências”.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1357/007_-_parecer_favoravel_com_emenda_n_007-23_-_ao_pl_023-22_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1357/007_-_parecer_favoravel_com_emenda_n_007-23_-_ao_pl_023-22_-_manu.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMEDA Nº 007/2021, ao Projeto de Lei do Legislativo nº 023/2022, de autoria da Vereadora Manu Brandão que "Dispõe sobre o atendimento preferencial aos profissionais da contabilidade nas empresas públicas, órgãos da administração municipal e quaisquer repartições públicas do Município Itapetinga e dá outras providências".</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1382/008_-_parecer_favoravel_n_008-23_-_ao_pl_008-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1382/008_-_parecer_favoravel_n_008-23_-_ao_pl_008-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 008/2023, ao Projeto de Lei nº 008/2023, de autoria do Vereadora Sibele Nery que “Dispõe sobre o Protocolo de Segurança para prevenção e identificação da prática de atos que atentem contra a liberdade sexual da mulher em locais de lazer e outros estabelecimentos destinados ao entretenimento”.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1383/009_-_parecer_favoravel_n_009-23_-_ao_pl_004-23_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1383/009_-_parecer_favoravel_n_009-23_-_ao_pl_004-23_-_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 009/2023, ao Projeto de Lei do Executivo nº 004/2023, de autoria de Rodrigo Hagge Costa que “Dispõe sobre a alteração da Lei nº 908/2003, que trata sobre a composição e competência do Conselho Municipal do Meio Ambiente – CMMA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1384/010_-_parecer_favoravel_n_010-23_-_ao_pl_012-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1384/010_-_parecer_favoravel_n_010-23_-_ao_pl_012-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 010/2023, ao Projeto de Lei nº 012/2023, de autoria do Vereadora Sibele Nery que “Institui o dia 06 de Dezembro como o Dia Municipal de mobilização dos homens pelo fim da violência contra as mulheres - LAÇO BRANCO, no Município de Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1408/011_-_parecer_favoravel_n_011-23_-_ao_pl_017-23_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1408/011_-_parecer_favoravel_n_011-23_-_ao_pl_017-23_-_gege.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 011/2023, ao Projeto de Lei nº 017/2023 de autoria do Vereador Gênison Feitosa do Nascimento, que “Dispõe sobre o atendimento prioritário a ser dispensado aos advogados e advogadas no exercício da representação dos interesses de seus clientes no âmbito do Munícipio de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1422/012_-_parecer_favoravel_n_012-23_-_ao_pl_003-23_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1422/012_-_parecer_favoravel_n_012-23_-_ao_pl_003-23_-_anderson.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 012/2023, ao Projeto de Lei nº 003/2023, de autoria do Vereador Anderson Alves Cruz que “Inclui na matriz curricular das unidades de ensino da rede pública do município de Itapetinga como tema transversal, a prevenção à violência contra a mulher e dá outras providências”.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1423/013_-_parecer_favoravel_n_013-23_-_ao_pl_010-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1423/013_-_parecer_favoravel_n_013-23_-_ao_pl_010-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 013/2023, ao Projeto de Lei nº 010/2023, de autoria da Vereadora Sibele Shirley da Silva Moura Nery que “Dispõe sobre a implantação de medidas de informação e proteção à saúde e parturiente contra a violência obstétrica no município de Itapetinga – BA e das outras providências".</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1424/014_-_parecer_favoravel_n_014-23_-_ao_pl_015-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1424/014_-_parecer_favoravel_n_014-23_-_ao_pl_015-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 014/2023, ao Projeto de Lei nº 015/2023 de autoria da Vereadora Sibele Shirley da Silva Moura Nery que “Institui e regulamenta a Feira de Arte e Artesanato, em espaço de domínio público, como também a participação dos Artesãos, nos eventos municipais e eventos apoiados pelo poder Público”.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1425/015_-_parecer_contrario_n_015-23_-_ao_pl_013-23_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1425/015_-_parecer_contrario_n_015-23_-_ao_pl_013-23_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO Nº. 015/2023, ao Projeto de Lei nº 013/2023, de autoria do Vereador Eliomar Alves Barreira Castro que “Fica recomendada a realização da Oração Universal do Pai Nosso, nas Escolas Públicas do município de Itapetinga/BA, e dá outras providências".</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1433/016_-_parecer_favoravel_n_016-23_-_ao_pl_011-23_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1433/016_-_parecer_favoravel_n_016-23_-_ao_pl_011-23_-_juscelino.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 016/2023, Ao Projeto de Lei nº 011/2023, de autoria do Vereador Juscelino Olímpio Gomes que “Denomina de Dr. Rodolfo Schettini o Posto de Saúde do Distrito de Bandeira do Colônia - Itapetinga-Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1434/017_-_parecer_favoravel_n_017-23_-_ao_pl_018-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1434/017_-_parecer_favoravel_n_017-23_-_ao_pl_018-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 017/2023, ao Projeto de Lei nº 018/2023 de autoria Mesa Diretora que “Denomina Rua Hercilia Pacheco Santos, a antiga Rua D, localizada no Loteamento Alvorada, e dá outras providências”.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1435/018_-_parecer_favoravel_n_018-23_-_ao_pl_027-22_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1435/018_-_parecer_favoravel_n_018-23_-_ao_pl_027-22_-_peto.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 018/2023, ao Projeto de Lei nº 027/2022, de autoria de Aldelino Andrade Fonseca que “Redenomina Rua “N” do Bairro vila Erika para Rua Vicentina Santos Esquivel, e dá outras providências”.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1436/019_-_parecer_favoravel_n_019-23_-_ao_pl_019-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1436/019_-_parecer_favoravel_n_019-23_-_ao_pl_019-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 019/2023, ao Projeto de Lei nº 019/2023, de autoria Sibele Shirley da Silva Moura Nery, que “Altera o Calendário Oficial de Eventos do Município de Itapetinga-BA para incluir o Dia de Enfrentamento à Violência Política de Gênero (contra Mulheres Brancas, Negras, Indígenas, LGBTQIAPN+ e periféricas) a ser comemorado anualmente e dá outras providências".</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1444/020_-_parecer_favoravel_n_020-23_-_ao_pl_005-23_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1444/020_-_parecer_favoravel_n_020-23_-_ao_pl_005-23_-_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 020/2023, com Emendas ao Projeto de Lei do Executivo nº 005/2023, de autoria de Rodrigo Hagge Costa que "Dispões sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1497/021_-_parecer_favoravel_n_021-23_-_ao_pl_020-23_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1497/021_-_parecer_favoravel_n_021-23_-_ao_pl_020-23_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 021/2023, ao Projeto de Lei Nº 020/2023 de autoria do vereador Eliomar Alves Barreira Castro que “Limita a distância de emissão de sons e ruídos que prejudiquem o bem estar do portador de Transtorno do Espectro autista em espaços públicos”.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1498/022_-_parecer_favoravel_n_022-23_-_ao_pl_021-23_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1498/022_-_parecer_favoravel_n_022-23_-_ao_pl_021-23_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 022/2023 ao Projeto de Lei Nº 021/2023 , de Autoria do vereador Eliomar Alves Barreira Castro que “Institui a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea) no município de Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1499/023_-_parecer_favoravel_n_023-23_-_ao_pl_023-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1499/023_-_parecer_favoravel_n_023-23_-_ao_pl_023-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 023/2023, ao Projeto de Lei Nº 023/2023 de autoria da Mesa Diretora que “Altera incisos e cria parágrafos do art.21 da Lei Municipal nº 1.179/2012 que Dispõe sobre o Plano Diretor de Desenvolvimento Municipal de Itapetinga e da outras providências”.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1500/024_-_parecer_favoravel_n_024-23_-_ao_pl_024-23_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1500/024_-_parecer_favoravel_n_024-23_-_ao_pl_024-23_-_tarugao.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 024/2023 ao Projeto de Lei Nº 024/2023, de autoria do vereador Eliomar Alves Barreira Castro que “Institui no município de Itapetinga o mês de agosto como o Mês da Primeira Infância e dá outras providências".</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1501/025_-_parecer_favoravel_n_025-23_-_ao_pl_025-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1501/025_-_parecer_favoravel_n_025-23_-_ao_pl_025-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 025/2023 ao Projeto de Lei Nº 025/2023, de autoria da Mesa Diretora que “Denomina de Centro de Fisioterapia Elizário Feitosa o Centro de Fisioterapia do Bandeira do Colônia, no município de Itapetinga/BA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1502/026_-_parecer_favoravel_n_026-23_-_ao_pl_026-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1502/026_-_parecer_favoravel_n_026-23_-_ao_pl_026-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 026/2023 ao Projeto de Lei Nº 026/2023 de autoria da Mesa Diretora que “Institui no âmbito municipal, o “Programa Itapetinga Mulher”, destinado à capacitação e promoção da autonomia financeira das mulheres em situação de violência doméstica e familiar e dá outras providências”.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1503/027_-_parecer_favoravel_n_027-23_-_ao_pl_027-23_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1503/027_-_parecer_favoravel_n_027-23_-_ao_pl_027-23_-_gege.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 027/2023 ao Projeto de Lei Nº 027/2023, de autoria do vereador Gênison Feitosa do Nascimento que “Denomina de Praça Antônio Viana Dutra a praça situada entre as ruas Manoel Santos Pitta e a Rua Helio Costa, no município de Itapetinga/BA e dá outras providências”.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1504/028_-_parecer_favoravel_n_028-23_-_ao_pl_028-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1504/028_-_parecer_favoravel_n_028-23_-_ao_pl_028-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 028/2023 ao Projeto de Lei Nº 028/2023, de autoria da vereadora Sibele Shirley da Silva Moura Nery que Dispõe sobre a publicidade dos saldos de estoques de medicamentos e insumos para atenção à saúde no portal de transparência no município de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1505/029_-_parecer_favoravel_n_029-23_-_ao_pl_031-23_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1505/029_-_parecer_favoravel_n_029-23_-_ao_pl_031-23_-_sibele.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 029/2023 ao Projeto de Lei Nº 031/2023, de autoria da vereadora Sibele Shirley da Silva Moura Nery que “Institui o "Dia Municipal do Hip-Hop" e dá outras providências”.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1537/030_-_parecer_favoravel_n_030-23_-_ao_pl_008-23_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1537/030_-_parecer_favoravel_n_030-23_-_ao_pl_008-23_-_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 030/2023 ao Projeto de Lei do Executivo Nº 008/2023, de autoria do prefeito Rodrigo Hagge Costa que “dispõe sobre a alteração da Lei 1.574/2003, que trata sobre a Organização do Sistema Municipal de Defesa do Consumidor no Município de Itapetinga — SMDC, a criação da Coordenadoria Municipal de Proteção e Defesa do Consumidor — PROCON, do Conselho Municipal de Proteção e Defesa do Consumidor — CONDECON e do o Fundo Municipal de Proteção e Defesa do Consumidor — FMPDC, e dá outras providências”.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1538/031_-_parecer_favoravel_n_031-23_-_ao_pl_033-23_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1538/031_-_parecer_favoravel_n_031-23_-_ao_pl_033-23_-_gege.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 031/2023 ao Projeto de Lei do Legislativo Nº 033/2023, de autoria do vereador Gênison Feitosa do Nascimento que “Institui o dia 17 de agosto de cada ano como o dia “Bandeira para Cristo” no Distrito de Bandeira do Colônia e dá outras providencias”.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1539/032_-_parecer_favoravel_n_032-23_-_ao_pl_034-23_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1539/032_-_parecer_favoravel_n_032-23_-_ao_pl_034-23_-_peto.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 032/2023 ao Projeto de Lei do Legislativo nº 034/2023, de autoria do vereador Aldelino Andrade Fonseca que “Denomina Rua José Cerqueira Figueiredo, antiga Rua G, localizada no Bairro Vila Erika, e dá outras providências”.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1540/033_-_parecer_favoravel_n_033-23_-_ao_pl_035-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1540/033_-_parecer_favoravel_n_033-23_-_ao_pl_035-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 033/2023 ao Projeto de Lei do Legislativo nº 035/2023 de autoria da Mesa Diretora que “Altera a Lei Municipal n° 977/05 que “Denomina Praça Rosalina Souza, a praça em frente a Escola Sizaltina Fernandes, no bairro Otávio Camões, e dá outras providências”.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1541/034_-_parecer_favoravel_n_034-23_-_ao_proj_de_resolucao_003-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1541/034_-_parecer_favoravel_n_034-23_-_ao_proj_de_resolucao_003-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 034/2023 ao Projeto de Resolução nº 003/2023 de autoria da Mesa Diretora que “Altera a redação do §2º, do Art.49, do Regimento Interno desta Casa Legislativa, e dá outras providências”.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1542/035_-_parecer_favoravel_n_035-23_-_ao_pl_032-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1542/035_-_parecer_favoravel_n_035-23_-_ao_pl_032-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 035/2023 ao Projeto de Lei Nº 032/2023, de autoria da Mesa Diretora que “Declara de utilidade pública o CENTRO CULTURAL VOO DE LIBERDADE, e dá outras providencias”.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1543/036_-_parecer_favoravel_com_emenda_n_036-23_-_ao_pl_009-23_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1543/036_-_parecer_favoravel_com_emenda_n_036-23_-_ao_pl_009-23_-_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL COM EMENDA Nº 036/2023 ao Projeto de Lei do Executivo nº 009/2023, de autoria do Prefeito Rodrigo Hagge Costa que "Dispõe sobre a alteração da Lei 1.537/2022, que autoriza o Poder Executivo Municipal a firmar convênios com Governos, órgãos e Entidades diversas integrantes da Administração Pública Municipal, Estadual elou Federal, direta e indireta, e dá outras providências”.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1544/037_-_parecer_favoravel_n_0376-23_-_ao_pl_010-23_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1544/037_-_parecer_favoravel_n_0376-23_-_ao_pl_010-23_-_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 037/2023 ao Projeto de Lei do executivo Nº 010/2023, de autoria do prefeito Rodrigo Hagge Costa que “Autoriza o Poder Executivo Municipal a celebrar convénio com a Liga Amadorista de Futebol de Itapetinga — LADI e dá outras providências".</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1546/038_-_parecer_favoravel_n_038-23_-_ao_pdl_011-23_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1546/038_-_parecer_favoravel_n_038-23_-_ao_pdl_011-23_-_gege.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 038/2023 ao Projeto de Decreto Legislativo Nº 011/2023 de autoria Vereador Gênison Feitosa do Nascimento, que “Concede à Srª. JACIARA PEREIRA a Honra ao Mérito Juvino Oliveira, conforme estabelecido na Resolução nº 190/2021 desta Casa Legislativa e dá outras providências”.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1547/039_-_parecer_favoravel_n_039-23_-_ao_pdl_013-23_-_tiquinho.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1547/039_-_parecer_favoravel_n_039-23_-_ao_pdl_013-23_-_tiquinho.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 039/2023 ao Projeto de Decreto Legislativo Nº 013/2023, de autoria Vereador Hildérico de Souza Ferraz Nogueira, que “Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Pedro Alexandre da Rocha Jardim e dá outras providências”.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CFOC - Comissão de Finanças, de Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1602/044_-_parecer_conjunto_favoravel_n_044-23_-_ao_pl_014-23_-_executivo_loa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1602/044_-_parecer_conjunto_favoravel_n_044-23_-_ao_pl_014-23_-_executivo_loa.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 044/2023 favorável ao Projeto de Lei n° 014/23, de autoria do Chefe do Poder Executivo Municipal, que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2024, e determina outras providências".</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1603/045-_parecer_conjunto_desfavoravel_n_045-23_-_a_emenda_002-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1603/045-_parecer_conjunto_desfavoravel_n_045-23_-_a_emenda_002-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 045/2023, contrário à Emenda Modificativa nº 002/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria do Vereador Hildérico de Sousa Ferraz Nogueira “que destinada à compra de aparelhos de ultrassonografia, tomógrafos e máquina de ressonância magnética”.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1604/046-_parecer_conjunto_desfavoravel_n_046-23_-_a_emenda_003-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1604/046-_parecer_conjunto_desfavoravel_n_046-23_-_a_emenda_003-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 046/2023, contrário à Emenda Modificativa nº 003/23, ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de Autoria do Vereador Hildérico de Sousa Ferraz Nogueira “destinados à compra de bombas e aparelhagem necessária para abastecimento ininterrupto de água nas vilas”.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1605/047_-_parecer_conjunto_desfavoravel_n_047-23_-_a_emenda_004-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1605/047_-_parecer_conjunto_desfavoravel_n_047-23_-_a_emenda_004-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 047/2023, contrário à Emenda Modificativa nº 004/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria do Vereador Hildérico de Sousa Ferraz Nogueira “destinados instalação de estrutura física e aquisição de equipamentos para realização de partos no nosso município”.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1606/048_-_parecer_conjunto_favoravel_n_048-23_-_a_emenda_005-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1606/048_-_parecer_conjunto_favoravel_n_048-23_-_a_emenda_005-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 048/2023, favorável à Emenda Modificativa nº 005/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria do Vereador Anderson Alves Cruz, "destinada ao programa de proteção animal".</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1607/049_-_parecer_conjunto_desfavoravel_n_049-23_-_a_emenda_006-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1607/049_-_parecer_conjunto_desfavoravel_n_049-23_-_a_emenda_006-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 049/2023, contrário à Emenda Modificativa nº 006/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria da Mesa Diretora “destinada ao Centro de Equoterapia Manuela”.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1608/050-_parecer_conjunto_desfavoravel__n_050-23_-_a_emenda_007-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1608/050-_parecer_conjunto_desfavoravel__n_050-23_-_a_emenda_007-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 050/2023, contrário à Emenda Modificativa nº 007/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria da Mesa Diretora “destinada ao evento Corrida das “Minas” realizada pela Guarda Municipal”.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1609/051_-_parecer_conjunto_desfavoravel_n_051-23_-_a_emenda_008-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1609/051_-_parecer_conjunto_desfavoravel_n_051-23_-_a_emenda_008-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 051/2023, contrário à Emenda Modificativa nº 008/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria da Mesa Diretora “destinada a reestruturar redes e dutos para o abastecimento de água das vilas”.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1610/052_-_parecer_conjunto_desfavoravel_n_052-23_-_a_emenda_009-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1610/052_-_parecer_conjunto_desfavoravel_n_052-23_-_a_emenda_009-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 052/2023, contrário à Emenda Modificativa nº 009/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria Vereadora Sibele Shirlei Nery Moura “destinada a subsidiar o Grupo de Capoeira Voo Livre”.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1611/053_-_parecer_conjunto_desfavoravel__n_053-23_-_a_emenda_010-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1611/053_-_parecer_conjunto_desfavoravel__n_053-23_-_a_emenda_010-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 053/2023, contrário à Emenda Modificativa nº 010/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria Vereador Alex Sandro Dutra Santos “destinada a construção da sede da ONG SOS Animais de Rua Itapetinga - BA".</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1612/054_-_parecer_conjunto_favoravel__n_054-23_-_a_emenda_011-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1612/054_-_parecer_conjunto_favoravel__n_054-23_-_a_emenda_011-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 054/2023, contrário à Emenda Modificativa nº 011/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria Mesa Diretora “destinada ao Fundo Municipal de Proteção e Defesa do Consumidor e a Gestão do Fundo Municipal de Proteção e Defesa do Consumidor”.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1613/055_-_parecer_conjunto_desfavoravel__n_055-23_-_a_emenda_012-2023_a_ldo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1613/055_-_parecer_conjunto_desfavoravel__n_055-23_-_a_emenda_012-2023_a_ldo.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 055/2023, contrária à Emenda Modificativa nº 012/23 ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria do Vereador Gênison Feitosa, “destinada a atividade religiosa no Distrito de Bandeira do Colônia intitulada, Bandeira para Cristo”.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1614/056_-_parecer_conjunto_favoravel__n_056-23_-_a_emenda_xx-2023_a_ldo_comad.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1614/056_-_parecer_conjunto_favoravel__n_056-23_-_a_emenda_xx-2023_a_ldo_comad.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 056/2023, com proposta de Emenda Modificativa ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria da Comissão de Constituição, Justiça e Redação e da Comissão de Finanças, Orçamento e Contas “destinada ao Conselho Antidrogas”.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1615/057_-_parecer_conjunto_favoravel__n_057-23_-_a_emenda_xx-2023_a_ldo_corrida_das_minas.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1615/057_-_parecer_conjunto_favoravel__n_057-23_-_a_emenda_xx-2023_a_ldo_corrida_das_minas.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 057/2023, com proposta de Emenda Modificativa ao Projeto de Lei nº 014/2023 - Orçamento Anual do ano de 2024, de autoria Comissão de Finanças, Orçamentos e Contas e da Comissão de Finanças, Orçamento e Contas “destinada recursos para subsidiar a corrida das minas".</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1616/058_-_parecer_favoravel_n_058-23_-_ao_pl_036-23_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1616/058_-_parecer_favoravel_n_058-23_-_ao_pl_036-23_-_peto.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 058/2023, ao Projeto de Lei nº 036/2023, de autoria Aldelino Andrade Fonseca  que “Denomina Rua Nivaldo Mangabeira, a antiga Travessa 17, localizada no Bairro Vila Erika”.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1617/059_-_parecer_favoravel_n_058-23_-_ao_pl_038-23_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1617/059_-_parecer_favoravel_n_058-23_-_ao_pl_038-23_-_mesa.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 059/2023, ao Projeto de Lei Nº 038/2023, de autoria Mesa Diretora que “Revoga a Lei Municipal nº 1.591/2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1620/060_-_parecer_conjunto_favoravel_n_060-23_-_ao_pl_020-23_-_executivo_abertura_de_credito.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1620/060_-_parecer_conjunto_favoravel_n_060-23_-_ao_pl_020-23_-_executivo_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº. 060/2023, favorável ao Projeto de Lei do Executivo nº 020/2023, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a abertura de crédito especial ao Orçamento Anual de 2023, na forma que indica e dá outras providências”.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1627/061_-_parecer_conjunto_favoravel__n_061-23_-_ao_projeto_do_executivo_no_020-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1627/061_-_parecer_conjunto_favoravel__n_061-23_-_ao_projeto_do_executivo_no_020-2022.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto n° 061/23, favorável e com apresentação de emenda ao Projeto de Lei do Executivo n° 020/2022 de autoria do prefeito Rodrigo Hagge Costa que "Estabelece normas gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiros (taxistas) e dá outras providências".</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1628/062_-_parecer_conjunto_favoravel__n_062-23_-_ao_projeto_do_executivo_no_021-2023.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1628/062_-_parecer_conjunto_favoravel__n_062-23_-_ao_projeto_do_executivo_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto n° 062/23, favorável e com apresentação de emenda ao Projeto de Lei do Executivo n° 021/2023 de autoria do prefeito Rodrigo Hagge Costa que "Altera o Anexo Único da Lei 1.057, de 29 de janeiro de 2009, que dispõe sobre a Estrutura Administrativa Organizacional do Município de Itapetinga, para criar o cargo de Coordenador Técnico de Cálculos e Perícias, e dá outras providências".</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>Parecer Comissão de Orçamento</t>
+    <t>Parecer Comissão de Finanças, Orçamento e Contas</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 001/2023, com Emendas ao Projeto de Lei do Executivo nº 005/2023, de autoria de Rodrigo Hagge Costa que "Dispões sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3726,67 +3726,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_aditiva_n_001-23_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1532/emenda_modifitiva_no_002_-_tiquinho_loa_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1533/003_-_emenda_modificativa_no_003_-_tiquinho-loa_saae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1534/004_-_emenda_modifitiva_no_004_-_tiquinho_loa_rede_cegonha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1535/005_-_emenda_modifitiva_no_005_-_anderson_loa_-_animais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1549/006_-_emenda_modifitiva_no_006_-_mesa_-_centro_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1550/007_-_emenda_modifitiva_no_007_-_mesa_-_corrida_das_minas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1554/008_-_emenda_modifitiva_no_008_-_mesa_-_saae.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1563/009_-_emenda_modifitiva_no_009_-sibele_-_voo_livre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1571/010_-_emenda_modifitiva_no_010_-_sos_animais_de_rua_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1595/011_-_emenda_modifitiva_no_011_-_fundo_consumidor_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1596/012_-_emenda_modifitiva_no_012_-_bandeira_para_cristo_-_gege.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1291/001_-_indicacao_n_001-23_-_reforma_quadra_jose_ivo_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1292/002_-_indicacao_n_002-23_-_patrolamento_quintas_do_sul_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1293/003_-_indicacao_n_003-23_-_redutor_de_velocidade_av_itabuna_-_rodociaria_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1294/004_-_indicacao_n_004-23_-_dedetizacao_central_i_e_ii_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1295/005_-_indicacao_n_005-23_-_dedetizacao_feira_primavera_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1297/006_-_indicacao_n_006-23_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1302/007_-_indicacao_n_007-23_-_wifi_central_i_e_ii_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1306/008_-_indicacao_n_008-23_-_pavimentacao_asfaltica_cidade_jardim_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1310/009_-_indicacao_n_009-23_-_pavimentacao_rua_-_vila_erika_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1312/010_-_indicacao_n_010-23_-_creche_24h_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1313/011_-_indicacao_n_011-23_-_projeto_de_lei_-_escola_sustentavel_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1323/012_-_indicacao_n_012-23_-_monitoramento_palmares_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1324/013_-_indicacao_n_013-23_-_video_monitoramento_bandeira_do_colonia_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1326/014_-_indicacao_n_014-23_-_ponto_de_luz_rua_ju_-_quintas_do_norte_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1327/015_-_indicacao_n_015-23_-_refletores_e_postes_campo_adeilson_americo_nogueira_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1331/016_-_indicacao_n_016-23_-_repintura_de_faixas_de_pedestres_escolas_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1332/jardim_da_saudade..doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1333/018_-_indicacao_n_018-23_-_reforma_banheiro_e_vestiario_do_estadio_primaverao_-_helder.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1341/019_-_indicacao_n_019-23_-compra_de_carro_saude_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1342/020_-_indicacao_n_020-23_-construcao_de_sala_administrativa_e_banheiro_no_cemiterio_do_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1343/021_-_indicacao_n_021-23_-_equipamento_de_ultrassonografia_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1344/022_-_indicacao_n_022-23_-_lei_reurb_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1348/024_-_indicacao_n_024-23_-_redutores_de_velocidade_res._pedra_branca_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1360/025_-_indicacao_n_025-23_-_castramovel_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1361/026_-_indicacao_n_026-23_-_detector_de_metal_nas_escolas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1364/027_-_indicacao_n_027-23_-_projeto_de_lei_desapropiacao_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1374/028_-_indicacao_n_028-23_-_saude_mental_itinerante_-_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1375/029_-_indicacao_n_029-23_-_construcao_de_praca_na_rua_jardel_no_angela_espinheira_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1397/030_-_indicacao_n_030-23_-_atendimento_medico_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1401/031_-_indicacao_n_031-23_-_projeto_de_lei_piso_enfermagem_-_manu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1405/032_-_indicacao_n_032-23_-_faixa_elevada_em_frente_a_luminosa_-_manu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1410/033_-_indicacao_n_033-23_-_curso_de_capacitacao_de_maquinas_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1411/034_-_indicacao_n_034-23_-_lixeiras_no_parque_da_lagoa_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1419/035_-_indicacao_n_035-23_-_cameras_de_seguranca_no_bandeira_-_helder.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1420/036_-_indicacao_n_036-23_-_galeria_pluvial_-_av._da_saudade_bandeira_-_helder.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1439/037_-_indicacao_n_037-23_-_poste_na_rua_rudival_rodrigues_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1447/038_-_indicacao_n_038-23_-_pavimentacao_rua_luciano_dias_americo_nogueira_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1451/039_-_indicacao_n_039-23_-_contratacao_de_dermatologista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1452/040_-_indicacao_n_040-23_-_lampadas_e_iluminacao_no_bem_querer_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1465/041_-_indicacao_n_041-23_-_centro_de_referencia_para_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1477/042_-_indicacao_n_042-23_-_wi-fi_nas_lavanderias_-_manu.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1489/043_-_indicacao_n_043-23_-_esgoto_e_drenagem_-_quintas_do_sul_-_gege.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1491/044_-_indicacao_n_043-23_-_faixa_elevada_farmacia_camaca_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1492/045_-_indicacao_n_045-23_-_faixa_elevada_av_flamengo_-_quintas_do_morumbi_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1493/046_-_indicacao_n_046-23_-_faixa_elevada_rua_manoel_domingues_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1509/047_-_indicacao_n_047-23_-_obras_do_rio_catole_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1510/048_-_indicacao_n_048-23_-_repintura_de_faixas_de_pedestres_do_centro_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1516/049_-_indicacao_n_049-23_-_transformar_o_caic_em_civico_militar_-_peto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1517/050_-_indicacao_n_050-23_-_apoio_psicologico_maes_atipicas_-_peto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1518/051_-_indicacao_n_051-23_-construcao_de_local_para_descarte_de_entulho_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1521/052_-_indicacao_n_052-23_-construcao_de_cemiterio_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1522/053_-_indicacao_n_053-23_-_faixa_de_pedestre_rua_j1_-_jose_ivo_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1523/054_-_indicacao_n_054-23_-_multirao_de_limpeza_-_av._milton_rodrigues_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1529/055_-_indicacao_n_055-23_-_cursos_profissionalizantes_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1530/056_-_indicacao_n_056-23_-_telemedicina_na_zona_rural_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1536/057_-_indicacao_n_057-23_-_trevo_com_sinalizacao_na_ba_263_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1548/058_-_indicacao_n_058-23_-_patrolamento_americo_nogueira_e_habitat_brasil_-_peto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1564/059_-_indicacao_n_059-23_-_quadra_de_futvolei_no_moacir_moura_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1574/060_-_indicacao_n_060-23_-_ponte_na_balsa_de_hermogne_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1577/061_-_indicacao_n_061-23_-_reservatorio_e_motobomba_para_as_vilas_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1579/062_-_indicacao_n_062-23_-quadra_de_areia_no_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1582/063_-_indicacao_n_063-23_-_laboratorio_de_entomologia_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1583/064_-_indicacao_n_064-23_-_rede_de_esgoto_na_rua_gina_ferraz_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1584/065_-_indicacao_n_065-23_-_faixa_elevada_rua_maria_quiteria_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1585/066_-_indicacao_n_066-23_-_rede_de_esgoto_do_grotao-buqueirao_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1588/067_-_indicacao_n_067-23_-_natal_luz_bandeira_do_colonia_-_gege.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1600/068_-_indicacao_n_068-23_-_reforma_da_escadaria_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1626/069_-_indicacao_n_069-23_-engole_tudo_nivea_oliveira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1296/001_-_mocao_de_aplauso_n_001-23_-_danilo_jorge_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1299/002_-_mocao_de_aplauso_n_002-23_-_herminio_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1300/003_-_mocao_de_aplauso_n_003-23_-_gildasio_queiroz_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1304/004_-_mocao_de_aplauso_n_004-23_-_43_anos_de_uesb_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1307/005_-_mocao_de_pesar_n_005-23_-_ana_vitoria_penalva_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1311/006_-_mocao_de_pesar_n_006-23_-_kiria_de_sa_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1330/007_-_mocao_de_pesar_n_007-23_-_marcone_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1334/008_-_mocao_de_repudio_n_008-23_-_falas_do_vereador_sandro_fantinel_-_gege.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1335/009_-_mocao_de_aplausos_n_009-23_-_padre_uatos_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1336/010_-_mocao_de_aplauso_n_010-23_-_elisangela_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1345/011_-_mocao_de_repudio_n_011-23_-_nikolas_ferreira_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1350/012_-_mocao_de_aplauso_n_012-23_-_savina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1358/013_-_mocao_de_aplauso_n_013-23_-_corrida_das_mina_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1359/014_-_mocao_de_aplauso_n_014-23_-_solange_anatolio_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1369/015_-_mocao_de_aplauso_n_015-23_-_cotefave_-_gege.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1370/016_-_mocao_de_aplauso_n_016-23_-_ricardo_dias_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1373/017_-_mocao_de_aplauso_n_017-23_-_vamos_falar_sobre_autismo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1376/018_-_mocao_de_aplauso_n_018-23_-_inspetores_militares_do_preve_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1377/019_-_mocao_de_aplauso_n_019-23_-_gilvan_amaral_-_manu.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1378/020_-_mocao_de_aplauso_n_020-23_-_tenente_moraes_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1389/021_-_mocao_de_aplauso_n_021-23_-_helder_martins_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1390/022_-_mocao_de_aplauso_n_022-23_-_58_anos_sossego_da_mamae_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1391/023_-_mocao_de_aplauso_n_023-23_-_upa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1392/024_-_mocao_de_pesar_n_024-23_-_joao_pires_-_helder.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1398/025_-_mocao_de_pesar_n_025-23_-_gildasio_silva_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1399/026_-_mocao_de_aplauso_n_026-23_-_96_anos_zildo_carvalho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1412/027_-_mocao_de_pesar_n_027-23_-_pedro_pires_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1413/028_-_mocao_de_pesar_n_028-23_-_manoel_ferreira_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1414/029_-_mocao_de_aplauso_n_029-23_-_65_anos_do_colegio_savina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1415/030_-_mocao_de_aplauso_n_030-23_-_depin_-_operacao_tentaculos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1416/031_-_mocao_de_aplauso_n_031-23_-_sindicato_rural_-_eder_rezende_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1417/032_-_mocao_de_aplauso_n_032-23_-_consorcio_medio_sudoeste_-_rony_moitinho_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1418/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1421/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1427/035_-_mocao_de_aplauso_n_035-23_-_sei_que_e_mas_como_fazer_-_manu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1428/036_-_mocao_de_aplauso_n_036-23_-_escola_de_danca_dina_cardoso_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1429/037_-_mocao_de_aplauso_n_037-23_-_coopardo_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1430/038_-_mocao_de_aplauso_n_038-23_-_neto_ferraz_comutran_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1432/039_-_mocao_de_pesar_n_039-23_-_irani_moreira_-_manu.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1438/040_-_mocao_de_aplauso_n_040-23_-_rachel_cardozo_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1443/041_-_mocao_de_aplauso_n_041-23_-_romilda_silva_-_gege.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1446/042_-_mocao_de_aplauso_n_042-23_-_mocao_106_anos-_anderson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1453/043_-_mocao_de_aplauso_n_043-23_-_amanda_campea_de_jiu-jitsu_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1454/044_-_mocao_de_aplauso_n_044-23_-_luciano_lima_uesb_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1456/045_-_mocao_de_pesar_n_045-23_-_gilberto_rodrigues_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1466/046_-_mocao_de_aplauso_n_046-23_-_dr._roberto_junior_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1467/047_-_mocao_de_aplauso_n_047-23_-_10_anos_fundacao_jose_silveira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1468/048_-_mocao_de_aplauso_n_048-23_-_85_anos_primeira_igreja_batista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1469/049_-_mocao_de_aplauso_n_049-23_-_equoterapia_emanuele_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1478/051_-_mocao_de_pesar_n_051-23_-_alberto_gama_-_manu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1511/052_-_mocao_de_aplauso_n_052-23_-_daniel_moreira_-_valquirio_falta_justificativa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1512/053_-_mocao_de_aplauso_n_053-23_-_fabio_viana_e_manoel_neto_-_7_de_setembro_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1519/054_-_mocao_de_aplauso_n_054-23_-_instituto_mais_visao_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1520/055_-_mocao_de_pesar_n_055-23_-_johnson_zorzo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1524/056_-_mocao_de_pesar_n_056-23_-_matheus_borges_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1527/057_-_mocao_de_aplauso_n_057-23_-_centro_jose_marcos_gusmao_anicon_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1528/058_-_mocao_de_aplauso_n_058-23_-_centro_jose_marcos_prof_anderson_e_monitor_yan_-_anicon_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1555/059_-_mocao_de_aplauso_n_059-23_-_padre_nilson_-_festa_da_padroeira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1557/060_-_mocao_de_pesar_n_060-23_-_valdivino_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1559/061_-_mocao_de_aplauso_n_061-23_-_pm_nete_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1560/062_-_mocao_de_aplauso_n_062-23_-_major_alecio_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1566/063_-_mocao_de_aplauso_n_063-23_-_jorge_ferreira_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1570/064_-_mocao_de_pesar_n_064-23_-_laudelina_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1580/065_-_mocao_de_aplauso_n_065-23_-_51_anos_da_igreja_quadrangular_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1586/066_-_mocao_de_aplauso_n_066-23_-14_anos_igreja_pentecostal_mente_moriah-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1587/mocao_de_aplausos_brigada_azaleia.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1592/068_-_mocao_de_aplauso_n_068-23_-_46_anos_do_tiro_de_guerra_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1619/070_-_mocao_de_aplauso_n_070-23_-henrique_brugni_hb_sementes_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1623/071_-_mocao_de_aplauso_n_071-23_-silvina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1624/072_-_mocao_de_aplauso_n_072-23_-_iracema_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1625/073_-_mocao_de_aplauso_n_073-23_-_carvena_challenge_-_neto_santos_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1365/001_-_projeto_de_decreto_n_001-23_-_titulo_-_nilton_barbosa-_mesa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1372/002_-_projeto_de_decreto_n_002-23_-_titulo_-_manoel_sao_mateus_-__mesa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1404/003_-_projeto_de_decreto_n_003-23_-_titulo_-_viviane_oliveira_-__tarugao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1406/004_-_projeto_de_decreto_n_004-23_-_titulo_-_francisco_mororo_-__tarugao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1441/005_-_projeto_de_decreto_n_005-23_-_honra_ao_merito_-_adriana_costa_-_manu.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1442/006_-_projeto_de_decreto_n_006-23_-_honra_ao_merito_-_bruno_gama_-_manu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1455/007_-_projeto_de_decreto_n_007-23_-_titulo_-_gilvania_feitoza_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1472/008_-_projeto_de_decreto_n_008-23_-_titulo_-_kamile_rezende_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1473/009_-_projeto_de_decreto_n_009-23_-_titulo_-_lilian_dalmeida_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1479/010_-_projeto_de_decreto_n_010-23_-_titulo_-_rosania_rabelo_-_gege.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1496/011_-_projeto_de_decreto_n_011-21_-_honra_ao_merito_jaciara_pereira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1507/012_-_projeto_de_decreto_n_012-23_-_titulo_aderbal_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1514/013_-_projeto_de_decreto_n_013-23_-_pedro_alexandre_massinha_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1515/014_-_projeto_de_decreto_n_014-23_-_honra_ao_merito_dom_zanoni_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1561/015_-_projeto_de_decreto_n_015-23_-_titulo_jose_honorio_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1562/016_-_projeto_de_decreto_n_016-23_-_titulo_thlemaria_soares_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1589/017_-_projeto_de_decreto_n_017-23_-_titulo_mateus_santos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1590/018_-_projeto_de_decreto_n_018-23_-_titulo_marcio_jose_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1591/0189_-_projeto_de_decreto_n_019-23_-_titulo_emerson_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1597/022_-_projeto_de_decreto_n_022-23_-_titulo_renato_rocha_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1289/001_-_projeto_de_lei_n_001-23_-_define_recomposicao_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1287/001_-_projeto_de_lei_n_001-23_-_redomina_estadi_zwPfP2y.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1305/003_-_projeto_de_lei_n_003-23_-_grade_curricular_violencia_contra_a_mulher_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1309/005_-_projeto_de_lei_n_005-23_-_piso_salarial_agentes_de_saude_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1321/006_-_projeto_de_lei_no_006-23_-__requisitos_iptu_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1322/007_-_projeto_de_lei_no_007-23_-__semana_municipal_do_ciclismo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1328/008_-_projeto_de_lei_no_008-23_-__seguranca_liberdade_sexual_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1349/009_-_projeto_de_lei_no_009-23_-_cnh_social_-_manu.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1366/010_-_projeto_de_lei_n_010-23_-_violencia_obstetrica_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1367/011_-_projeto_de_lei_n_011-23_-_denomina_posto_de_saude_bandeira_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1368/012_-_projeto_de_lei_n_012-23_-_laco_branco_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1371/013_-_projeto_de_lei_n_013-23_-_pai_nosso_nas_escolas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1381/014_-_projeto_de_lei_n_014-23_-_reajuste_servidores_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1393/015_-_projeto_de_lei_n_015-23_-_regulamenta_feira_de_arte_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1394/016_-_projeto_de_lei_n_016-23_-av._romulo_schettini_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1396/017_-_projeto_de_lei_n_017-23_-_atendimento_prioritario_advogados_-_gege.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1403/018_-_projeto_de_lei_n_018-23_-_rua_hercilia_pacheco_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1426/019_-_projeto_de_lei_n_019-23_-_violencia_politica_de_genero_-_sibele_modificado_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1437/020_-_projeto_de_lei_n_020-23_-_emissao_de_sons_-_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1440/022_-_projeto_de_lei_n_022-23_-_carteira_de_identificacao_do_autista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1450/022_-_projeto_de_lei_n_022-23_-_atendimento_medivo_e_odontologico_na_zona_rural_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1462/023_-_projeto_de_lei_n_023-23_-_altera_plano_diretor_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1463/024_-_projeto_de_lei_n_024-23_-_mes_da_primeira_infancia_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1464/025_-_projeto_de_lei_n_025-23_-_centro_de_fisioterapia_elizario_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1475/026_-_projeto_de_lei_n_026-23_-_programa_itapetinga_mulher_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1480/027_-_projeto_de_lei_n_027-23_-_praca_antonio_dutra_-_gege.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1481/028_-_projeto_de_lei_n_028-23_-_publicidade_de_estoque_de_medicamentos_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1483/029_-_projeto_de_lei_n_029-23_-_altera_lei_1355_-_guarda_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1484/030_-_projeto_de_lei_n_030-23_-_altera_lei_884_-_comutran_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1486/031_-_projeto_de_lei_n_031-23_-__hip_hop_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1490/032_-_projeto_de_lei_n_032-23_-_utilidade_publica_-_voo_de_liberdade_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1506/033_-_projeto_de_lei_n_033-23_-_bandeira_pra_cristo_-_gege.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1508/034_-_projeto_de_lei_n_034-23_-_nome_de_rua_-_peto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1513/035_-_projeto_de_lei_n_035-23_-_altera_lei_977_-_rosalindo_sousa_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1553/036_-_projeto_de_lei_n_036-23_-_nome_de_rua_-_nivaldo_mangabeira_-_peto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1572/037_-_projeto_de_lei_n_037-23_-_altera_lei_municipal_1.369-18_-_anderson_da_nova_-_em_alteracao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1573/038_-_projeto_de_lei_n_038-23_-_revoga_lei_municipal_1.591_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1618/039_-_projeto_de_lei_n_039-23_-_modificacao_de_trafego_-_-_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1474/003_-_projeto_de_resolucao_no_003-23_-_sessoes_terca_e_quarta_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1629/004_-_projeto_de_resolucao_no_004-23_-_titulos_de_cidadao_honorifico_-_mesa1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1531/001_-_projeto_de_eneda_a_lei_organica_n_001-23_-_comutran_-_para_mesclagem.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1288/001_-_requerimento_n_001-23_-_sessao_especial_d_mWmL7nA.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1290/002_-_requerimento_n_002-23_-_sessao_especial_enchentes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1298/003_-_requerimento_n_003-23_-_sessao_especial_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1301/004_-_requerimento_n_004-23_-_sessao_especial_dia_do_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1303/005_-_requerimento_n_005-23_-_sessao_especial_dia_do_agua_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1314/006_-_requerimento_n_006-23_-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1315/007_-_requerimento_n_007-23_-_sessao_especial_dia_das_costureiras_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1316/008_-_requerimento_n_008-23_-_sessao_especial_garis_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1317/009_-_requerimento_n_009-23_-_sessao_especial_dia_das_lavadeiras_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1318/010_-_requerimento_n_010-23_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1319/011_-_requerimento_n_011-23_-_sessao_especial_exploracao_sexual_infantil_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1320/012_-_requerimento_n_012-23_-_audiencia_publica_inclusao_social_cadeirantes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1325/013_-_requerimento_n_013-23_-_audiencia_publica_geracao_de_emprego_e_renda_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1346/014_-_requerimento_n_014-23_-_audiencia_publica_saude_publica_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1380/015_-_requerimento__no_015_-22-_requerendo_cpi_-_sibele_-_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1385/016_-_requerimento__no_016_-22-_sessao_itinerante_bandeira_do_colonia_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1386/017_-_requerimento__no_017_-22-_sessao_itinerante_palmares_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1407/018_-_requerimento__no_018_-22-_sessao_especial_-_radialistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1482/019_-_requerimento__no_019_-22-_sessao_especial_-_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1488/020_-_requerimento__no_020_-23-_sessao_intinerante_-_comad_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1494/021_-_requerimento__no_021_-23-_sessao_especial_rosalino_souza_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1545/022_-_requerimento__no_022_-23-_sessao_especial_outubro_rosa_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1551/023_-_requerimento__no_023_-23-_aud_publica_-_animais_na_pista_e_rotatoria_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1558/024_-_requerimento__no_024_-23-_aud_publica_-_preco_do_gas_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1565/025_-_requerimento__no_025_-23-_sessao_especial_-_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1581/026_-_requerimento__no_026_-23-_sessao_especial_-_desenvolvimento_politico_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1387/veto_total_n_001-23_-_ao_pl_n_006-23_-_iptu_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1395/veto_total_n_022-23_-_ao_pl_n_022-22_-_placas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1400/veto_n_003-23_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1458/veto_total_n_004_ao_pl_013-23_-_pai_nosso_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1459/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1460/veto_parcial_n_006_ao_pl_010-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1525/007_-_veto_total_n_007_ao_pl_028-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1526/008_-_veto_total_n_008_ao_pl_023-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1556/009_-_veto_total_n_009_ao_pl_026-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1329/001_-_projeto_de_lei_n_001-23_-_abertura_de_credito_ao_orcamento_anual.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1363/003_-_projeto_de_lei_n_003-23_-_parcelamento_de_debitos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1362/004_-_projeto_de_lei_n_004-23_-_conselho_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1379/005_-_projeto_de_lei_n_005-23_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1388/006_-_projeto_de_lei_n_006-23_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_do_executivo_n_007-23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1409/008_-_projeto_de_lei_n_008-23_-_altera_lei_do_condecon.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1448/009_-_projeto_de_lei_n_009-23_-_convenios_com_adm_publica.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1449/010_-_projeto_de_lei_n_010-23_-_convenio_ladi.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1457/011_-_projeto_de_lei_n_011-23_-_reajuste_saae.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1461/012_-_projeto_de_lei_n_012-23_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1476/013_-_projeto_de_lei_n_013-23_-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1495/014-2023_-_ploa_2024_-_pm_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1552/015_-_projeto_de_lei_n_015-23_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_executivo_n_16_2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1568/017_-_projeto_de_lei_n_017-23_-_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1569/018_-_projeto_de_lei_n_018-23_-_pagamento_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1576/019_-_projeto_de_lei_n_019-23_-_centro_de_formacao_profissional.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1578/020_-_projeto_de_lei_n_020-23_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1601/plo_021-23.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1621/022_-_projeto_de_lei_n_022-23_-_abertura_de_credito_1.600.000.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1622/023_-_projeto_de_lei_n_023-23_-_permuta_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1351/001_-_parecer_favoravel_n_001-23_-_ao_pl_022-22_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1352/002_-_parecer_favoravel_n_002-23_-_ao_pl_026-22_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1353/003_-_parecer_contrario_n_003-23_-_ao_pl_002-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1354/004_-_parecer_favoravel_n_004-23_-_ao_pl_006-23_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1355/005_-_parecer_favoravel_n_005-23_-_ao_pl_007-23_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1356/006_-_parecer_favoravel_n_006-23_-_ao_pl_001-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1357/007_-_parecer_favoravel_com_emenda_n_007-23_-_ao_pl_023-22_-_manu.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1382/008_-_parecer_favoravel_n_008-23_-_ao_pl_008-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1383/009_-_parecer_favoravel_n_009-23_-_ao_pl_004-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1384/010_-_parecer_favoravel_n_010-23_-_ao_pl_012-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1408/011_-_parecer_favoravel_n_011-23_-_ao_pl_017-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1422/012_-_parecer_favoravel_n_012-23_-_ao_pl_003-23_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1423/013_-_parecer_favoravel_n_013-23_-_ao_pl_010-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1424/014_-_parecer_favoravel_n_014-23_-_ao_pl_015-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1425/015_-_parecer_contrario_n_015-23_-_ao_pl_013-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1433/016_-_parecer_favoravel_n_016-23_-_ao_pl_011-23_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1434/017_-_parecer_favoravel_n_017-23_-_ao_pl_018-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1435/018_-_parecer_favoravel_n_018-23_-_ao_pl_027-22_-_peto.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1436/019_-_parecer_favoravel_n_019-23_-_ao_pl_019-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1444/020_-_parecer_favoravel_n_020-23_-_ao_pl_005-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1497/021_-_parecer_favoravel_n_021-23_-_ao_pl_020-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1498/022_-_parecer_favoravel_n_022-23_-_ao_pl_021-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1499/023_-_parecer_favoravel_n_023-23_-_ao_pl_023-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1500/024_-_parecer_favoravel_n_024-23_-_ao_pl_024-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1501/025_-_parecer_favoravel_n_025-23_-_ao_pl_025-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1502/026_-_parecer_favoravel_n_026-23_-_ao_pl_026-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1503/027_-_parecer_favoravel_n_027-23_-_ao_pl_027-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1504/028_-_parecer_favoravel_n_028-23_-_ao_pl_028-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1505/029_-_parecer_favoravel_n_029-23_-_ao_pl_031-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1537/030_-_parecer_favoravel_n_030-23_-_ao_pl_008-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1538/031_-_parecer_favoravel_n_031-23_-_ao_pl_033-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1539/032_-_parecer_favoravel_n_032-23_-_ao_pl_034-23_-_peto.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1540/033_-_parecer_favoravel_n_033-23_-_ao_pl_035-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1541/034_-_parecer_favoravel_n_034-23_-_ao_proj_de_resolucao_003-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1542/035_-_parecer_favoravel_n_035-23_-_ao_pl_032-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1543/036_-_parecer_favoravel_com_emenda_n_036-23_-_ao_pl_009-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1544/037_-_parecer_favoravel_n_0376-23_-_ao_pl_010-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1546/038_-_parecer_favoravel_n_038-23_-_ao_pdl_011-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1547/039_-_parecer_favoravel_n_039-23_-_ao_pdl_013-23_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1602/044_-_parecer_conjunto_favoravel_n_044-23_-_ao_pl_014-23_-_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1603/045-_parecer_conjunto_desfavoravel_n_045-23_-_a_emenda_002-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1604/046-_parecer_conjunto_desfavoravel_n_046-23_-_a_emenda_003-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1605/047_-_parecer_conjunto_desfavoravel_n_047-23_-_a_emenda_004-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1606/048_-_parecer_conjunto_favoravel_n_048-23_-_a_emenda_005-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1607/049_-_parecer_conjunto_desfavoravel_n_049-23_-_a_emenda_006-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1608/050-_parecer_conjunto_desfavoravel__n_050-23_-_a_emenda_007-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1609/051_-_parecer_conjunto_desfavoravel_n_051-23_-_a_emenda_008-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1610/052_-_parecer_conjunto_desfavoravel_n_052-23_-_a_emenda_009-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1611/053_-_parecer_conjunto_desfavoravel__n_053-23_-_a_emenda_010-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1612/054_-_parecer_conjunto_favoravel__n_054-23_-_a_emenda_011-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1613/055_-_parecer_conjunto_desfavoravel__n_055-23_-_a_emenda_012-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1614/056_-_parecer_conjunto_favoravel__n_056-23_-_a_emenda_xx-2023_a_ldo_comad.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1615/057_-_parecer_conjunto_favoravel__n_057-23_-_a_emenda_xx-2023_a_ldo_corrida_das_minas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1616/058_-_parecer_favoravel_n_058-23_-_ao_pl_036-23_-_peto.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1617/059_-_parecer_favoravel_n_058-23_-_ao_pl_038-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1620/060_-_parecer_conjunto_favoravel_n_060-23_-_ao_pl_020-23_-_executivo_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1627/061_-_parecer_conjunto_favoravel__n_061-23_-_ao_projeto_do_executivo_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1628/062_-_parecer_conjunto_favoravel__n_062-23_-_ao_projeto_do_executivo_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1431/emenda_aditiva_n_001-23_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1532/emenda_modifitiva_no_002_-_tiquinho_loa_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1533/003_-_emenda_modificativa_no_003_-_tiquinho-loa_saae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1534/004_-_emenda_modifitiva_no_004_-_tiquinho_loa_rede_cegonha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1535/005_-_emenda_modifitiva_no_005_-_anderson_loa_-_animais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1549/006_-_emenda_modifitiva_no_006_-_mesa_-_centro_de_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1550/007_-_emenda_modifitiva_no_007_-_mesa_-_corrida_das_minas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1554/008_-_emenda_modifitiva_no_008_-_mesa_-_saae.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1563/009_-_emenda_modifitiva_no_009_-sibele_-_voo_livre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1571/010_-_emenda_modifitiva_no_010_-_sos_animais_de_rua_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1595/011_-_emenda_modifitiva_no_011_-_fundo_consumidor_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1596/012_-_emenda_modifitiva_no_012_-_bandeira_para_cristo_-_gege.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1291/001_-_indicacao_n_001-23_-_reforma_quadra_jose_ivo_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1292/002_-_indicacao_n_002-23_-_patrolamento_quintas_do_sul_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1293/003_-_indicacao_n_003-23_-_redutor_de_velocidade_av_itabuna_-_rodociaria_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1294/004_-_indicacao_n_004-23_-_dedetizacao_central_i_e_ii_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1295/005_-_indicacao_n_005-23_-_dedetizacao_feira_primavera_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1297/006_-_indicacao_n_006-23_-_interceptor_de_esgoto_quintas_do_sul_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1302/007_-_indicacao_n_007-23_-_wifi_central_i_e_ii_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1306/008_-_indicacao_n_008-23_-_pavimentacao_asfaltica_cidade_jardim_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1310/009_-_indicacao_n_009-23_-_pavimentacao_rua_-_vila_erika_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1312/010_-_indicacao_n_010-23_-_creche_24h_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1313/011_-_indicacao_n_011-23_-_projeto_de_lei_-_escola_sustentavel_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1323/012_-_indicacao_n_012-23_-_monitoramento_palmares_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1324/013_-_indicacao_n_013-23_-_video_monitoramento_bandeira_do_colonia_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1326/014_-_indicacao_n_014-23_-_ponto_de_luz_rua_ju_-_quintas_do_norte_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1327/015_-_indicacao_n_015-23_-_refletores_e_postes_campo_adeilson_americo_nogueira_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1331/016_-_indicacao_n_016-23_-_repintura_de_faixas_de_pedestres_escolas_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1332/jardim_da_saudade..doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1333/018_-_indicacao_n_018-23_-_reforma_banheiro_e_vestiario_do_estadio_primaverao_-_helder.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1341/019_-_indicacao_n_019-23_-compra_de_carro_saude_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1342/020_-_indicacao_n_020-23_-construcao_de_sala_administrativa_e_banheiro_no_cemiterio_do_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1343/021_-_indicacao_n_021-23_-_equipamento_de_ultrassonografia_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1344/022_-_indicacao_n_022-23_-_lei_reurb_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1348/024_-_indicacao_n_024-23_-_redutores_de_velocidade_res._pedra_branca_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1360/025_-_indicacao_n_025-23_-_castramovel_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1361/026_-_indicacao_n_026-23_-_detector_de_metal_nas_escolas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1364/027_-_indicacao_n_027-23_-_projeto_de_lei_desapropiacao_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1374/028_-_indicacao_n_028-23_-_saude_mental_itinerante_-_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1375/029_-_indicacao_n_029-23_-_construcao_de_praca_na_rua_jardel_no_angela_espinheira_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1397/030_-_indicacao_n_030-23_-_atendimento_medico_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1401/031_-_indicacao_n_031-23_-_projeto_de_lei_piso_enfermagem_-_manu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1405/032_-_indicacao_n_032-23_-_faixa_elevada_em_frente_a_luminosa_-_manu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1410/033_-_indicacao_n_033-23_-_curso_de_capacitacao_de_maquinas_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1411/034_-_indicacao_n_034-23_-_lixeiras_no_parque_da_lagoa_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1419/035_-_indicacao_n_035-23_-_cameras_de_seguranca_no_bandeira_-_helder.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1420/036_-_indicacao_n_036-23_-_galeria_pluvial_-_av._da_saudade_bandeira_-_helder.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1439/037_-_indicacao_n_037-23_-_poste_na_rua_rudival_rodrigues_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1447/038_-_indicacao_n_038-23_-_pavimentacao_rua_luciano_dias_americo_nogueira_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1451/039_-_indicacao_n_039-23_-_contratacao_de_dermatologista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1452/040_-_indicacao_n_040-23_-_lampadas_e_iluminacao_no_bem_querer_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1465/041_-_indicacao_n_041-23_-_centro_de_referencia_para_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1477/042_-_indicacao_n_042-23_-_wi-fi_nas_lavanderias_-_manu.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1489/043_-_indicacao_n_043-23_-_esgoto_e_drenagem_-_quintas_do_sul_-_gege.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1491/044_-_indicacao_n_043-23_-_faixa_elevada_farmacia_camaca_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1492/045_-_indicacao_n_045-23_-_faixa_elevada_av_flamengo_-_quintas_do_morumbi_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1493/046_-_indicacao_n_046-23_-_faixa_elevada_rua_manoel_domingues_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1509/047_-_indicacao_n_047-23_-_obras_do_rio_catole_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1510/048_-_indicacao_n_048-23_-_repintura_de_faixas_de_pedestres_do_centro_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1516/049_-_indicacao_n_049-23_-_transformar_o_caic_em_civico_militar_-_peto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1517/050_-_indicacao_n_050-23_-_apoio_psicologico_maes_atipicas_-_peto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1518/051_-_indicacao_n_051-23_-construcao_de_local_para_descarte_de_entulho_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1521/052_-_indicacao_n_052-23_-construcao_de_cemiterio_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1522/053_-_indicacao_n_053-23_-_faixa_de_pedestre_rua_j1_-_jose_ivo_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1523/054_-_indicacao_n_054-23_-_multirao_de_limpeza_-_av._milton_rodrigues_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1529/055_-_indicacao_n_055-23_-_cursos_profissionalizantes_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1530/056_-_indicacao_n_056-23_-_telemedicina_na_zona_rural_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1536/057_-_indicacao_n_057-23_-_trevo_com_sinalizacao_na_ba_263_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1548/058_-_indicacao_n_058-23_-_patrolamento_americo_nogueira_e_habitat_brasil_-_peto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1564/059_-_indicacao_n_059-23_-_quadra_de_futvolei_no_moacir_moura_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1574/060_-_indicacao_n_060-23_-_ponte_na_balsa_de_hermogne_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1577/061_-_indicacao_n_061-23_-_reservatorio_e_motobomba_para_as_vilas_-_lekao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1579/062_-_indicacao_n_062-23_-quadra_de_areia_no_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1582/063_-_indicacao_n_063-23_-_laboratorio_de_entomologia_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1583/064_-_indicacao_n_064-23_-_rede_de_esgoto_na_rua_gina_ferraz_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1584/065_-_indicacao_n_065-23_-_faixa_elevada_rua_maria_quiteria_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1585/066_-_indicacao_n_066-23_-_rede_de_esgoto_do_grotao-buqueirao_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1588/067_-_indicacao_n_067-23_-_natal_luz_bandeira_do_colonia_-_gege.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1600/068_-_indicacao_n_068-23_-_reforma_da_escadaria_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1626/069_-_indicacao_n_069-23_-engole_tudo_nivea_oliveira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1296/001_-_mocao_de_aplauso_n_001-23_-_danilo_jorge_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1299/002_-_mocao_de_aplauso_n_002-23_-_herminio_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1300/003_-_mocao_de_aplauso_n_003-23_-_gildasio_queiroz_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1304/004_-_mocao_de_aplauso_n_004-23_-_43_anos_de_uesb_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1307/005_-_mocao_de_pesar_n_005-23_-_ana_vitoria_penalva_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1311/006_-_mocao_de_pesar_n_006-23_-_kiria_de_sa_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1330/007_-_mocao_de_pesar_n_007-23_-_marcone_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1334/008_-_mocao_de_repudio_n_008-23_-_falas_do_vereador_sandro_fantinel_-_gege.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1335/009_-_mocao_de_aplausos_n_009-23_-_padre_uatos_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1336/010_-_mocao_de_aplauso_n_010-23_-_elisangela_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1345/011_-_mocao_de_repudio_n_011-23_-_nikolas_ferreira_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1350/012_-_mocao_de_aplauso_n_012-23_-_savina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1358/013_-_mocao_de_aplauso_n_013-23_-_corrida_das_mina_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1359/014_-_mocao_de_aplauso_n_014-23_-_solange_anatolio_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1369/015_-_mocao_de_aplauso_n_015-23_-_cotefave_-_gege.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1370/016_-_mocao_de_aplauso_n_016-23_-_ricardo_dias_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1373/017_-_mocao_de_aplauso_n_017-23_-_vamos_falar_sobre_autismo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1376/018_-_mocao_de_aplauso_n_018-23_-_inspetores_militares_do_preve_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1377/019_-_mocao_de_aplauso_n_019-23_-_gilvan_amaral_-_manu.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1378/020_-_mocao_de_aplauso_n_020-23_-_tenente_moraes_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1389/021_-_mocao_de_aplauso_n_021-23_-_helder_martins_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1390/022_-_mocao_de_aplauso_n_022-23_-_58_anos_sossego_da_mamae_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1391/023_-_mocao_de_aplauso_n_023-23_-_upa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1392/024_-_mocao_de_pesar_n_024-23_-_joao_pires_-_helder.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1398/025_-_mocao_de_pesar_n_025-23_-_gildasio_silva_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1399/026_-_mocao_de_aplauso_n_026-23_-_96_anos_zildo_carvalho_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1412/027_-_mocao_de_pesar_n_027-23_-_pedro_pires_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1413/028_-_mocao_de_pesar_n_028-23_-_manoel_ferreira_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1414/029_-_mocao_de_aplauso_n_029-23_-_65_anos_do_colegio_savina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1415/030_-_mocao_de_aplauso_n_030-23_-_depin_-_operacao_tentaculos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1416/031_-_mocao_de_aplauso_n_031-23_-_sindicato_rural_-_eder_rezende_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1417/032_-_mocao_de_aplauso_n_032-23_-_consorcio_medio_sudoeste_-_rony_moitinho_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1418/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1421/034_-_mocao_de_pesar_n_034-23_-_joao_martins_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1427/035_-_mocao_de_aplauso_n_035-23_-_sei_que_e_mas_como_fazer_-_manu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1428/036_-_mocao_de_aplauso_n_036-23_-_escola_de_danca_dina_cardoso_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1429/037_-_mocao_de_aplauso_n_037-23_-_coopardo_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1430/038_-_mocao_de_aplauso_n_038-23_-_neto_ferraz_comutran_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1432/039_-_mocao_de_pesar_n_039-23_-_irani_moreira_-_manu.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1438/040_-_mocao_de_aplauso_n_040-23_-_rachel_cardozo_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1443/041_-_mocao_de_aplauso_n_041-23_-_romilda_silva_-_gege.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1446/042_-_mocao_de_aplauso_n_042-23_-_mocao_106_anos-_anderson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1453/043_-_mocao_de_aplauso_n_043-23_-_amanda_campea_de_jiu-jitsu_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1454/044_-_mocao_de_aplauso_n_044-23_-_luciano_lima_uesb_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1456/045_-_mocao_de_pesar_n_045-23_-_gilberto_rodrigues_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1466/046_-_mocao_de_aplauso_n_046-23_-_dr._roberto_junior_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1467/047_-_mocao_de_aplauso_n_047-23_-_10_anos_fundacao_jose_silveira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1468/048_-_mocao_de_aplauso_n_048-23_-_85_anos_primeira_igreja_batista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1469/049_-_mocao_de_aplauso_n_049-23_-_equoterapia_emanuele_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1478/051_-_mocao_de_pesar_n_051-23_-_alberto_gama_-_manu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1511/052_-_mocao_de_aplauso_n_052-23_-_daniel_moreira_-_valquirio_falta_justificativa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1512/053_-_mocao_de_aplauso_n_053-23_-_fabio_viana_e_manoel_neto_-_7_de_setembro_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1519/054_-_mocao_de_aplauso_n_054-23_-_instituto_mais_visao_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1520/055_-_mocao_de_pesar_n_055-23_-_johnson_zorzo_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1524/056_-_mocao_de_pesar_n_056-23_-_matheus_borges_-_pastor_evandro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1527/057_-_mocao_de_aplauso_n_057-23_-_centro_jose_marcos_gusmao_anicon_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1528/058_-_mocao_de_aplauso_n_058-23_-_centro_jose_marcos_prof_anderson_e_monitor_yan_-_anicon_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1555/059_-_mocao_de_aplauso_n_059-23_-_padre_nilson_-_festa_da_padroeira_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1557/060_-_mocao_de_pesar_n_060-23_-_valdivino_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1559/061_-_mocao_de_aplauso_n_061-23_-_pm_nete_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1560/062_-_mocao_de_aplauso_n_062-23_-_major_alecio_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1566/063_-_mocao_de_aplauso_n_063-23_-_jorge_ferreira_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1570/064_-_mocao_de_pesar_n_064-23_-_laudelina_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1580/065_-_mocao_de_aplauso_n_065-23_-_51_anos_da_igreja_quadrangular_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1586/066_-_mocao_de_aplauso_n_066-23_-14_anos_igreja_pentecostal_mente_moriah-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1587/mocao_de_aplausos_brigada_azaleia.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1592/068_-_mocao_de_aplauso_n_068-23_-_46_anos_do_tiro_de_guerra_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1619/070_-_mocao_de_aplauso_n_070-23_-henrique_brugni_hb_sementes_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1623/071_-_mocao_de_aplauso_n_071-23_-silvina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1624/072_-_mocao_de_aplauso_n_072-23_-_iracema_hagge_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1625/073_-_mocao_de_aplauso_n_073-23_-_carvena_challenge_-_neto_santos_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1365/001_-_projeto_de_decreto_n_001-23_-_titulo_-_nilton_barbosa-_mesa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1372/002_-_projeto_de_decreto_n_002-23_-_titulo_-_manoel_sao_mateus_-__mesa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1404/003_-_projeto_de_decreto_n_003-23_-_titulo_-_viviane_oliveira_-__tarugao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1406/004_-_projeto_de_decreto_n_004-23_-_titulo_-_francisco_mororo_-__tarugao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1441/005_-_projeto_de_decreto_n_005-23_-_honra_ao_merito_-_adriana_costa_-_manu.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1442/006_-_projeto_de_decreto_n_006-23_-_honra_ao_merito_-_bruno_gama_-_manu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1455/007_-_projeto_de_decreto_n_007-23_-_titulo_-_gilvania_feitoza_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1472/008_-_projeto_de_decreto_n_008-23_-_titulo_-_kamile_rezende_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1473/009_-_projeto_de_decreto_n_009-23_-_titulo_-_lilian_dalmeida_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1479/010_-_projeto_de_decreto_n_010-23_-_titulo_-_rosania_rabelo_-_gege.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1496/011_-_projeto_de_decreto_n_011-21_-_honra_ao_merito_jaciara_pereira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1507/012_-_projeto_de_decreto_n_012-23_-_titulo_aderbal_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1514/013_-_projeto_de_decreto_n_013-23_-_pedro_alexandre_massinha_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1515/014_-_projeto_de_decreto_n_014-23_-_honra_ao_merito_dom_zanoni_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1561/015_-_projeto_de_decreto_n_015-23_-_titulo_jose_honorio_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1562/016_-_projeto_de_decreto_n_016-23_-_titulo_thlemaria_soares_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1589/017_-_projeto_de_decreto_n_017-23_-_titulo_mateus_santos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1590/018_-_projeto_de_decreto_n_018-23_-_titulo_marcio_jose_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1591/0189_-_projeto_de_decreto_n_019-23_-_titulo_emerson_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1597/022_-_projeto_de_decreto_n_022-23_-_titulo_renato_rocha_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1289/001_-_projeto_de_lei_n_001-23_-_define_recomposicao_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1287/001_-_projeto_de_lei_n_001-23_-_redomina_estadi_zwPfP2y.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1305/003_-_projeto_de_lei_n_003-23_-_grade_curricular_violencia_contra_a_mulher_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1309/005_-_projeto_de_lei_n_005-23_-_piso_salarial_agentes_de_saude_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1321/006_-_projeto_de_lei_no_006-23_-__requisitos_iptu_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1322/007_-_projeto_de_lei_no_007-23_-__semana_municipal_do_ciclismo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1328/008_-_projeto_de_lei_no_008-23_-__seguranca_liberdade_sexual_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1349/009_-_projeto_de_lei_no_009-23_-_cnh_social_-_manu.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1366/010_-_projeto_de_lei_n_010-23_-_violencia_obstetrica_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1367/011_-_projeto_de_lei_n_011-23_-_denomina_posto_de_saude_bandeira_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1368/012_-_projeto_de_lei_n_012-23_-_laco_branco_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1371/013_-_projeto_de_lei_n_013-23_-_pai_nosso_nas_escolas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1381/014_-_projeto_de_lei_n_014-23_-_reajuste_servidores_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1393/015_-_projeto_de_lei_n_015-23_-_regulamenta_feira_de_arte_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1394/016_-_projeto_de_lei_n_016-23_-av._romulo_schettini_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1396/017_-_projeto_de_lei_n_017-23_-_atendimento_prioritario_advogados_-_gege.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1403/018_-_projeto_de_lei_n_018-23_-_rua_hercilia_pacheco_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1426/019_-_projeto_de_lei_n_019-23_-_violencia_politica_de_genero_-_sibele_modificado_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1437/020_-_projeto_de_lei_n_020-23_-_emissao_de_sons_-_autistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1440/022_-_projeto_de_lei_n_022-23_-_carteira_de_identificacao_do_autista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1450/022_-_projeto_de_lei_n_022-23_-_atendimento_medivo_e_odontologico_na_zona_rural_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1462/023_-_projeto_de_lei_n_023-23_-_altera_plano_diretor_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1463/024_-_projeto_de_lei_n_024-23_-_mes_da_primeira_infancia_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1464/025_-_projeto_de_lei_n_025-23_-_centro_de_fisioterapia_elizario_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1475/026_-_projeto_de_lei_n_026-23_-_programa_itapetinga_mulher_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1480/027_-_projeto_de_lei_n_027-23_-_praca_antonio_dutra_-_gege.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1481/028_-_projeto_de_lei_n_028-23_-_publicidade_de_estoque_de_medicamentos_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1483/029_-_projeto_de_lei_n_029-23_-_altera_lei_1355_-_guarda_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1484/030_-_projeto_de_lei_n_030-23_-_altera_lei_884_-_comutran_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1486/031_-_projeto_de_lei_n_031-23_-__hip_hop_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1490/032_-_projeto_de_lei_n_032-23_-_utilidade_publica_-_voo_de_liberdade_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1506/033_-_projeto_de_lei_n_033-23_-_bandeira_pra_cristo_-_gege.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1508/034_-_projeto_de_lei_n_034-23_-_nome_de_rua_-_peto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1513/035_-_projeto_de_lei_n_035-23_-_altera_lei_977_-_rosalindo_sousa_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1553/036_-_projeto_de_lei_n_036-23_-_nome_de_rua_-_nivaldo_mangabeira_-_peto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1572/037_-_projeto_de_lei_n_037-23_-_altera_lei_municipal_1.369-18_-_anderson_da_nova_-_em_alteracao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1573/038_-_projeto_de_lei_n_038-23_-_revoga_lei_municipal_1.591_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1618/039_-_projeto_de_lei_n_039-23_-_modificacao_de_trafego_-_-_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1474/003_-_projeto_de_resolucao_no_003-23_-_sessoes_terca_e_quarta_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1629/004_-_projeto_de_resolucao_no_004-23_-_titulos_de_cidadao_honorifico_-_mesa1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1531/001_-_projeto_de_eneda_a_lei_organica_n_001-23_-_comutran_-_para_mesclagem.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1288/001_-_requerimento_n_001-23_-_sessao_especial_d_mWmL7nA.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1290/002_-_requerimento_n_002-23_-_sessao_especial_enchentes_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1298/003_-_requerimento_n_003-23_-_sessao_especial_parlamento_jovem_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1301/004_-_requerimento_n_004-23_-_sessao_especial_dia_do_soldado_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1303/005_-_requerimento_n_005-23_-_sessao_especial_dia_do_agua_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1314/006_-_requerimento_n_006-23_-_sessao_especial_dia_da_educacao_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1315/007_-_requerimento_n_007-23_-_sessao_especial_dia_das_costureiras_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1316/008_-_requerimento_n_008-23_-_sessao_especial_garis_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1317/009_-_requerimento_n_009-23_-_sessao_especial_dia_das_lavadeiras_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1318/010_-_requerimento_n_010-23_-_sessao_especial_regularizacao_fundiaria_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1319/011_-_requerimento_n_011-23_-_sessao_especial_exploracao_sexual_infantil_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1320/012_-_requerimento_n_012-23_-_audiencia_publica_inclusao_social_cadeirantes_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1325/013_-_requerimento_n_013-23_-_audiencia_publica_geracao_de_emprego_e_renda_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1346/014_-_requerimento_n_014-23_-_audiencia_publica_saude_publica_da_mulher_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1380/015_-_requerimento__no_015_-22-_requerendo_cpi_-_sibele_-_em_elaboracao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1385/016_-_requerimento__no_016_-22-_sessao_itinerante_bandeira_do_colonia_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1386/017_-_requerimento__no_017_-22-_sessao_itinerante_palmares_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1407/018_-_requerimento__no_018_-22-_sessao_especial_-_radialistas_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1482/019_-_requerimento__no_019_-22-_sessao_especial_-_agosto_lilas_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1488/020_-_requerimento__no_020_-23-_sessao_intinerante_-_comad_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1494/021_-_requerimento__no_021_-23-_sessao_especial_rosalino_souza_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1545/022_-_requerimento__no_022_-23-_sessao_especial_outubro_rosa_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1551/023_-_requerimento__no_023_-23-_aud_publica_-_animais_na_pista_e_rotatoria_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1558/024_-_requerimento__no_024_-23-_aud_publica_-_preco_do_gas_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1565/025_-_requerimento__no_025_-23-_sessao_especial_-_consciencia_negra_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1581/026_-_requerimento__no_026_-23-_sessao_especial_-_desenvolvimento_politico_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1387/veto_total_n_001-23_-_ao_pl_n_006-23_-_iptu_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1395/veto_total_n_022-23_-_ao_pl_n_022-22_-_placas_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1400/veto_n_003-23_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1458/veto_total_n_004_ao_pl_013-23_-_pai_nosso_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1459/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1460/veto_parcial_n_006_ao_pl_010-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1525/007_-_veto_total_n_007_ao_pl_028-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1526/008_-_veto_total_n_008_ao_pl_023-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1556/009_-_veto_total_n_009_ao_pl_026-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1329/001_-_projeto_de_lei_n_001-23_-_abertura_de_credito_ao_orcamento_anual.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1363/003_-_projeto_de_lei_n_003-23_-_parcelamento_de_debitos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1362/004_-_projeto_de_lei_n_004-23_-_conselho_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1379/005_-_projeto_de_lei_n_005-23_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1388/006_-_projeto_de_lei_n_006-23_-_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1402/projeto_de_lei_do_executivo_n_007-23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1409/008_-_projeto_de_lei_n_008-23_-_altera_lei_do_condecon.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1448/009_-_projeto_de_lei_n_009-23_-_convenios_com_adm_publica.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1449/010_-_projeto_de_lei_n_010-23_-_convenio_ladi.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1457/011_-_projeto_de_lei_n_011-23_-_reajuste_saae.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1461/012_-_projeto_de_lei_n_012-23_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1476/013_-_projeto_de_lei_n_013-23_-_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1495/014-2023_-_ploa_2024_-_pm_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1552/015_-_projeto_de_lei_n_015-23_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1567/pl_executivo_n_16_2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1568/017_-_projeto_de_lei_n_017-23_-_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1569/018_-_projeto_de_lei_n_018-23_-_pagamento_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1576/019_-_projeto_de_lei_n_019-23_-_centro_de_formacao_profissional.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1578/020_-_projeto_de_lei_n_020-23_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1601/plo_021-23.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1621/022_-_projeto_de_lei_n_022-23_-_abertura_de_credito_1.600.000.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1622/023_-_projeto_de_lei_n_023-23_-_permuta_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1351/001_-_parecer_favoravel_n_001-23_-_ao_pl_022-22_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1352/002_-_parecer_favoravel_n_002-23_-_ao_pl_026-22_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1353/003_-_parecer_contrario_n_003-23_-_ao_pl_002-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1354/004_-_parecer_favoravel_n_004-23_-_ao_pl_006-23_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1355/005_-_parecer_favoravel_n_005-23_-_ao_pl_007-23_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1356/006_-_parecer_favoravel_n_006-23_-_ao_pl_001-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1357/007_-_parecer_favoravel_com_emenda_n_007-23_-_ao_pl_023-22_-_manu.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1382/008_-_parecer_favoravel_n_008-23_-_ao_pl_008-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1383/009_-_parecer_favoravel_n_009-23_-_ao_pl_004-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1384/010_-_parecer_favoravel_n_010-23_-_ao_pl_012-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1408/011_-_parecer_favoravel_n_011-23_-_ao_pl_017-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1422/012_-_parecer_favoravel_n_012-23_-_ao_pl_003-23_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1423/013_-_parecer_favoravel_n_013-23_-_ao_pl_010-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1424/014_-_parecer_favoravel_n_014-23_-_ao_pl_015-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1425/015_-_parecer_contrario_n_015-23_-_ao_pl_013-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1433/016_-_parecer_favoravel_n_016-23_-_ao_pl_011-23_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1434/017_-_parecer_favoravel_n_017-23_-_ao_pl_018-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1435/018_-_parecer_favoravel_n_018-23_-_ao_pl_027-22_-_peto.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1436/019_-_parecer_favoravel_n_019-23_-_ao_pl_019-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1444/020_-_parecer_favoravel_n_020-23_-_ao_pl_005-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1497/021_-_parecer_favoravel_n_021-23_-_ao_pl_020-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1498/022_-_parecer_favoravel_n_022-23_-_ao_pl_021-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1499/023_-_parecer_favoravel_n_023-23_-_ao_pl_023-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1500/024_-_parecer_favoravel_n_024-23_-_ao_pl_024-23_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1501/025_-_parecer_favoravel_n_025-23_-_ao_pl_025-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1502/026_-_parecer_favoravel_n_026-23_-_ao_pl_026-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1503/027_-_parecer_favoravel_n_027-23_-_ao_pl_027-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1504/028_-_parecer_favoravel_n_028-23_-_ao_pl_028-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1505/029_-_parecer_favoravel_n_029-23_-_ao_pl_031-23_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1537/030_-_parecer_favoravel_n_030-23_-_ao_pl_008-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1538/031_-_parecer_favoravel_n_031-23_-_ao_pl_033-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1539/032_-_parecer_favoravel_n_032-23_-_ao_pl_034-23_-_peto.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1540/033_-_parecer_favoravel_n_033-23_-_ao_pl_035-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1541/034_-_parecer_favoravel_n_034-23_-_ao_proj_de_resolucao_003-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1542/035_-_parecer_favoravel_n_035-23_-_ao_pl_032-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1543/036_-_parecer_favoravel_com_emenda_n_036-23_-_ao_pl_009-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1544/037_-_parecer_favoravel_n_0376-23_-_ao_pl_010-23_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1546/038_-_parecer_favoravel_n_038-23_-_ao_pdl_011-23_-_gege.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1547/039_-_parecer_favoravel_n_039-23_-_ao_pdl_013-23_-_tiquinho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1602/044_-_parecer_conjunto_favoravel_n_044-23_-_ao_pl_014-23_-_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1603/045-_parecer_conjunto_desfavoravel_n_045-23_-_a_emenda_002-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1604/046-_parecer_conjunto_desfavoravel_n_046-23_-_a_emenda_003-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1605/047_-_parecer_conjunto_desfavoravel_n_047-23_-_a_emenda_004-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1606/048_-_parecer_conjunto_favoravel_n_048-23_-_a_emenda_005-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1607/049_-_parecer_conjunto_desfavoravel_n_049-23_-_a_emenda_006-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1608/050-_parecer_conjunto_desfavoravel__n_050-23_-_a_emenda_007-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1609/051_-_parecer_conjunto_desfavoravel_n_051-23_-_a_emenda_008-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1610/052_-_parecer_conjunto_desfavoravel_n_052-23_-_a_emenda_009-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1611/053_-_parecer_conjunto_desfavoravel__n_053-23_-_a_emenda_010-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1612/054_-_parecer_conjunto_favoravel__n_054-23_-_a_emenda_011-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1613/055_-_parecer_conjunto_desfavoravel__n_055-23_-_a_emenda_012-2023_a_ldo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1614/056_-_parecer_conjunto_favoravel__n_056-23_-_a_emenda_xx-2023_a_ldo_comad.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1615/057_-_parecer_conjunto_favoravel__n_057-23_-_a_emenda_xx-2023_a_ldo_corrida_das_minas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1616/058_-_parecer_favoravel_n_058-23_-_ao_pl_036-23_-_peto.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1617/059_-_parecer_favoravel_n_058-23_-_ao_pl_038-23_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1620/060_-_parecer_conjunto_favoravel_n_060-23_-_ao_pl_020-23_-_executivo_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1627/061_-_parecer_conjunto_favoravel__n_061-23_-_ao_projeto_do_executivo_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2023/1628/062_-_parecer_conjunto_favoravel__n_062-23_-_ao_projeto_do_executivo_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>