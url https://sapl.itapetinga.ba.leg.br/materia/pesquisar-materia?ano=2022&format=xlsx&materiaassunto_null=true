--- v0 (2026-02-25)
+++ v1 (2026-04-12)
@@ -54,3972 +54,3972 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Anderson da Nova, Gegê, Helder de Bandeira, João de Deus, Luciano Almeida, Neto Ferraz, Pastor Evandro Souza, Sibele Nery, Tarugão, Tiquinho Nogueira, Tuca, Valdeir, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1049/emenda_001-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1049/emenda_001-22.pdf</t>
   </si>
   <si>
     <t>Acrescentam-se os incisos I e II ao art. 2º do Projeto de Lei do executivo n° 001/22.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1050/emenda_002-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1050/emenda_002-22.pdf</t>
   </si>
   <si>
     <t>Suprime o termo “docente” da redação do inciso I, do art. 2º do Projeto de Lei do Executivo n° 001/22.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1051/emenda_003-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1051/emenda_003-22.pdf</t>
   </si>
   <si>
     <t>Altera a redação do CAPUT do art. 2º do Projeto de Lei do Executivo n° 001/22.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1052/004_-_emenda_n_004-22_-_sibele_yVgzm9c.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1052/004_-_emenda_n_004-22_-_sibele_yVgzm9c.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 004/22 - Modifica o art. 1° do Projeto de Lei n° 008/22 que "Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste salarial aos seus servidores municipais, e dá outras providências".</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1053/005_-_emenda_n_005-22_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1053/005_-_emenda_n_005-22_-_sibele.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 005/22 - Ficam acrescidas as seguintes categorias ao ANEXO I do Projeto de Lei n° 008/22 que "Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste salarial aos seus servidores municipais, e dá outras providências".</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>João de Deus</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1061/006_-_emenda_n_006-22_-_projeto_de_lei_no_010-2_9dhDISS.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1061/006_-_emenda_n_006-22_-_projeto_de_lei_no_010-2_9dhDISS.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 006/22 ao Projeto de Lei 010/22 do Poder Executivo que “Dispõe sobre a criação do pelotão Ambiental da Guarda Municipal e dá outras providencias."</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tiquinho Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1089/007_-_emenda_n_007-22_-_projeto_de_lei_no_013-2_ZDDI4Lg.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1089/007_-_emenda_n_007-22_-_projeto_de_lei_no_013-2_ZDDI4Lg.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 007/22 ao Projeto de Lei n° 013/22 do Poder Executivo que “Autoriza o Poder Executivo a conceder reajuste salarial aos Professores e Coordenadores da Rede Pública Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tarugão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1096/emenda_n_008-22_1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1096/emenda_n_008-22_1.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 008/22 de autoria do vereador Tarugão ao Projeto de Lei n° 015/22 que "Dispõe sobre o pagamento do Piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agente de Combate às Endemias - ACE, na forma que dispõe o art. 198, §8°, §9° e §11 da Constituição Federal de dá outras providências".</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1212/009_-_emenda_n_009-22_-_projeto_de_lei_no_18-22_lWpwWvJ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1212/009_-_emenda_n_009-22_-_projeto_de_lei_no_18-22_lWpwWvJ.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Nº 018/2022 -Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1245/010_-_emenda_n_010-22_-_ao_projeto_de_lei_no_02_c3QXpXt.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1245/010_-_emenda_n_010-22_-_ao_projeto_de_lei_no_02_c3QXpXt.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ao Projeto de Lei do Executivo N° 020/2022 que “Estabelece Normas Gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiro (taxista) e dá outras providências.”</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1247/011_-_emenda_ao_pl_do_executivo_n_020-22_-_taxi_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1247/011_-_emenda_ao_pl_do_executivo_n_020-22_-_taxi_-_mesa.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA ao Projeto de Lei do Executivo n° 020/2022 que "Estabelece normas gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiros (taxistas) e dá outras providências".</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Anderson da Nova</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1250/012_-_emenda_n_012-22_-_ao_projeto_de_lei_no_01_zZsIQwW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1250/012_-_emenda_n_012-22_-_ao_projeto_de_lei_no_01_zZsIQwW.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 012/2022, de autoria do vereador Anderson da Nova, ao Projeto de Lei Nº 018/2022 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1251/013_-_emenda_n_013-22_-_ao_projeto_de_lei_no_01_m0sRwjV.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1251/013_-_emenda_n_013-22_-_ao_projeto_de_lei_no_01_m0sRwjV.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 013/2022, de autoria do Vereador Anderson da Nova, ao Projeto de Lei do Executivo Nº 018/2022, que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CFOC - Comissão de Finanças, de Orçamento e Contas</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1252/014_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_ladi.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1252/014_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_ladi.pdf</t>
   </si>
   <si>
     <t>Emenda n° 014/2022, ao Projeto de Lei Nº 018/2022 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1267/015_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_L7vbXVj.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1267/015_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_L7vbXVj.pdf</t>
   </si>
   <si>
     <t>Emenda n° 015/2022, ao Projeto de Lei Nº 018/2022 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda n° 016/2022, ao Projeto de Lei Nº 018/2022 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1269/017_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_Optf9NK.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1269/017_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_Optf9NK.pdf</t>
   </si>
   <si>
     <t>Emenda n° 017/2022, ao Projeto de Lei Nº 018/2022 que "Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1270/018_-_emenda_ao_projeto_de_lei_no_020-22_taxist_MrR8D35.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1270/018_-_emenda_ao_projeto_de_lei_no_020-22_taxist_MrR8D35.pdf</t>
   </si>
   <si>
     <t>Emenda n° 018/2022, ao Projeto de Lei N° 020/2022 que “Estabelece Normas Gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiro (taxista) e dá outras providências.”</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/889/001_-_indicacao_n_001-22_-_construcao_de_cais_co_rnjGEsc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/889/001_-_indicacao_n_001-22_-_construcao_de_cais_co_rnjGEsc.pdf</t>
   </si>
   <si>
     <t>INDICO que seja elaborado estudo de aprimoramento da política de gestão de riscos e de desastres para construção de cais de proteção nas margens do rio Catolé, para que possa evitar enchentes como ocorridas no dia 25 de dezembro/2021.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/898/002_-_indicacao_n_002-22_-_agente_de_saude_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/898/002_-_indicacao_n_002-22_-_agente_de_saude_-_anderson.pdf</t>
   </si>
   <si>
     <t>Solicita profissionais de Agentes de Saúde nos seguintes bairros: Moacir Moura, José Ivo, 12 de Dezembro e Neto Fernandes.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>Neto Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/899/003_-_indicacao_n_003-22_-_porto_seco_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/899/003_-_indicacao_n_003-22_-_porto_seco_-_neto.pdf</t>
   </si>
   <si>
     <t>Indico a Criação/Construção de um Porto Seco em Itapetinga.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/900/004_-_indicacao_n_004-22_-_concurso_publico_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/900/004_-_indicacao_n_004-22_-_concurso_publico_-_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um concurso público no âmbito municipal.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/907/005_-_indicacao_n_005-22_-_construcao_de_ponto_d_rYxBwtd.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/907/005_-_indicacao_n_005-22_-_construcao_de_ponto_d_rYxBwtd.pdf</t>
   </si>
   <si>
     <t>INDICA que seja construído ponto de ônibus com cobertura na unidade de Saúde do Clodoaldo Costa.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/908/006_-_indicacao_n_006-22_-_pav._asfaltica_av_jos_4GJjyfs.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/908/006_-_indicacao_n_006-22_-_pav._asfaltica_av_jos_4GJjyfs.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação asfáltica ou paralelepípedo da Travessa José Floriano, junção com a Carmélio de Sá, no bairro Américo Nogueira</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Peto</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/910/007_-_indicacao_n_007-22_-_pavimetacao_rua_gina__iVWm3Jg.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/910/007_-_indicacao_n_007-22_-_pavimetacao_rua_gina__iVWm3Jg.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação na RUA GINA FERRAZ RIBEIRO, no Residencial Vale do Ipê do trecho entre a Av. Francisco Assis Ribeiro e a Rua José Alberto R. Costa.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>Gegê</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/914/008_-_indicacao_n_008-22_-_construcao_de_cobertu_skpFhRZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/914/008_-_indicacao_n_008-22_-_construcao_de_cobertu_skpFhRZ.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de uma cobertura ao lado do PSF do Bandeira do Colônia.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/915/009_-_indicacao_n_009-22_-_quadras_de_areia_nos__VIcHrSP.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/915/009_-_indicacao_n_009-22_-_quadras_de_areia_nos__VIcHrSP.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de quadra de areia nos bairros de nosso município para a pratica de variados tipos de esporte, bem como, para o treinamento de escolinhas de futebol.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/916/010_-_indicacao_n_010-22_-_programa_feira_verde__jzVc32b.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/916/010_-_indicacao_n_010-22_-_programa_feira_verde__jzVc32b.pdf</t>
   </si>
   <si>
     <t>INDICO a criação do Programa Feira Verde em nosso município.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/918/011_-_indicacao_n_011-22_-_pavimentacao_tv_5_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/918/011_-_indicacao_n_011-22_-_pavimentacao_tv_5_-_anderson.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação asfáltica na Travessa 5, no bairro Vila Érica.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/919/012_-_indicacao_n_012-22_-iluminacao_estrada_ita_UXKoYVj.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/919/012_-_indicacao_n_012-22_-iluminacao_estrada_ita_UXKoYVj.pdf</t>
   </si>
   <si>
     <t>INDICO que seja instalada postes de iluminação no trecho urbano da estrada Itapetinga/Macarani no entorno do bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/920/013_-_indicacao_n_013-22_-_operacao_tapa_buraco__fDZ61MO.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/920/013_-_indicacao_n_013-22_-_operacao_tapa_buraco__fDZ61MO.pdf</t>
   </si>
   <si>
     <t>INDICO que seja realizado no município uma “Operação Tapa Buraco” em vias públicas danificadas pelas chuvas.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/924/014_-_indicacao_n_014-22_-_asfalto_em_todas_as_v_e5xBTKU.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/924/014_-_indicacao_n_014-22_-_asfalto_em_todas_as_v_e5xBTKU.pdf</t>
   </si>
   <si>
     <t>INDICO que seja feito recapeamento asfáltico em todas as vias públicas asfaltadas do município.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/929/015_-_indicacao_n_015-22_-_educacao_ambiental_na_UI2MljZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/929/015_-_indicacao_n_015-22_-_educacao_ambiental_na_UI2MljZ.pdf</t>
   </si>
   <si>
     <t>INDICA a implantação da disciplina de Educação Ambiental aos alunos do Ensino Fundamental nas escolas públicas municipais de Itapetinga.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/931/016_-_indicacao_n_016-22_-_redutor_de_velocidade_CaKxmGd.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/931/016_-_indicacao_n_016-22_-_redutor_de_velocidade_CaKxmGd.pdf</t>
   </si>
   <si>
     <t>INDICA que seja instalado um redutor de velocidade entre as Ruas Itaquara e Jaguaquara, no bairro Primavera.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/945/017_-_indicacao_n_017-22_-_redutor_de_velocidade_jjms1nB.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/945/017_-_indicacao_n_017-22_-_redutor_de_velocidade_jjms1nB.pdf</t>
   </si>
   <si>
     <t>INDICO que seja instalado redutor de velocidade na proximidade do Parque da Matinha, como também, sinalização de faixa de pedestre frente ao zoológico municipal na Avenida Itabuna.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/953/018_-_indicacao_n_018-22_-_corpo_de_bombeiros_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/953/018_-_indicacao_n_018-22_-_corpo_de_bombeiros_-_anderson.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção/ implantação de uma “Base de Emergência do Corpo de Bombeiros Civil” nas dependências do município de Itapetinga.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/954/019_-_indicacao_n_019-22_-_pesca_semana_santa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/954/019_-_indicacao_n_019-22_-_pesca_semana_santa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICA que libere a lagoa do Parque Poliesportivo para pesca na Semana Santa.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/955/020_-_indicacao_n_020-22_-_campo_de_futebol_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/955/020_-_indicacao_n_020-22_-_campo_de_futebol_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICA que viabilize áreas para adaptação de um campo de futebol que possa beneficiar moradores do Vila Erika, 12 Dezembro, José Ivo e Ângela Espinheira.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/956/021_-_indicacao_n_021-22_-_redutor_de_velocidade__-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/956/021_-_indicacao_n_021-22_-_redutor_de_velocidade__-_peto.pdf</t>
   </si>
   <si>
     <t>INDICA a instalação de lombada ou redutor de velocidade na Avenida Das Acácias, no Quintas Do Morumbi, nas imediações da Farmácia 24h.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/958/022_-_indicacao_n_022-22_-_ponto_de_mototaxi_-_peto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/958/022_-_indicacao_n_022-22_-_ponto_de_mototaxi_-_peto.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de um ponto coberto para mototáxi na Praça Roberval Coelho, na avenida Vitoria da Conquista, nas imediações da Madeireira Paragominas.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Valdeir</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/969/023_-_indicacao_n_023-22_-_reforma_passarela_pon_vqr3wXm.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/969/023_-_indicacao_n_023-22_-_reforma_passarela_pon_vqr3wXm.pdf</t>
   </si>
   <si>
     <t>INDICA a reforma na passarela que liga o Ponto Certo e as Hortas Comunitárias.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/971/024_-_indicacao_n_024-22_-_pavimentacao_de_ruas__FDIV8dM.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/971/024_-_indicacao_n_024-22_-_pavimentacao_de_ruas__FDIV8dM.pdf</t>
   </si>
   <si>
     <t>INDICA que sejam pavimentada as Ruas: “F”, “B”, “N”, “D” e Travessa 7 no residencial Vila Erika.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1001/025_-_indicacao_n_025-22_-_pagamento_saae_pix_-_otbqnSx.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1001/025_-_indicacao_n_025-22_-_pagamento_saae_pix_-_otbqnSx.pdf</t>
   </si>
   <si>
     <t>INDICA que seja viabilizado no Serviço Autônomo de Água e Esgoto – SAAE, o pagamento das contas do serviço de água através do sistema PIX.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1002/026_-_indicacao_n_026-22_-_lei_pix_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1002/026_-_indicacao_n_026-22_-_lei_pix_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Sr. Prefeito Municipal a necessidade de projeto de lei que disponha sobre a disponibilização do pagamento de tributos municipais por meio de cartão de crédito ou débito e pix, no município de Itapetinga.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1008/027_-_indicacao_n_027-22_-_bebedouros_na_lagoa__THaNiRZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1008/027_-_indicacao_n_027-22_-_bebedouros_na_lagoa__THaNiRZ.pdf</t>
   </si>
   <si>
     <t>INDICA que seja instalado bebedouros públicos no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1009/028_-_indicacao_n_028-22_-_lixeira_de_coleta_se_ccjFmai.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1009/028_-_indicacao_n_028-22_-_lixeira_de_coleta_se_ccjFmai.pdf</t>
   </si>
   <si>
     <t>INDICA que sejam instaladas lixeiras de coleta seletiva no Centro Comercial de Itapetinga.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1011/029_-_indicacao_n_029-22_-_cursos_pre_vestibula_A4JiOKU.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1011/029_-_indicacao_n_029-22_-_cursos_pre_vestibula_A4JiOKU.pdf</t>
   </si>
   <si>
     <t>INDICO a criação de cursos preparatórios grátis pré-vestibular, bem como para concursos públicos para a comunidade carente.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Pastor Evandro Souza</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1014/030_-_indicacao_n_030-22_-_faixa_de_pedestre_ad_V2G9b8V.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1014/030_-_indicacao_n_030-22_-_faixa_de_pedestre_ad_V2G9b8V.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de faixa elevada na Rua Mauricio Gomes, no Bairro Quintas do Morumbi.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1015/031_-_indicacao_n_031-22_-_faixa_elevada_advent_xXhejco.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1015/031_-_indicacao_n_031-22_-_faixa_elevada_advent_xXhejco.pdf</t>
   </si>
   <si>
     <t>INDICO a implantação de Faixa Elevada na Rua Manoel Francisco de Almeida, no centro da cidade, em frente a Igreja e Escola Adventista.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1018/032_-_indicacao_n_032-22_-_casal_de_garcas_para_f8cMtzW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1018/032_-_indicacao_n_032-22_-_casal_de_garcas_para_f8cMtzW.pdf</t>
   </si>
   <si>
     <t>INDICA que se avalie a possibilidade de adquirir casais de Cisnes e Garças para o lago do Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1038/033_-_indicacao_n_033-22_-_revitalizacao_praca__xvxiA8x.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1038/033_-_indicacao_n_033-22_-_revitalizacao_praca__xvxiA8x.pdf</t>
   </si>
   <si>
     <t>INDICA a revitalização da Praça Juvino Oliveira, na Nova Itapetinga.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1039/034_-_indicacao_n_034-22_-_reforma_posto_vila_r_Gg8r2lF.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1039/034_-_indicacao_n_034-22_-_reforma_posto_vila_r_Gg8r2lF.pdf</t>
   </si>
   <si>
     <t>INDICA a reforma no Posto de Saúde da Vila Riachão.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1042/035_-_indicacao_n_035-22_-_rotatoria_ba-415_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1042/035_-_indicacao_n_035-22_-_rotatoria_ba-415_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICA a SEINFRA – Secretaria Estadual de Infraestrutura da Bahia, ao Governo do Estado da Bahia: que seja construído uma Rotatória na rodovia estadual BA-415, na altura do acesso da entrada e saída da Avenida Américo Nogueira no município de Itapetinga.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1045/036_-_indicacao_n_036-22_-_revitalizacao_alamed_o2iFxbX.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1045/036_-_indicacao_n_036-22_-_revitalizacao_alamed_o2iFxbX.pdf</t>
   </si>
   <si>
     <t>INDICA que seja feita com urgência, reforma do piso da Alameda Rui Barbosa, no Centro Comercial de Itapetinga.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1046/036_-_indicacao_n_036-22_-_revitalizacao_centro_wo3MaNe.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1046/036_-_indicacao_n_036-22_-_revitalizacao_centro_wo3MaNe.pdf</t>
   </si>
   <si>
     <t>INDICA que seja revitalizado o Centro Comercial de Itapetinga.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1055/038_-_indicacao_n_038-22_-_iluminacao_campo_da__HcvncXe.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1055/038_-_indicacao_n_038-22_-_iluminacao_campo_da__HcvncXe.pdf</t>
   </si>
   <si>
     <t>INDICA a iluminação para o Campo de futebol do fundo do Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1056/039_-_indicacao_n_039-22_-_reforma_bela_vista_-_valdeir.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1056/039_-_indicacao_n_039-22_-_reforma_bela_vista_-_valdeir.pdf</t>
   </si>
   <si>
     <t>IINDICO a reforma da Praça Bela Vista, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Luciano Almeida</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1091/solicita_implantacao_do_sistema_municipal_de_g_T6zF5kW.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1091/solicita_implantacao_do_sistema_municipal_de_g_T6zF5kW.docx</t>
   </si>
   <si>
     <t>INDICO que seja implantado o Sistema Municipal de Gestão Integrada, Coleta, Remoção, Destinação Final de Resíduos Sólidos Ordinários e Extraordinários do Município de Itapetinga-BA.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1101/041_-_indicacao_n_041-22_-_cobertura_lavanderia_wCAPoiT.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1101/041_-_indicacao_n_041-22_-_cobertura_lavanderia_wCAPoiT.pdf</t>
   </si>
   <si>
     <t>INDICA a reforma do telhado da lavanderia do bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1102/042_-_indicacao_n_042-22_-_pavimentacao_av._mil_26uvI1e.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1102/042_-_indicacao_n_042-22_-_pavimentacao_av._mil_26uvI1e.pdf</t>
   </si>
   <si>
     <t>INDICO que seja Pavimentada Avenida Milton Rodrigues, no bairro Américo Nogueira.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1103/043_-_indicacao_n_043-22_-_recuperacao_av._flam_5lEdWTj.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1103/043_-_indicacao_n_043-22_-_recuperacao_av._flam_5lEdWTj.pdf</t>
   </si>
   <si>
     <t>INDICA que seja recuperada a pavimentada a Avenida Flamengo, trecho entre a Escola Municipal Anísio Teixeira a Parque Poliesportivo da Lagoa, no bairro Primavera.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1108/044_-_indicacao_n_044-22_-_recuperacao_gerson_d_IqPWRSZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1108/044_-_indicacao_n_044-22_-_recuperacao_gerson_d_IqPWRSZ.pdf</t>
   </si>
   <si>
     <t>INDICA que seja feito reparo na pavimentação da Avenida Gerson de Oliveira, na Nova Itapetinga.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1109/045_-_indicacao_n_045-22_-_parque_infantil_lago_ZlGbyLD.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1109/045_-_indicacao_n_045-22_-_parque_infantil_lago_ZlGbyLD.pdf</t>
   </si>
   <si>
     <t>INDICA que seja instalado um Parquinho Infantil no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1110/046_-_indicacao_n_046-22_-_ativacao_do_museu_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1110/046_-_indicacao_n_046-22_-_ativacao_do_museu_-_anderson.pdf</t>
   </si>
   <si>
     <t>INDICA a revitalização e ativação do Museu Municipal.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1111/047_-_indicacao_n_047-22_-_rotas_cicloturistica_iQrYizs.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1111/047_-_indicacao_n_047-22_-_rotas_cicloturistica_iQrYizs.pdf</t>
   </si>
   <si>
     <t>INDICA a criação de Rotas Cicloturísticas no município de Itapetinga.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1112/048_-_indicacao_n_048-22_-_revitalizacao_praca__UsXO1Mv.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1112/048_-_indicacao_n_048-22_-_revitalizacao_praca__UsXO1Mv.pdf</t>
   </si>
   <si>
     <t>INDICA a revitalização da Pracinha do Forró, localizada no bairro Clodoaldo Costa.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1113/049_-_indicacao_n_049-22_-_revitalizacao_rua_co_Lv4xoiQ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1113/049_-_indicacao_n_049-22_-_revitalizacao_rua_co_Lv4xoiQ.pdf</t>
   </si>
   <si>
     <t>INDICA a pavimentação asfáltica na Rua Condeúba, no bairro Camacã.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Juscelino Olimpio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1117/050_-_indicacao_n_050-22_-_felix_mendonca_orcam_No2CVCh.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1117/050_-_indicacao_n_050-22_-_felix_mendonca_orcam_No2CVCh.pdf</t>
   </si>
   <si>
     <t>INDICO a inclusão no Orçamento da União, verba para reforma e ampliação da Central I e II de abastecimento, do Município de Itapetinga. ao Deputado Félix Mendonça Júnior.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Manu de Chico Ferro Velho</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1132/051_-_indicacao_n_051-22_-_piso_nacional_enfermagem.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1132/051_-_indicacao_n_051-22_-_piso_nacional_enfermagem.pdf</t>
   </si>
   <si>
     <t>INDICA que se estabeleça no âmbito do município de Itapetinga o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, conforme Lei nº 14.434, DE 04.08.2022.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Carlão de Palmares</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1133/052_-_indicacao_n_052-22_-_ronda_pm_e_gm_palmar_IoTZX0x.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1133/052_-_indicacao_n_052-22_-_ronda_pm_e_gm_palmar_IoTZX0x.pdf</t>
   </si>
   <si>
     <t>INDICA que sejam realizadas rondas rotineiras da Polícia Militar ou da Guarda Municipal de Itapetinga no Distrito de Palmares.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1134/053_-_indicacao_n_053-22_-_casa_artesao_palmare_9J0Kqjk.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1134/053_-_indicacao_n_053-22_-_casa_artesao_palmare_9J0Kqjk.pdf</t>
   </si>
   <si>
     <t>INDICA que seja adquirida uma casa destinada a confecção e comercialização de produtos artesanais, no povoado de Palmares.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1135/054_-_indicacao_n_054-22_-_patrolamento_entrada_3tAuzLa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1135/054_-_indicacao_n_054-22_-_patrolamento_entrada_3tAuzLa.pdf</t>
   </si>
   <si>
     <t>INDICA que seja realizado o patrolamento e cascalhamento das entradas que dão acesso ao povoado de Palmares, passando pelo cavalo preto, a serra e vicinais.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1136/055_-_indicacao_n_055-22_-_reforma_e_revitaliza_H3I0E4g.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1136/055_-_indicacao_n_055-22_-_reforma_e_revitaliza_H3I0E4g.pdf</t>
   </si>
   <si>
     <t>INDICA que seja realizada reforma e revitalização da Praça Bela Vista, no povoado de Palmares.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>INDICA que seja realizado o calcetamento da Rua Pau Brasil no Distrito de Palmares.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1138/057-_indicacao_no__057-22-_placas_central_i_e_i_DxOJDL2.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1138/057-_indicacao_no__057-22-_placas_central_i_e_i_DxOJDL2.pdf</t>
   </si>
   <si>
     <t>INDICO a demarcação viária com placas de sinalização da Central I e II de abastecimento.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1139/001_-_indicacao_n_001-22_-reforma_da_quadra_vila_isabel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1139/001_-_indicacao_n_001-22_-reforma_da_quadra_vila_isabel.doc</t>
   </si>
   <si>
     <t>Indica Reforma da Quadra Poliesportiva  da vila Isabel</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1140/059_-_indicacao_n_059-22_-_faixa_de_pedestre_ba_NIlgbqz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1140/059_-_indicacao_n_059-22_-_faixa_de_pedestre_ba_NIlgbqz.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de faixas elevadas de pedestres na frente da Escola Dona Geni e na Praça Alzira Alves Almeida, no centro do Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1141/060_-_indicacao_n_060-22_-_obras_rua_joaquim_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1141/060_-_indicacao_n_060-22_-_obras_rua_joaquim_-_gege.pdf</t>
   </si>
   <si>
     <t>INDICA a conclusão das obras de pavimentações da Rua Joaquim Aguiar, a pavimentação das Travessas Joaquim Aguiar I,II e III, e da Rua 02 de Julho e no Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1142/061_-_indicacao_n_061-22_-_unidade_de_saude_qui_5PDjv2x.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1142/061_-_indicacao_n_061-22_-_unidade_de_saude_qui_5PDjv2x.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de uma Unidade de Saúde no bairro Quintas do Sul, Asa Sul.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1143/062_-_indicacao_n_062-22_-_revitalizacao_praca__ze0D0HB.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1143/062_-_indicacao_n_062-22_-_revitalizacao_praca__ze0D0HB.pdf</t>
   </si>
   <si>
     <t>INDICA a revitalização da Praça Alzira Alves Almeida, no Bandeira do Colônia</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1144/063_-_indicacao_n_063-22_-_ponto_de_onubus_band_PqjE36w.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1144/063_-_indicacao_n_063-22_-_ponto_de_onubus_band_PqjE36w.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de um Ponto de Ônibus, ao lado do PSF do Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1145/064_-_indicacao_n_064-22_-_pavimentacao_ruas_da_nWXjSBI.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1145/064_-_indicacao_n_064-22_-_pavimentacao_ruas_da_nWXjSBI.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação das Ruas Dalva de Oliveira e José Adriano, no Bairro Quintas do Sul, em Itapetinga.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1146/065_-_indicacao_n_065-22_-_pavimentacao_asfalti_lzbXNjG.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1146/065_-_indicacao_n_065-22_-_pavimentacao_asfalti_lzbXNjG.pdf</t>
   </si>
   <si>
     <t>INDICO a pavimentação asfáltica ou de pedras do Bairro Durval Moreira, também conhecido como Bairro de Fernando, sendo as Ruas Adélcia Nolasco, Rua B Abdias Joaquim Santana, Rua Beira Rio, Rua 03 Irmãos e a Rua Edgar Brito. E recapeamento asfáltico nas ruas Jose Mendonça Luna e na Rua Castro Alves, no Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1147/066_-_indicacao_n_066-22_-_lavanderia_bairro_vi_08ivzB3.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1147/066_-_indicacao_n_066-22_-_lavanderia_bairro_vi_08ivzB3.pdf</t>
   </si>
   <si>
     <t>INDICO a construço de uma lavanderia, no Bairro Vida Nova, no Distrito do Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1148/067_-_indicacao_n_067-22_-_subsede_guarda_em_ba_mwMRWS0.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1148/067_-_indicacao_n_067-22_-_subsede_guarda_em_ba_mwMRWS0.pdf</t>
   </si>
   <si>
     <t>INDICO a criação de sub sede da Guarda Municipal, no Distrito do Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1149/8067_-_indicacao_n_068-22_-_coletores_de_residu_3joWX5t.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1149/8067_-_indicacao_n_068-22_-_coletores_de_residu_3joWX5t.pdf</t>
   </si>
   <si>
     <t>Coletores de resíduos solidos</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1150/069_-_indicacao_n_069-22_-_centro_de_reabilitac_krU16Y3.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1150/069_-_indicacao_n_069-22_-_centro_de_reabilitac_krU16Y3.pdf</t>
   </si>
   <si>
     <t>INDICO a implantação de 02 (DOIS) CENTROS DE REABILITAÇÃO DE FISIOTERAPIA para pacientes que tenham sido acometidos por problemas de saúde que necessitem deste suporte por parte da Sec. de Saúde tanto em Itapetinga, quanto no Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1151/070_-_indicacao_n_070-22_-_revitalizacao_praca__0mnVRa5.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1151/070_-_indicacao_n_070-22_-_revitalizacao_praca__0mnVRa5.pdf</t>
   </si>
   <si>
     <t>INDICA a revitalização (novos bancos com encosto, piso e paisagismo) das Praças Gedalia Souza Pinto, no centro, e Joel Pedro, no bairro Vida Nova do Distrito de Bandeira do Colônia, com a devida implantação de equipamentos para prática de ginástica e parque infantis.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1153/071_-_indicacao_n_071-22_-_faixa_rua_helio_cost_V3YfiRU.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1153/071_-_indicacao_n_071-22_-_faixa_rua_helio_cost_V3YfiRU.pdf</t>
   </si>
   <si>
     <t>INDICO que seja implantada faixa de travessia elevada de pedestres, na Rua Hélio Costa, em frente a Panificadora Casa do Padeiro, no bairro Clodoaldo Costa.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1156/072_-_indicacao_n_072-22_-_pintura_quebra_molas_k9hXd0f.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1156/072_-_indicacao_n_072-22_-_pintura_quebra_molas_k9hXd0f.pdf</t>
   </si>
   <si>
     <t>INDICO a pintura das faixas de pedestres e quebra-molas, da Avenida Gerson de Oliveira, iniciado no Moacir Moura até o posto de Saúde José Luna.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1157/073_-_indicacao_n_073-22_-_sinalizacao_vertical_cDIHcyg.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1157/073_-_indicacao_n_073-22_-_sinalizacao_vertical_cDIHcyg.pdf</t>
   </si>
   <si>
     <t>INDICO a sinalização vertical de orientação, das duas entradas para o distrito de Palmares, localizada na Ba 270, entrada do cavalo preto, sentido ao povoado de Palmares e na entrada da Fazenda Goitacás, pela serra.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1158/074_-_indicacao_n_074-22_-_estudos_p_sinalizaca_Qn1Alyh.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1158/074_-_indicacao_n_074-22_-_estudos_p_sinalizaca_Qn1Alyh.pdf</t>
   </si>
   <si>
     <t>INDICO que a divisão de engenharia e tráfego façam estudos, visando as necessidades de sinalização vertical e horizontal, no Povoado de Palmares.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1159/075_-_indicacao_n_075-22_-_cobertura_quadra_pal_Z7mPRpv.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1159/075_-_indicacao_n_075-22_-_cobertura_quadra_pal_Z7mPRpv.pdf</t>
   </si>
   <si>
     <t>INDICO que seja feita a cobertura da quadra poliesportiva, da Escola Duque de Caxias, em Palmares.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1160/076_-_indicacao_n_076-22_-_calcetamento_rua_ota_gzihOmC.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1160/076_-_indicacao_n_076-22_-_calcetamento_rua_ota_gzihOmC.pdf</t>
   </si>
   <si>
     <t>INDICO a complementação do calcetamento da Rua Otavio Sobrinho, no Povoado de Palmares.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1164/077_-_indicacao_n_077-22_-_faixa_elevada_av_alv_GNuTSic.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1164/077_-_indicacao_n_077-22_-_faixa_elevada_av_alv_GNuTSic.pdf</t>
   </si>
   <si>
     <t>INDICO que seja implantada faixa de travessia elevada de pedestres, na Avenida Álvaro Nascimento, proximidade da praça do Candieiro.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1165/078_-_indicacao_n_078-22_-_saneamente_e_juncao__pl0X4Kw.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1165/078_-_indicacao_n_078-22_-_saneamente_e_juncao__pl0X4Kw.pdf</t>
   </si>
   <si>
     <t>INDICA que seja realizado o serviço de saneamento básico e drenagem de águas pluviais, e que seja efetuado a junção a Avenida Álvaro Nascimento, bairro Américo Nogueira ao bairro Recanto da Colina.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1166/079_-_indicacao_n_079-22_-_revitalizacao_do_mon_AxG9Ybn.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1166/079_-_indicacao_n_079-22_-_revitalizacao_do_mon_AxG9Ybn.pdf</t>
   </si>
   <si>
     <t>INDICA a pavimentação e revitalização do monte (alto da Cruz).</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1167/080_-_indicacao_n_080-22_-_construcao_de_praca__8qXYC16.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1167/080_-_indicacao_n_080-22_-_construcao_de_praca__8qXYC16.pdf</t>
   </si>
   <si>
     <t>INDICA a revitalização de uma área na localidade do bairro Américo Nogueira para construção de uma praça, terreno que fica localizado entre as Avenidas Carmello de Sá e Milton Rodrigues.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/081_-_indicacao_n_081-22_-_faixa_elevada_av_das_buw3Bju.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/081_-_indicacao_n_081-22_-_faixa_elevada_av_das_buw3Bju.pdf</t>
   </si>
   <si>
     <t>INDICA que seja implantada faixas de travessias elevadas de pedestres na Avenida das Acácias, Bairro Quintas do Morumbi (em frente ao Mercado Dois Irmãos).</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1171/082_-_indicacao_n_082-22_-_ronda_maria_da_penha_Tyq0UI4.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1171/082_-_indicacao_n_082-22_-_ronda_maria_da_penha_Tyq0UI4.pdf</t>
   </si>
   <si>
     <t>INDICO que seja elaborado estudo sobre possível parceria da Prefeitura para criação de projeto "Ronda Maria da Penha", para cumprimento de ações protetivas em favor de mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1173/083_-_indicacao_n_083-22_-_construcao_de_gaveta_oqEXQKA.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1173/083_-_indicacao_n_083-22_-_construcao_de_gaveta_oqEXQKA.pdf</t>
   </si>
   <si>
     <t>INDICA a construção de Lóculos (gavetas), no cemitério do Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1174/084_-_indicacao_n_084-22_-_corte_raizes_praca_p_EhrAxlF.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1174/084_-_indicacao_n_084-22_-_corte_raizes_praca_p_EhrAxlF.pdf</t>
   </si>
   <si>
     <t>INDICO que seja realizado o corte das raízes das árvores da Praça Primavera, no bairro Camacã.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1175/085_-_indicacao_n_085-22_-_redutor_de_velocidad_ZG0G4EB.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1175/085_-_indicacao_n_085-22_-_redutor_de_velocidad_ZG0G4EB.pdf</t>
   </si>
   <si>
     <t>INDICO que seja instalado um redutor de velocidade na Travessa 10, Nova Itapetinga.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/086_-_indicacao_n_086-22_-_faixa_de_pedestre_em_puux9dR.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/086_-_indicacao_n_086-22_-_faixa_de_pedestre_em_puux9dR.pdf</t>
   </si>
   <si>
     <t>INDICA que sejam instaladas faixas elevadas de pedestres em frente às unidades escolares do município.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/087_-_indicacao_n_087-22_-_reforma_sizaltina_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/087_-_indicacao_n_087-22_-_reforma_sizaltina_-_tarugao.pdf</t>
   </si>
   <si>
     <t>INDICA que seja feita reforma da Escola Municipal Sizaltina S. Souza Fernandes, no Otávio Camões.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/088_-_indicacao_n_088-22_-_reforma_psf_bandeira_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/088_-_indicacao_n_088-22_-_reforma_psf_bandeira_-_gege.pdf</t>
   </si>
   <si>
     <t>INDICA a reforma do geral do PSF de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/089_-_indicacao_n_089-22_-_calcetamento_rua_15__88RSWr6.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/089_-_indicacao_n_089-22_-_calcetamento_rua_15__88RSWr6.pdf</t>
   </si>
   <si>
     <t>INDICA que seja realizado o calcetamento da Rua 15 de Novembro, no Bairro Clerolândia.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1192/090_-_indicacao_n_090-22_-_estacionamento_av_ge_9Q0mQG0.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1192/090_-_indicacao_n_090-22_-_estacionamento_av_ge_9Q0mQG0.pdf</t>
   </si>
   <si>
     <t>INDICA que a Comutran de Itapetinga avalie possibilidade de estacionamento de veículos em único lado da Avenida Gerson de Oliveira, na Nova Itapetinga.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1198/091_-_indicacao_n_091-22_-_entrega_dos_colirios_DHpkKqr.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1198/091_-_indicacao_n_091-22_-_entrega_dos_colirios_DHpkKqr.pdf</t>
   </si>
   <si>
     <t>INDICA que se tomem providências quanto a entrega de colírio aos pacientes que necessitam do medicamento.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1199/092_-_indicacao_n_092-22_-_construcao_de_praca__vPw4Ivl.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1199/092_-_indicacao_n_092-22_-_construcao_de_praca__vPw4Ivl.pdf</t>
   </si>
   <si>
     <t>INDICA a construção da uma Praça Pública com bancos, árvores, jardim e alambrado, na rua C, Bairro Ângela Espinheira (Ponto Certo).</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1200/093_-_indicacao_n_093-22_-_pavimentacao_rua_jar_ggtcxWN.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1200/093_-_indicacao_n_093-22_-_pavimentacao_rua_jar_ggtcxWN.pdf</t>
   </si>
   <si>
     <t>INDICO que seja feita a pavimentação da Rua Jardel de Jesus, no bairro Ângela Espinheira.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1201/094_-_indicacao_n_094-22_-_pavimentacao_rua_j_-_Xnk8s8S.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1201/094_-_indicacao_n_094-22_-_pavimentacao_rua_j_-_Xnk8s8S.pdf</t>
   </si>
   <si>
     <t>INDICA que seja feita a pavimentação e instalação de esgoto, na Rua J, no bairro Ângela Espinheira.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1202/095_-_indicacao_n_095-22_-_faixa_de_pedestre_av_kM3YyRj.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1202/095_-_indicacao_n_095-22_-_faixa_de_pedestre_av_kM3YyRj.pdf</t>
   </si>
   <si>
     <t>INDICO que sejam implantadas faixas de travessias elevadas de pedestres, na Av. Vitória da Conquista, em frete a Casa de Material Ponto Certo e outra em frente a Madeireira Paragominas.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1205/096_-_indicacao_n_096-22_-_refeitorio_dona_geni_gqYH4QU.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1205/096_-_indicacao_n_096-22_-_refeitorio_dona_geni_gqYH4QU.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de um refeitório na Escola Dona Geni, no Distrito de Bandeira do Colônia.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1207/097-_indicacao_no__097-22-_construcao_de_esgoto_PjchifM.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1207/097-_indicacao_no__097-22-_construcao_de_esgoto_PjchifM.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de uma rede de esgoto, na Rua D, no bairro Vila Éricka.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1210/098_-_indicacao_n_098-22_-_pesca_lagoa_15_de_no_UrOBoko.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1210/098_-_indicacao_n_098-22_-_pesca_lagoa_15_de_no_UrOBoko.pdf</t>
   </si>
   <si>
     <t>INDICO que libere a lagoa do Parque Poliesportivo para pesca recreativa, no feriado de 15 de Novembro, dia da Proclamação da República.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1216/099-_indicacao_no__099-22-_montes_claros_-_juscelino.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1216/099-_indicacao_no__099-22-_montes_claros_-_juscelino.pdf</t>
   </si>
   <si>
     <t>INDICO a construção de uma faixa elevada, na Rua Montes Claros.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1226/100_-_indicacao_n_100-22_-_placas_de_ruas_vila__s02sTWW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1226/100_-_indicacao_n_100-22_-_placas_de_ruas_vila__s02sTWW.pdf</t>
   </si>
   <si>
     <t>INDICO que proceda a colocação de placas, indicando o nome das ruas, do bairro Vila Érika.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1227/101_-_indicacao_n_101-22_-_lombada_na_ba130_-_carlao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1227/101_-_indicacao_n_101-22_-_lombada_na_ba130_-_carlao.pdf</t>
   </si>
   <si>
     <t>INDICO que a Secretaria de Infraestrutura do Estado da Bahia (Seinfra), faça a instalação de lombada ou redutores de velocidade, bem com sinalização vertical e horizontal, na BA-130, no bairro Quintas do Sul.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1228/102_-_indicacao_n_102-22_-_pavimentacao_tv._9_v_XJeWxQn.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1228/102_-_indicacao_n_102-22_-_pavimentacao_tv._9_v_XJeWxQn.pdf</t>
   </si>
   <si>
     <t>INDICO que seja feita a pavimentação da Travessa 9, no bairro Vila Érika.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Tuca</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1235/103_-_indicacao_n_103-22_-_redutor_de_velocidade_-_tuca.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1235/103_-_indicacao_n_103-22_-_redutor_de_velocidade_-_tuca.pdf</t>
   </si>
   <si>
     <t>INDICO que o Poder Executivo, através da COMUTRAN, faça o estudo e a colocação de um redutor de velocidade nas Ruas Valdo Riachão, no Bairro Vila Riachão e Rua Flávio Figueira, no Bairro Clodoaldo Costa.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1236/104_-_indicacao_n_104-22_-_remuneracao_ladi_-_joao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1236/104_-_indicacao_n_104-22_-_remuneracao_ladi_-_joao.pdf</t>
   </si>
   <si>
     <t>INDICO ao setor financeiro e à Secretaria da Fazenda Municipal, com anuência do prefeito, para que convenio efetivado entre a Liga Amadorística de Desporto de Itapetinga (LADI) e o Poder Público Municipal, autorize, no caput do convênio, a remuneração do presidente da entidade central e das ligas amadorísticas dos bairros.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1237/105_-_indicacao_n_105-22_-_construcao_de_praca__1JKcAKd.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1237/105_-_indicacao_n_105-22_-_construcao_de_praca__1JKcAKd.pdf</t>
   </si>
   <si>
     <t>INDICO que seja construída uma Praça, no bairro da Vila Aurora.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1238/106_-_indicacao_n_106-22_-_construcao_de_praca__GRUx8QY.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1238/106_-_indicacao_n_106-22_-_construcao_de_praca__GRUx8QY.pdf</t>
   </si>
   <si>
     <t>INDICO que seja construída uma Praça no Conjunto Habitacional, na Vila Santana.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1254/107_-_indicacao_n_107-22_-_pavimentacao_rua_vil_HfPnBkL.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1254/107_-_indicacao_n_107-22_-_pavimentacao_rua_vil_HfPnBkL.pdf</t>
   </si>
   <si>
     <t>INDICO que seja pavimentada a Travessa Espirito Santos, no bairro Vila Rosa.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1255/108_-_indicacao_n_108-22_-_pavimentacao_jose_pa_J9FwvjP.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1255/108_-_indicacao_n_108-22_-_pavimentacao_jose_pa_J9FwvjP.pdf</t>
   </si>
   <si>
     <t>INDICO que seja feita a pavimentação da Tv. José de Sousa Paim, Quadra B, no Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1256/109_-_indicacao_n_109-22_-_academia_ao_ar_livre_KxaUdWY.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1256/109_-_indicacao_n_109-22_-_academia_ao_ar_livre_KxaUdWY.pdf</t>
   </si>
   <si>
     <t>INDICO que seja instalada uma Academia ao Ar Livre, na praça Bela Vista, no Povoado de Palmares.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1272/110-_indicacao_no_110_-22-_construcao_de_pracas_CzR8MfR.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1272/110-_indicacao_no_110_-22-_construcao_de_pracas_CzR8MfR.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO objetivando a construção de duas (02)  Praças Públicas, com bancos, árvores, jardim e alambrado na Rua B, Praça Jambo, no Bairro Quintas do Sul, (triângulos em frente a Igreja “Marcas de Cristo”), Município de Itapetinga-Bahia.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Helder de Bandeira, Juscelino Olimpio Gomes</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1273/111_-_indicacao_no_111_-22-_plantio_de_arvores__JNdzeC3.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1273/111_-_indicacao_no_111_-22-_plantio_de_arvores__JNdzeC3.pdf</t>
   </si>
   <si>
     <t>INDICO a limpeza e ampliação com plantio de árvores frutíferas, às margens do Rio Catolé.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1276/112_-_indicacao_n_112-22_-_busto_de_ruy_barbosa_LnYsJjo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1276/112_-_indicacao_n_112-22_-_busto_de_ruy_barbosa_LnYsJjo.pdf</t>
   </si>
   <si>
     <t>INDICO a implantação do Busto de homenagem à Ruy Barbosa, na Alameda do centro comercial de Itapetinga, que leva o nome do jurista baiano.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1282/113_-_indicacao_no_113-22-_estrada_do_bem_quere_FbYparR.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1282/113_-_indicacao_no_113-22-_estrada_do_bem_quere_FbYparR.pdf</t>
   </si>
   <si>
     <t>INDICO a recuperação da estrada do Bem-Querer.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/881/001_-_mocao_de_aplauso_n_001-22_-_bruno_gama_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/881/001_-_mocao_de_aplauso_n_001-22_-_bruno_gama_-_neto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao munícipe BRUNO GAMA SALES, pelos excelente serviço prestado na comunidade de Itapetinga.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/882/002_-_mocao_de_aplauso_n_002-22_-_saae_inundacao_1JxyYjC.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/882/002_-_mocao_de_aplauso_n_002-22_-_saae_inundacao_1JxyYjC.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao trabalho que o SAAE - Serviço Autônomo de Água e Esgoto - realizou  durante as forte chuvas no nosso município.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/883/003_-_mocao_de_pesar_n_003-22_-_naara_duarte_-_j_hA5OOgs.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/883/003_-_mocao_de_pesar_n_003-22_-_naara_duarte_-_j_hA5OOgs.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR em memória a Naara Duarte.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/884/004_-_mocao_de_pesar_n_004-22_-_valmon_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/884/004_-_mocao_de_pesar_n_004-22_-_valmon_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento da Sr. Valmon Oliveira Barbosa, ocorrido no dia 03 de janeiro de 2022 aos 57 anos.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/885/005_-_mocao_de_pesar_n_005-22_-_leleu_da_semente_TBg9u2z.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/885/005_-_mocao_de_pesar_n_005-22_-_leleu_da_semente_TBg9u2z.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Djalma Gomes Rodrigues, popularmente conhecido como Leleu da Semente, ocorrido no dia 13 de janeiro de 2022, aos 71 anos.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/897/006_-_mocao_de_aplauso_n_006-22_-_g10_favelas_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/897/006_-_mocao_de_aplauso_n_006-22_-_g10_favelas_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem a Equipe do G10 Favelas.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/921/007_-_mocao_de_pesar_n_007-22_-_juraci_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/921/007_-_mocao_de_pesar_n_007-22_-_juraci_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Juracy Torres, popularmente conhecido como Juraci do Armazém Cruzeiro, ocorrido no dia 23 de fevereiro de 2022 aos 89 anos.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/922/008_-_mocao_de_pesar_n_008-22_-_jonne_-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/922/008_-_mocao_de_pesar_n_008-22_-_jonne_-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Jonny Gomes Silva, popular e conhecido no setor de oficinas automobilísticas da Av. Itabuna, ocorrido no dia 25 de fevereiro de 2022 em Salvador.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/923/009_-_mocao_de_pesar_n_009-22_-_valmir_nasciment_XHEnyXZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/923/009_-_mocao_de_pesar_n_009-22_-_valmir_nasciment_XHEnyXZ.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. VALMIR PEREIRA NASCIMENTO, pai do vereador Valdeir Chagas do Nascimento, ocorrido no dia 02 de março de 2022.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/926/010_-_mocao_de_pesar_n_010-22_-_dr._nilton_ferna_L1zWPmB.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/926/010_-_mocao_de_pesar_n_010-22_-_dr._nilton_ferna_L1zWPmB.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Nilton Fernandes de Souza, médico pediatra, aos 73 anos, ocorrido no dia 28 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/930/011_-_mocao_de_pesar_n_011-22_-_dois_irmaos_-_pr_evandro.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/930/011_-_mocao_de_pesar_n_011-22_-_dois_irmaos_-_pr_evandro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos ilustríssimos Srs. José Roberto Ribeiro Silva e Hiago Oliveira Ribeiro, empresários e sócios proprietários do Mercadinho Dois Irmãos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/932/012_-_mocao_de_aplauso_n_012-22_-_roberta_caires_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/932/012_-_mocao_de_aplauso_n_012-22_-_roberta_caires_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Srª. Roberta Nunes Caires em homenagem  a cidadã soteropolitana, Coordenadora e idealizadora do projeto  Move Mulher Empreendedora.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/940/013_-_mocao_de_aplauso_n_013-22_-_viana__-_mesa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/940/013_-_mocao_de_aplauso_n_013-22_-_viana__-_mesa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao TENENTE JOSÉ VIANA DOS SANTOS FILHO, carinhosamente conhecido por “VIANA”, pelos relevantes serviços prestados à Policia Militar do Estado da Bahia.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/939/014_-_mocao_de_aplauso_n_014-22_-_jose_rosa_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/939/014_-_mocao_de_aplauso_n_014-22_-_jose_rosa_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. JOSÉ ROSA DA ROCHA pela sua contribuição e dedicação nos trabalhos realizados como Funcionário Público Municipal em nosso Distrito do bandeira do Colônia.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/947/015_-_mocao_de_aplauso_n_015-22_-_luiz_carlos_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/947/015_-_mocao_de_aplauso_n_015-22_-_luiz_carlos_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sr. Luís Carlos Vieira, ocorrido no dia 27 de março de 2022, aos 56 anos.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/948/016_-_mocao_de_aplauso_n_016-22_-_julio_rodrigue_6tch8Yp.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/948/016_-_mocao_de_aplauso_n_016-22_-_julio_rodrigue_6tch8Yp.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Júlio Rodrigues de Souza, ocorrido no dia 28 de março de 2022,aos 103 anos.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/962/017_-_mocao_de_aplauso_n_017-22_-_tv_sudoeste_-__W3Homnh.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/962/017_-_mocao_de_aplauso_n_017-22_-_tv_sudoeste_-__W3Homnh.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelos 32 anos da TV Sudoeste, emissora integrante da Rede Bahia de Televisão.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/970/018_-_mocao_de_pesar_n_018-22_-_terezinha_-_valdeir.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/970/018_-_mocao_de_pesar_n_018-22_-_terezinha_-_valdeir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Srª. Terezinha Fonseca de Oliveira.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/972/019_-_mocao_de_pesar_n_019-22_-_arlindo_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/972/019_-_mocao_de_pesar_n_019-22_-_arlindo_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Arlindo Gonçalves de Aguiar, aos 98 anos, ocorrido no dia 23 de abril de 2022.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/978/020_-_mocao_de_aplauso_n_020-22_-silvestre_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/978/020_-_mocao_de_aplauso_n_020-22_-silvestre_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e CONGRATULAÇÃO para o morador do Bairro Nova Itapetinga, Doutor Silvestre Souza, por sua aprovação no Exame da Ordem dos Advogados do Brasil.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/979/021_-_mocao_de_aplauso_n_021-22_-_rony_moitinho__Mxlw7jy.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/979/021_-_mocao_de_aplauso_n_021-22_-_rony_moitinho__Mxlw7jy.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Presidente do Consórcio de Desenvolvimento Territorial do Médio Sudoeste Rony Moitinho pelo excelente trabalho desenvolvido à frente do Consociado.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/994/022_-_mocao_de_aplauso_dema_022-22_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/994/022_-_mocao_de_aplauso_dema_022-22_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao senhor ADEMÁRIO CARLOS MOREIRA, pelos relevantes serviços sociais prestados aos munícipes de Itapetinga.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/995/023_-_mocao_de_aplauso_n_023-22_-_helia_cabeleir_6gg9MZh.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/995/023_-_mocao_de_aplauso_n_023-22_-_helia_cabeleir_6gg9MZh.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à ilustríssima Srª. Hélia Silveira Santos (Hélia Cabeleireira).</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/999/024_-_mocao_de_a_pesar_n_024-22_-_reuter_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/999/024_-_mocao_de_a_pesar_n_024-22_-_reuter_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr.  Reuter Cordeiro Dias, ocorrido em 04 de maio de 2022, aos 60 anos de idade.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1000/025_-_mocao_de_aplauso_n_025-22_-_50a_exposicao_OEexAKS.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1000/025_-_mocao_de_aplauso_n_025-22_-_50a_exposicao_OEexAKS.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO ao Sindicato Rural de Itapetinga pelas 50 edições da Exposições Agropecuárias de Itapetinga.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1006/026_-_mocao_de_pesar_n_026-22_-_naciosene_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1006/026_-_mocao_de_pesar_n_026-22_-_naciosene_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sra. Naciosene Maria de Jesus Nunes, ocorrido no dia 13 de maio de 2022, aos 82 anos.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1012/027_-_mocao_de_pesar_n_027-22_-_elienide_-_anderson.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1012/027_-_mocao_de_pesar_n_027-22_-_elienide_-_anderson.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sr.ª. Elineide Alves Silva, ocorrido no dia 17 de maio de 2022.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1013/028_-_mocao_de_aplauso_n_028-22_-_costureiras_-_1jtV5il.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1013/028_-_mocao_de_aplauso_n_028-22_-_costureiras_-_1jtV5il.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e CONGRATULAÇÃO para os profissionais de costura de nosso município.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1017/029_-_mocao_de_aplauso_n_029-22_-_8a_cipm_21_an_Tev7TN8.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1017/029_-_mocao_de_aplauso_n_029-22_-_8a_cipm_21_an_Tev7TN8.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO pela passagem do aniversário 8ª CIPM- Companhia Independente de Polícia Militar de Itapetinga, que completou 21anos no dia 24 de maio de 2022.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1020/030_-_mocao_de_aplauso_n_030-22_-_carlos_pio_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1020/030_-_mocao_de_aplauso_n_030-22_-_carlos_pio_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Dr. Carlos Pio.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1021/031_-_mocao_de_aplauso_n_031-22_-_maria_betania_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1021/031_-_mocao_de_aplauso_n_031-22_-_maria_betania_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Srª Maria Betânia Gama.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1022/032_-_mocao_de_aplauso_n_032-22_-_jadira_gomes_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1022/032_-_mocao_de_aplauso_n_032-22_-_jadira_gomes_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Srª Jadira Gomes.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1023/033_-_mocao_de_aplauso_n_033-22_-_patricia_de_o_pea87fQ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1023/033_-_mocao_de_aplauso_n_033-22_-_patricia_de_o_pea87fQ.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Srª Patrícia Campos.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1025/034_-_mocao_de_aplauso_n_034-22_-_francisco_lib_CMDhkmZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1025/034_-_mocao_de_aplauso_n_034-22_-_francisco_lib_CMDhkmZ.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em homenagem ao Sr. FRANCISCO LIBANIO NASCIMENTO FILHO pela sua contribuição e dedicação nos trabalhos realizados como Funcionário Público Municipal, na função de Tratador de Animais desde 1º de novembro de 1984.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1026/035_-_mocao_de_aplauso_n_035-22_-_dr._abraao_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1026/035_-_mocao_de_aplauso_n_035-22_-_dr._abraao_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Dr. Abraão Azevedo Santos.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1027/036_-_mocao_de_aplauso_n_036-22_-_sr._rubens_-_gege.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1027/036_-_mocao_de_aplauso_n_036-22_-_sr._rubens_-_gege.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Sr. Rubens Andrade dos Santos.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1059/037_-_mocao_de_aplauso_n_037-22_-_noel_locutor__pnyg1Xe.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1059/037_-_mocao_de_aplauso_n_037-22_-_noel_locutor__pnyg1Xe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Sr. Noel Carvalho Barreto por sua dedicação ao trabalho de locução para o comercio local.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1090/038_-_mocao_de_aplauso_n_038-22_-_gurda_e_pm_-__BwA6qUf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1090/038_-_mocao_de_aplauso_n_038-22_-_gurda_e_pm_-__BwA6qUf.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Polícia Militar da Bahia e Guarda Municipal pelos relevantes serviços prestados junto aos festejos juninos.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1093/039_-_mocao_de_aplauso_n_039-22_-_luciana_in_me_l7RflTr.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1093/039_-_mocao_de_aplauso_n_039-22_-_luciana_in_me_l7RflTr.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO (In Memorian), em reconhecimento ao excelentíssimo trabalho desempenhado por Luciana Santos de Morais como servidora pública municipal durante 25 anos em Itapetinga.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1098/040_-_mocao_de_aplauso_n_040-22_-_ana_rosa_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1098/040_-_mocao_de_aplauso_n_040-22_-_ana_rosa_-_tarugao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da Sra. Ana Rosa Santos Almeida, ocorrido no dia 23 de julho de 2022, aos 92 anos.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1118/041_-_mocao_de_pesar_n_041-22_-_villadonega_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1118/041_-_mocao_de_pesar_n_041-22_-_villadonega_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Senhor Villadônega De Souza Rodrigues, nascido em junho 1942, aos 80 anos, foi artista plástico e ex atacante do Vasco da Gama, ocorrido no dia 02 de Agosto de 2022.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1121/042_-_mocao_de_aplauso_n_042-22_-_dia_do_soldad_m2KQOoJ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1121/042_-_mocao_de_aplauso_n_042-22_-_dia_do_soldad_m2KQOoJ.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Dia do Soldado do Exército Brasileiro e aos soldados TG 06-023 de Itapetinga-Bahia.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1125/043_-_mocao_de_aplauso_n_043-22_-_2a_igreja_bat_1FG70F7.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1125/043_-_mocao_de_aplauso_n_043-22_-_2a_igreja_bat_1FG70F7.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO pelos 55 anos da Segunda Igreja Batista de Itapetinga.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1126/044_-_mocao_de_aplauso_n_044-22_-_colegio_model_pSZm9WO.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1126/044_-_mocao_de_aplauso_n_044-22_-_colegio_model_pSZm9WO.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Colégio Modelo Luís Eduardo Magalhães pelo expressivo trabalho que a instituição de ensino vem desenvolvendo no município de Itapetinga há 23 anos.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1170/045_-_mocao_de_aplauso_n_045-22_-_tenente_coron_T1l7b7B.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1170/045_-_mocao_de_aplauso_n_045-22_-_tenente_coron_T1l7b7B.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Tenente Coronel Edmário.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/046_-_mocao_de_aplauso_n_046-22_-_wellerson_-_pastor.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/046_-_mocao_de_aplauso_n_046-22_-_wellerson_-_pastor.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS e CONGRATULAÇÃO ao Ilustríssimo Sr. Wellerson Souza da Silva, pela Graduação em Engenharia Civil.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/047_-_mocao_de_aplauso_n_047-22_-_desfile_7_de__5teuwtE.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/047_-_mocao_de_aplauso_n_047-22_-_desfile_7_de__5teuwtE.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÃO à Secretária de Educação e a todos os alunos e professores das escolas da rede municipal que participaram do desfile cívico de Sete de Setembro.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/048_-_mocao_de_aplauso_n_048-22_-_xi_olimpiadas_vecAGsw.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/048_-_mocao_de_aplauso_n_048-22_-_xi_olimpiadas_vecAGsw.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e congratulações à equipe diretora, professores e alunos, participantes da XI Olimpíadas Especiais das APAEs, realizada entre os dias 13 a 16 de setembro, na cidade de Jequié/BA.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/049_-_mocao_de_aplauso_n_049-22_-_karina_promot_WrJBoEq.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/049_-_mocao_de_aplauso_n_049-22_-_karina_promot_WrJBoEq.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Drª Karina Gomes pelo seu empenho e mobilização na implantação do Comitê da Bacia Hidrográfica do Rio Catolé Grande.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/050_-_mocao_de_aplauso_n_050-22_-_84_anos_1_igr_ogiR9n9.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/050_-_mocao_de_aplauso_n_050-22_-_84_anos_1_igr_ogiR9n9.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E LOUVOR pela passagem dos 84 anos da Primeira Igreja Batista de Itapetinga, celebrado no dia 25 de setembro.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1204/051_-_mocao_de_aplauso_n_051-22_-_45_anos_apae_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1204/051_-_mocao_de_aplauso_n_051-22_-_45_anos_apae_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem Associação de Pais e Amigos dos Excepcionais (APAE) em comemoração pelos seus 45 anos de existência e serviços prestados no Município de Itapetinga.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1206/052_-_mocao_de_aplauso_n_052-22_-_emerson_-_alu_DL2YL8Z.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1206/052_-_mocao_de_aplauso_n_052-22_-_emerson_-_alu_DL2YL8Z.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem a Emerson Batista Rocha, da Aluminosa.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1213/053_-_mocao_de_aplauso_n_053-22_-_jose_carlos_f_XhkjJNM.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1213/053_-_mocao_de_aplauso_n_053-22_-_jose_carlos_f_XhkjJNM.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem José Carlos, da Fiat Disel.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1214/054_-_mocao_de_aplauso_n_054-22_-_professores_d_tCryBqV.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1214/054_-_mocao_de_aplauso_n_054-22_-_professores_d_tCryBqV.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem aos diretores, professores e servidores das escolas da zona rural de ensino do município de Itapetinga.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1215/055_-_mocao_de_aplauso_n_055-22_-_osmar_da_glob_7dD7S4l.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1215/055_-_mocao_de_aplauso_n_055-22_-_osmar_da_glob_7dD7S4l.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem a Osmar Freire Guimaraes, da Global.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1229/056_-_mocao_de_aplauso_n_056-22_-_gurda_m_-_joao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1229/056_-_mocao_de_aplauso_n_056-22_-_gurda_m_-_joao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS em homenagem aos cinquenta e cinco anos, da Guarda Civil Municipal de Itapetinga.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1230/057_-_mocao_de_aplauso_n_057-22_-_carmelita_-_manu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1230/057_-_mocao_de_aplauso_n_057-22_-_carmelita_-_manu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Sra. Carmelita Neres Cathala, pelos relevantes Serviços Sociais prestados à população em estado de vulnerabilidade.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1260/058_-_mocao_de_aplauso_n_058-22_-_enfermeira_cl_Wr1yRYm.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1260/058_-_mocao_de_aplauso_n_058-22_-_enfermeira_cl_Wr1yRYm.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO e Congratulações à Enfermeira Padrão itapetinguense, Claudiana Correia de Jesus Candeias, pelo excelente trabalho que vem desempenhando na área da saúde de Bom Jesus da Lapa.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1283/059_-_mocao_de_aplauso_n_059-22_-_simao_enferme_ugDHN7d.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1283/059_-_mocao_de_aplauso_n_059-22_-_simao_enferme_ugDHN7d.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem à Simão Pedro Dos Reis Carvalho, Enfermeiro Coordenador de Enfermagem da UPA 24horas e SAMU 192.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/909/001_-_projeto_de_decreto_no_001-22_-_titulo_de_c_ZnklaUJ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/909/001_-_projeto_de_decreto_no_001-22_-_titulo_de_c_ZnklaUJ.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao 1° Sargento Valério Mendes Chaves e dá outras providências.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/912/002_-_projeto_de_decreto_no_002-22_-_titulo_de_c_K84skIb.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/912/002_-_projeto_de_decreto_no_002-22_-_titulo_de_c_K84skIb.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo conferindo Título de Cidadão Honorífico de Itapetinga ao Sr. Gilson da Cruz Rodrigues, presidente do G10 Favelas.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/913/003_-_projeto_de_decreto_no_003-22_-_titulo_de_c_yCBsLSj.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/913/003_-_projeto_de_decreto_no_003-22_-_titulo_de_c_yCBsLSj.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Robério Silva Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/925/004_-_projeto_de_decreto_no_004-22_-_titulo_de_c_MFWaUSt.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/925/004_-_projeto_de_decreto_no_004-22_-_titulo_de_c_MFWaUSt.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Vilson Marinho Ribas, e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/942/005_-_projeto_de_decreto_no_005-22_-_titulo_de_c_OFm8BKv.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/942/005_-_projeto_de_decreto_no_005-22_-_titulo_de_c_OFm8BKv.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Itapetinga ao Sr. ADOLFO VIANA DE CASTRO NETO, e dá outras providências”.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/943/006_-_projeto_de_decreto_no_006-22_-_titulo_de_c_DR3Zoac.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/943/006_-_projeto_de_decreto_no_006-22_-_titulo_de_c_DR3Zoac.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Itapetinga ao Sr. TIAGO BRANDÃO CORREIA, e dá outras providências”.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/946/007_-_projeto_de_decreto_n_007-22_-_titulo_de_ci_KghlVfx.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/946/007_-_projeto_de_decreto_n_007-22_-_titulo_de_ci_KghlVfx.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga, Estado da Bahia a Maurício Fernandes Barros, e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/951/008_-_projeto_de_decreto_no_008-22_-_titulo_de_c_WqGIkbp.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/951/008_-_projeto_de_decreto_no_008-22_-_titulo_de_c_WqGIkbp.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga ao Sr. LEONARDO SILVA PRATES, e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/952/009_-_projeto_de_decreto_no_009-22_-_titulo_de_c_g7m4XMs.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/952/009_-_projeto_de_decreto_no_009-22_-_titulo_de_c_g7m4XMs.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica de Itapetinga à Srª. Juliana Oliveira Uchôa Ramos, e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/961/010_-_projeto_de_decreto_no_010-22_-_titulo_de_c_VxDDtLq.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/961/010_-_projeto_de_decreto_no_010-22_-_titulo_de_c_VxDDtLq.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga ao Sr. MARCELL CARVALHO DE MORAES, e dá outras providências.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/963/011_-_projeto_de_decreto_no_011-22_-_titulo_de_c_c7muRhW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/963/011_-_projeto_de_decreto_no_011-22_-_titulo_de_c_c7muRhW.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífico de Itapetinga, Estado da Bahia, à delegada de Polícia Civil de Itapetinga, Srª. Deborah Pereira Soares e dá outras providências</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/964/012_-_projeto_de_decreto_no_012-22_-_titulo_de_c_VZcK5Fa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/964/012_-_projeto_de_decreto_no_012-22_-_titulo_de_c_VZcK5Fa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Deputado Estadual Paulo Sérgio de Sá Bittencourt Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/967/titulo_de_cidadao_sr_jose_carlos_vieira_costa.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/967/titulo_de_cidadao_sr_jose_carlos_vieira_costa.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga ao Sr. José Carlos Vieira Costa, e dá outras providências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/973/014_-_projeto_de_decreto_no_014-22_-_honra_ao_me_xmtr0cE.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/973/014_-_projeto_de_decreto_no_014-22_-_honra_ao_me_xmtr0cE.pdf</t>
   </si>
   <si>
     <t>“Concede à Major BM Edirute Silva Gabriel de Jesus a Honra ao Mérito Juvino Oliveira, conforme estabelecido na Resolução nº 190/2021 desta Casa Legislativa”.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/974/015_-_projeto_de_decreto_no_015-22_-_titulo_hono_skoHTk9.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/974/015_-_projeto_de_decreto_no_015-22_-_titulo_hono_skoHTk9.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Manoel Neto Costa Ferreira, e dá outras providências”.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/977/016_-_projeto_de_decreto_no_016-22_-_titulo_hono_SO0oR0Y.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/977/016_-_projeto_de_decreto_no_016-22_-_titulo_hono_SO0oR0Y.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao padre da Paroquia Nossa Senhora das Graças, Nilson Laurêncio dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>Helder de Bandeira, Neto Ferraz, Tiquinho Nogueira, Tuca, Valdeir</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1004/018_-_projeto_de_decreto_n_018-22_-_titulo_kati_J9BViOa.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1004/018_-_projeto_de_decreto_n_018-22_-_titulo_kati_J9BViOa.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, à Srª Katia Helena Bacelar Ribeiro Dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1028/019_-_projeto_de_decreto_n_019-22_-_abraao_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1028/019_-_projeto_de_decreto_n_019-22_-_abraao_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Psiquiatra Abraão Azevedo Santos  e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1034/020_-_projeto_de_decreto_n_020-22_-_edmilson_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1034/020_-_projeto_de_decreto_n_020-22_-_edmilson_-_neto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Edmilson Rodrigues da Silva, e dá outras providências”.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1035/021_-_projeto_de_decreto_n_021-22_-_maria_ivani_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1035/021_-_projeto_de_decreto_n_021-22_-_maria_ivani_-_neto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorífica de Itapetinga à Sra. Maria Ivani de Oliveira Silva, e dá outras providências</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1036/022_-_projeto_de_decreto_n_022-22_-_antonio_-_j_IMNbC32.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1036/022_-_projeto_de_decreto_n_022-22_-_antonio_-_j_IMNbC32.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Dr. Antônio Roberto Gomes Silva Júnior, e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1086/023_-_projeto_de_decreto_n_023-22_-_dr._irineu__Q0Wuvmu.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1086/023_-_projeto_de_decreto_n_023-22_-_dr._irineu__Q0Wuvmu.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito Jovino Oliveira, ao Dr. Irineu Alves Andrade e dá outras providências.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1097/024_-_projeto_de_decreto_n_024-22_-_titulo_wils_AqRNt2V.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1097/024_-_projeto_de_decreto_n_024-22_-_titulo_wils_AqRNt2V.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Wilson de Oliveira Ribeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1120/025_-_projeto_de_decreto_n_025-22_-_titulo_jack_OeMxF4Q.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1120/025_-_projeto_de_decreto_n_025-22_-_titulo_jack_OeMxF4Q.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Jackson de Almeida Coelho, e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1127/026_-_projeto_de_decreto_n_026-22_-_titulo_cris_gvXSIYO.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1127/026_-_projeto_de_decreto_n_026-22_-_titulo_cris_gvXSIYO.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Honorífica de Itapetinga à Sra. Cristiane Leal dos Santos, e dá outras providências”.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1129/027_-_projeto_de_decreto_n_027-22_-_titulo_sola_9ZzwGeo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1129/027_-_projeto_de_decreto_n_027-22_-_titulo_sola_9ZzwGeo.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadã Honorífica de Itapetinga à Srª. Solange Oliveira dos Santos, e dá outras providências”.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1131/028_-_projeto_de_decreto_n_028-22_-_titulo_mari_iGJ9e9L.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1131/028_-_projeto_de_decreto_n_028-22_-_titulo_mari_iGJ9e9L.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorífica de Itapetinga, Estado da Bahia, à Srª. Maria Sampaio de Sousa e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1154/029_-_projeto_de_decreto_n_029-22_-_titulo_rona_oRJmlkU.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1154/029_-_projeto_de_decreto_n_029-22_-_titulo_rona_oRJmlkU.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Ronaldo Silva Rocha, e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1163/030_-_projeto_de_decreto_n_030-22_-_titulo_augu_UUNKPDB.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1163/030_-_projeto_de_decreto_n_030-22_-_titulo_augu_UUNKPDB.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Augusto Pimenta Neto, e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1239/031_-_projeto_de_decreto_n_031-22_-_titulo_fabi_5YyxPWW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1239/031_-_projeto_de_decreto_n_031-22_-_titulo_fabi_5YyxPWW.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Fabiano Souza Alves, e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1240/032_-_projeto_de_decreto_n_032-22_-_titulo_-_ni_XFrRjAq.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1240/032_-_projeto_de_decreto_n_032-22_-_titulo_-_ni_XFrRjAq.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Nilton de Souza Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1257/033_-_projeto_de_decreto_n_033-22_-_titulo_-_pa_xXDN46j.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1257/033_-_projeto_de_decreto_n_033-22_-_titulo_-_pa_xXDN46j.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, a pastora evangélica, Rubia Savoia Torres de Castro e dá outras providências.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1274/034_-_projeto_de_decreto_n_034-22_-_titulo_-_fa_pei0TXD.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1274/034_-_projeto_de_decreto_n_034-22_-_titulo_-_fa_pei0TXD.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Fabiano de Jesus Santana, e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1275/035_-_projeto_de_decreto_n_035-22_-_titulo_-_am_lQ6sAPs.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1275/035_-_projeto_de_decreto_n_035-22_-_titulo_-_am_lQ6sAPs.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Amaron Leonso Sousa, e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/928/001_-_projeto_de_lei_do_legislativo_n_001-22_-_b_MgftFxI.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/928/001_-_projeto_de_lei_do_legislativo_n_001-22_-_b_MgftFxI.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de dispositivo "Bueiros Inteligentes e Ecológicos", no âmbito do município de Itapetinga, e dá outras providências.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/941/002_-_projeto_de_lei_do_legislativo_n_002-22_-_r_JjxACAZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/941/002_-_projeto_de_lei_do_legislativo_n_002-22_-_r_JjxACAZ.pdf</t>
   </si>
   <si>
     <t>“Denomina a Rua extraoficialmente conhecida como João Alves Feitosa, no bairro Clodoaldo Costa de Rua EUNÁPIO PIA DA SILVA e dá outras providências.”</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>“Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/960/003_-_projeto_de_lei_do_legislativo_n_003-22_-_c_nR5Kwmx.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/960/003_-_projeto_de_lei_do_legislativo_n_003-22_-_c_nR5Kwmx.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a firmar convênios com Instituições de Ensino Técnico e Superior, públicas e privadas, e a aceitar, como estagiários, os alunos regularmente matriculados nestes estabelecimentos e da outras providências.”</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/968/005_-_projeto_de_lei_do_legislativo_n_005-22_-_m_hLVMw0T.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/968/005_-_projeto_de_lei_do_legislativo_n_005-22_-_m_hLVMw0T.pdf</t>
   </si>
   <si>
     <t>“Institui no Município o Prêmio Mulher Notável de Itapetinga e dá outras providências".</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1005/006_-_projeto_de_lei_do_legislativo_n_006-22_-__aKr0AOJ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1005/006_-_projeto_de_lei_do_legislativo_n_006-22_-__aKr0AOJ.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3°, II e III da Lei Municipal nº 768/1998 que “dispõe sobre as sanções administrativas a estabelecimentos bancários infratores do Direito do Consumidor, e dá outras providências”.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1010/007_-_projeto_de_lei_do_legislativo_n_007-22_-__AGrAIHz.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1010/007_-_projeto_de_lei_do_legislativo_n_007-22_-__AGrAIHz.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cavalo de Lata, visando a redução gradativa de números de veículos com tração animal e a sua substituição por veículos de tração mecânica ou elétrica no âmbito municipal.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1019/008_-_projeto_de_lei_do_legislativo_n_008-22_-__CsF5Ale.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1019/008_-_projeto_de_lei_do_legislativo_n_008-22_-__CsF5Ale.pdf</t>
   </si>
   <si>
     <t>“Proíbe empresas de vigilância e Guarda Noturno de utilizarem sirenes, alarmes ou similares no horário das 22:00hs às 06:00hs, no município de Itapetinga-Bahia e dá outras providências.”</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>“Revisão do subsídio de vereadores e salários dos servidores efetivos do Poder Legislativo e dá outras providências”</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1037/010_-_projeto_de_lei_do_legislativo_n_010-22_-__eYuFcuf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1037/010_-_projeto_de_lei_do_legislativo_n_010-22_-__eYuFcuf.pdf</t>
   </si>
   <si>
     <t>“Proíbe no município de Itapetinga a utilização de cerol ou produto industrializado nacional ou importado semelhante que possa ser aplicado nos fios ou linhas utilizados para manusear os brinquedos conhecidos como pipas ou papagaios e dá outras providências”</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1048/011_-_projeto_de_lei_do_legislativo_n_011-22_-__dG51pqr.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1048/011_-_projeto_de_lei_do_legislativo_n_011-22_-__dG51pqr.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial e reajusta o auxílio alimentação dos servidores efetivos do poder legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1054/012_-_rua_jose_frederico_-_neto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1054/012_-_rua_jose_frederico_-_neto.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Frederico Rocha Araújo, antiga travessa 11 no Bairro do Bem Querer localizada à margem esquerda do rio Catolé.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1058/013_-_projeto_de_lei_do_legislativo_n_013-22_-v_wmzAhIO.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1058/013_-_projeto_de_lei_do_legislativo_n_013-22_-v_wmzAhIO.pdf</t>
   </si>
   <si>
     <t>“Assegura aos servidores comissionados e aos assessores parlamentares o direito previsto na Lei Municipal nº 1.337/17 e suas alterações.”</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1060/014_-_projeto_de_lei_do_legislativo_n_014-22_-__aHvZ9Xf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1060/014_-_projeto_de_lei_do_legislativo_n_014-22_-__aHvZ9Xf.pdf</t>
   </si>
   <si>
     <t>“Redenomina Praça da Urbis para Praça de Alimentação Alzira Maria de Jesus, e dá outras providências”.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1063/015_-_projeto_de_lei_do_legislativo_n_015-22_-__sbcnVRQ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1063/015_-_projeto_de_lei_do_legislativo_n_015-22_-__sbcnVRQ.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia do CAC - Caçador, Atirador e Colecionador - no âmbito do município de Itapetinga-Bahia”.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1064/016_-_projeto_de_lei_do_legislativo_n_016-22_-__RrLfnXi.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1064/016_-_projeto_de_lei_do_legislativo_n_016-22_-__RrLfnXi.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal Nº 1.080/2009 que dispõe sobre a criação do Parlamento Jovem Municipal, e dá outras providências.”</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1087/017_-_projeto_de_lei_do_legislativo_n_017-22_-__0GW8T1D.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1087/017_-_projeto_de_lei_do_legislativo_n_017-22_-__0GW8T1D.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o tombamento e preservação do Patrimônio Natural, Artístico e Cultural do Município de Itapetinga Bahia, cria o Conselho Municipal do Patrimônio Natural, Artístico e Cultural   e institui o Fundo de Proteção do Patrimônio Natural, Artístico e Cultural   de Itapetinga.”</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1124/018_-_projeto_de_lei_do_legislativo_n_018-22_-__gTw5LPP.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1124/018_-_projeto_de_lei_do_legislativo_n_018-22_-__gTw5LPP.pdf</t>
   </si>
   <si>
     <t>“Institui a Semana de Incentivo ao Aleitamento Materno, no âmbito de Itapetinga Bahia e dá outras providências”</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/019_-_projeto_de_lei_do_legislativo_n_019-22_-__0NdcLoY.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/019_-_projeto_de_lei_do_legislativo_n_019-22_-__0NdcLoY.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° da Lei Municipal n° 1.406/2018 que “Institui o dia 15 de novembro, como o Dia Municipal da Igreja do Evangelho Quadrangular em Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1208/020_-_projeto_de_lei_do_legislativo_n_020-22_-__yiduoyq.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1208/020_-_projeto_de_lei_do_legislativo_n_020-22_-__yiduoyq.pdf</t>
   </si>
   <si>
     <t>“Institui o dia 02 de Abril como o Dia Municipal de Conscientização do Transtorno do Espectro Autista, no âmbito do município de Itapetinga/BA”.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1232/022_-_projeto_de_lei_do_legislativo_n_022-22_-__lLdoNxY.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1232/022_-_projeto_de_lei_do_legislativo_n_022-22_-__lLdoNxY.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação de placas informativas relativas ao combate à violência contra animais, no âmbito do município de Itapetinga-Bahia".</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1231/023-_projeto_de_lei_do_legislativo_n_023-22_-_p_qf6O4Jo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1231/023-_projeto_de_lei_do_legislativo_n_023-22_-_p_qf6O4Jo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos profissionais da contabilidade nas empresas públicas, órgãos da administração municipal e quaisquer repartições públicas do Município de Itapetinga, e dá outra providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1242/024-_projeto_de_lei_do_legislativo_n_024-22_-_c_WJDGBS8.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1242/024-_projeto_de_lei_do_legislativo_n_024-22_-_c_WJDGBS8.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Histórico Esportivo e Cultural de Natureza Imaterial do município de Itapetinga, a capoeira e a roda de capoeira, com a finalidade de preservar e incentivar a arte da luta na municipalidade e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1243/025-_projeto_de_lei_do_legislativo_n_025-22_-_d_ejkGcaY.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1243/025-_projeto_de_lei_do_legislativo_n_025-22_-_d_ejkGcaY.pdf</t>
   </si>
   <si>
     <t>Institui em Itapetinga, o mês Dezembro Verde, dedicado às ações educativas e de reflexos sobre o abandono de animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1244/026-_projeto_de_lei_do_legislativo_n_026-22_-_d_T4VYezv.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1244/026-_projeto_de_lei_do_legislativo_n_026-22_-_d_T4VYezv.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Consciência Negra no Município de Itapetinga/BA e reconhece 20 de Novembro, como o Dia Municipal da Consciência Negra.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1258/027-_projeto_de_lei_do_legislativo_n_027-22_-_r_z7cB098.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1258/027-_projeto_de_lei_do_legislativo_n_027-22_-_r_z7cB098.pdf</t>
   </si>
   <si>
     <t>“Redenomina Rua “N”, do Bairro Vila Erika, para Rua Vicentina Santos Esquivel, e dá outras providências”.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1265/028_-_projeto_de_lei_do_legislativo_n_028_-22_-_2VX9Enf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1265/028_-_projeto_de_lei_do_legislativo_n_028_-22_-_2VX9Enf.pdf</t>
   </si>
   <si>
     <t>Altera o paragrafo único do art.3º da Lei nº 1184/2012, de 14 de junho de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1092/001_-_projeto_de_resolucao_n_001-22_-_procon_le_P2lntQi.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1092/001_-_projeto_de_resolucao_n_001-22_-_procon_le_P2lntQi.pdf</t>
   </si>
   <si>
     <t>“Institui o PROCON Legislativo no âmbito da Câmara Municipal de Itapetinga-BA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1152/002_-_projeto_de_resolucao_n_002-22_-_galeria_l_XzkxYr0.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1152/002_-_projeto_de_resolucao_n_002-22_-_galeria_l_XzkxYr0.pdf</t>
   </si>
   <si>
     <t>Cria a GALERIA LILÁS na Câmara Municipal de Vereadores de Itapetinga/BA.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/003_-_projeto_de_resolucao_n_003-22_-_antera_re_ERLyBWD.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/003_-_projeto_de_resolucao_n_003-22_-_antera_re_ERLyBWD.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o inciso XI ao art. 72 do Regimento Interno da Câmara Municipal de Itapetinga (Resolução nº 04, de 14 de dezembro de 1990)”.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1211/004_-_projeto_de_resolucao_no_004_-_comissao_di_ZIq8BO5.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1211/004_-_projeto_de_resolucao_no_004_-_comissao_di_ZIq8BO5.pdf</t>
   </si>
   <si>
     <t>“Acresce o inciso X e o § 6° ao art.22 do Regimento Interno da Câmara Municipal de Itapetinga e dá outras providências.”</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Dispõe sobre Projeto de Emenda da Lei Orgânica do município de Itapetinga.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>Anderson da Nova, Carlão de Palmares, Gegê, Helder de Bandeira, João de Deus, Juscelino Olimpio Gomes, Manu de Chico Ferro Velho, Pastor Evandro Souza, Peto, Sibele Nery, Tarugão, Tiquinho Nogueira, Tuca, Valdeir, Valquírio</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1284/002-22_-_emenda_a_lei_organica_-_apenas_13__-_p_CZeA1h2.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1284/002-22_-_emenda_a_lei_organica_-_apenas_13__-_p_CZeA1h2.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao Artigo 60 da Lei Orgânica do Município de Itapetinga.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1285/003-22-_emenda_a_lei_organica_-_ferias_-_vereador.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1285/003-22-_emenda_a_lei_organica_-_ferias_-_vereador.pdf</t>
   </si>
   <si>
     <t>Altera o § 4º do Artigo 25 da Lei Orgânica do Município de Itapetinga.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/886/001_-_requerimento_n_001-21_-_sessao_especial_di_a1e6HmC.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/886/001_-_requerimento_n_001-21_-_sessao_especial_di_a1e6HmC.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Especial no dia 30 de Março de 2022, com vistas a homenagear o Dia Internacional da Mulher dia 08 de Março de 2022 e refletir sobre seu significado.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/887/002_-_requerimento_n_002-21_-_sessao_especial_ou_h6ezK8Y.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/887/002_-_requerimento_n_002-21_-_sessao_especial_ou_h6ezK8Y.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Especial no dia 05 de Outubro de 2022, com vistas Sobre o Outubro Rosa e refletir sobre seu significado.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/888/003_-_requerimento_n_003-21_-_sessao_especial_av_YMrRcfW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/888/003_-_requerimento_n_003-21_-_sessao_especial_av_YMrRcfW.pdf</t>
   </si>
   <si>
     <t>Requeiro que transforme uma Sessão Ordinária em Sessão Especial com urgência, para tratar sobre a deterioração da Avenida Júlio José Rodrigues e possível reforma na via estadual.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/896/004_-_requerimento_n_004-21_-_sessao_especial_di_3COG1N6.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/896/004_-_requerimento_n_004-21_-_sessao_especial_di_3COG1N6.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizado uma Audiência Pública com data a definir, abordando o tema Defesa dos Direitos do Consumidor.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/901/005_-_requerimento_n_005-21_-_sessao_especial_di_Jxc1JR8.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/901/005_-_requerimento_n_005-21_-_sessao_especial_di_Jxc1JR8.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma Sessão Especial, no dia 25 de Maio do corrente ano, em homenagem ao Dia das Costureiras em nosso município.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/902/006_-_requerimento_n_006-21_-_audiencia_publica__ef73miU.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/902/006_-_requerimento_n_006-21_-_audiencia_publica__ef73miU.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma Audiência Pública, com data a ser definida, com o tema “Inclusão Social” para saber das dificuldades que as pessoas com deficiências físicas têm no seu dia a dia.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/917/007_-_requerimento_n_007-21_-_sessao_especial_ca_rW65gQX.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/917/007_-_requerimento_n_007-21_-_sessao_especial_ca_rW65gQX.pdf</t>
   </si>
   <si>
     <t>Requeiro que transforme uma Sessão Ordinária em Sessão Especial, para tratar sobre o tema da Campanha da Fraternidade 2022, FRATERNIDA E EDUCAÇÃO da Igreja Católica, cujo lema “Fala com sabedoria, ensina com amor”.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/933/008_-_requerimento_n_008-22_-_informacoes_contra_jekP5kH.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/933/008_-_requerimento_n_008-22_-_informacoes_contra_jekP5kH.pdf</t>
   </si>
   <si>
     <t>Requeiro que solicite ao Exmo. Sr. Prefeito Municipal Rodrigo Hagge que forneça à esta Casa de Leis, informações a respeito do Contrato de Iluminação Pública celebrado entre a Prefeitura Municipal de Itapetinga e a empresa RCX.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/934/009_-_requerimento_n_009-21_-_informacoes_todos__c3Zw3dp.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/934/009_-_requerimento_n_009-21_-_informacoes_todos__c3Zw3dp.pdf</t>
   </si>
   <si>
     <t>Requeiro que encaminhe Ofício ao Exmo. Sr. Prefeito Municipal Rodrigo Hagge, para que forneça à esta Casa de Leis, a relação nominal atualizada de todos os servidores efetivos e contratados, incluindo nomeados e comissionados, especificando a área (setor/departamento) e o âmbito de atuação em todas as secretarias e autarquias municipais.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/935/010_-_requerimento_n_010-21_-_informacoes_museu_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/935/010_-_requerimento_n_010-21_-_informacoes_museu_-_sibele.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe documento ao Exmo. Sr. Prefeito Municipal Rodrigo Hagge, para que forneça à esta Casa de Leis, a informações a respeito da situação de funcionamento do Museu Municipal, demonstrando o estado em que se encontram a estrutura física do prédio, das peças, da reforma da sede e prazo de retorno das atividades do mesmo.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/936/011_-_requerimento_n_011-21_-_sessao_especial_lu_4jv8dMD.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/936/011_-_requerimento_n_011-21_-_sessao_especial_lu_4jv8dMD.pdf</t>
   </si>
   <si>
     <t>Requeiro que designe para o dia 18 de maio de 2022 para realização de uma Sessão Especial para o Dia Nacional da Luta Antimanicomial.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_autorizacao_arcebispo.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_autorizacao_arcebispo.docx</t>
   </si>
   <si>
     <t>REQUEIRO autorização para entrega de Título de Cidadão Honorário na festividade do padroeiro de Itapetinga, que acontecerá no dia 19 de março na igreja matriz São José, que será celebrada pelo próprio homenageado Dom Josafá Menezes da Silva, momento oportuno para entrega do titulo na presença da comunidade e autoridades que estarão presentes.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/938/013_-_requerimento_n_013-21_-_sessao_especial_fa_6umBsdw.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/938/013_-_requerimento_n_013-21_-_sessao_especial_fa_6umBsdw.pdf</t>
   </si>
   <si>
     <t>REQUER a realização de Sessão Especial em homenagem às Famílias, no dia 11 de maio de 2022.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/949/014_-_requerimento_n_014-22_-_aud_pulica_agricul_8xmMwhc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/949/014_-_requerimento_n_014-22_-_aud_pulica_agricul_8xmMwhc.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora desta casa após ouvir o plenário, a realização de Audiência Pública, com data a ser agendada, com o objetivo de discutir a Política Pública de promoção e apoio à Agricultura Familiar no município de Itapetinga.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/950/015_-_requerimento_n_015-21_-_aud_pulica_reterri_3WbABo7.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/950/015_-_requerimento_n_015-21_-_aud_pulica_reterri_3WbABo7.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Audiência Pública, com data a ser agendada, com o objetivo de discutir sobre a RETERRITORIALIZAÇÃO DA SAÚDE no Território do Médio do Sudoeste da Bahia, como também para debater acerca da construção de um HOSPITAL PÚBLICO E REGIONAL neste Município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/959/016_-_requerimento_n_016-22_-_audiencia_publica__lQbhOUy.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/959/016_-_requerimento_n_016-22_-_audiencia_publica__lQbhOUy.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de Audiência Pública, a ser realizada no dia 03 de maio na Câmara de Vereadores de Itapetinga - BA, em comemoração ao Dia do Trabalhador.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/996/017_-_requerimento_n_017-22_-_comissao_av_julio__o7etOs0.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/996/017_-_requerimento_n_017-22_-_comissao_av_julio__o7etOs0.pdf</t>
   </si>
   <si>
     <t>Requeiro que crie uma Comissão Especial Temporária de Representação Suprapartidária, para que o Poder Legislativo Municipal possa intermedia junto ao Executivo Estadual, viabilidade e acompanhamento de processos relacionados à recuperação da Avenida Júlio José Rodrigues:</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1003/018_-_requerimento_n_018-22_-_sessao_especial_a_EMHPl1m.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1003/018_-_requerimento_n_018-22_-_sessao_especial_a_EMHPl1m.pdf</t>
   </si>
   <si>
     <t>REQUER a realização de uma Sessão Especial sobre o Autismo na cidade de Itapetinga.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1024/019_-_requerimento_n_019-22_-_sessao_especial_m_jcxhbOk.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1024/019_-_requerimento_n_019-22_-_sessao_especial_m_jcxhbOk.pdf</t>
   </si>
   <si>
     <t>Requeiro que designe a realização de uma Sessão Especial para debater sobre o “Dia Mundial do Meio Ambiente”, comemorado anualmente no dia 05 de Junho, com destaque ao tema “Política Municipal de Meio Ambiente: para onde vamos?”</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1041/020_-_requerimento_n_020-22_-_sessao_especial_8_ykqp1Kj.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1041/020_-_requerimento_n_020-22_-_sessao_especial_8_ykqp1Kj.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial para Homenagear a 8ª Companhia Independente de Policia Militar (CIPM) de Itapetinga.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1044/021_-_requerimento_n_021-22_-direito_portadores_68gPg0w.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1044/021_-_requerimento_n_021-22_-direito_portadores_68gPg0w.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Especial para debater sobre os Direitos das Pessoas Portadoras de Transtornos Mentais.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1062/022_-_requerimento_n_022-22_-_sessao_especial_c_iO1THL2.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1062/022_-_requerimento_n_022-22_-_sessao_especial_c_iO1THL2.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora desta casa após ouvir o plenário, que seja realizada uma Audiência Pública, com data a ser definida, para discutirmos sobre a importância dos CACs, colecionador atirador, suas dificuldades e sobre o decreto presidencial 10.629/21.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>Requerimento Administrativo da Viação Itapetinga LTDA para adoção de medidas urgentes visando à recomposição e equilíbrio econômico-financeiro do contrato de serviço público de transporte coletivo de passageiros.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1100/024_-_requerimento_n_024-22_-_sessao_especial_p_PN55RUS.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1100/024_-_requerimento_n_024-22_-_sessao_especial_p_PN55RUS.pdf</t>
   </si>
   <si>
     <t>Sessão Especial destinada a ouvir os donos de Postos de Gasolina em Itapetinga, para debate preços dos combustíveis comercializados na cidade.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1115/025_-_requerimento_n_025-22_-_sessao_especial_e_5H8TZDN.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1115/025_-_requerimento_n_025-22_-_sessao_especial_e_5H8TZDN.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de Sessão Especial, no dia 12 de Agosto de 2022, com vistas a tratar sobre o tema: Empreendedorismo, “História de Superação”.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1116/026_-_requerimento_n_026-22_-_sessao_especial_p_Y0LEwAW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1116/026_-_requerimento_n_026-22_-_sessao_especial_p_Y0LEwAW.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a realização de uma sessão plenária nos moldes da Lei, a realizar no mês de setembro do corrente ano, no turno matutino.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1122/027_-_requerimento_n_027-22_-_sessao_especial_a_S2fEiHT.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1122/027_-_requerimento_n_027-22_-_sessao_especial_a_S2fEiHT.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Especial, a ser realizada no dia 31 de agosto de 2022, na Câmara de Vereadores de Itapetinga - BA, em alusão ao Agosto Lilás e ao Combate da Violência Contra Mulher.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1123/028_-_requerimento_n_028-22_-_sessao_itinerante_biF2Ex2.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1123/028_-_requerimento_n_028-22_-_sessao_itinerante_biF2Ex2.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de uma Sessão Itinerante, a realizar no Distrito de Bandeira do Colônia, no dia 17 de Agosto de 2022, em homenagem ao seu aniversário.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1128/029_-_requerimento_n_029-22_-_plano_de_cargos_e_ladzONf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1128/029_-_requerimento_n_029-22_-_plano_de_cargos_e_ladzONf.pdf</t>
   </si>
   <si>
     <t>“Que seja criado uma Comissão Especial para proceder estudo visando a criação de um pré-projeto do Plano de Cargos e Salários dos Servidores públicos da Câmara Municipal de Itapetinga”.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1130/030_-_requerimento_n_030-22_-_aud.publica_saude_AErsjMm.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1130/030_-_requerimento_n_030-22_-_aud.publica_saude_AErsjMm.pdf</t>
   </si>
   <si>
     <t>REQUER a realização de Audiência Pública, para debater sobre a SAÚDE PÚBLICA NO MUNICÍPIO DE ITAPETINGA.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1155/031_-_requerimento_n_031-22_-_aud.publica_saude_THBHVrg.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1155/031_-_requerimento_n_031-22_-_aud.publica_saude_THBHVrg.pdf</t>
   </si>
   <si>
     <t>REQUER seja realizada uma Audiência Pública com data a definir, abordando o tema Saúde Única e Bem-Estar Animal.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1161/032_-_requerimento_n_032-22_-_informacoes_sesab.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1161/032_-_requerimento_n_032-22_-_informacoes_sesab.pdf</t>
   </si>
   <si>
     <t>Requeiro sejam solicitadas informações à Senhora Secretária Estadual  de Saúde, Adélia Pinheiro.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1162/033_-_requerimento_n_033-22_-_sessoes_periodo_e_xCvIp2B.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1162/033_-_requerimento_n_033-22_-_sessoes_periodo_e_xCvIp2B.pdf</t>
   </si>
   <si>
     <t>Requeiro que durante o período eleitoral de 2022, sejam realizadas as Sessões Ordinárias desta Casa, apenas nas quartas-feiras.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1172/034_-_requerimento_n_034-22_-_sessao_especial_s_clyz1i7.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1172/034_-_requerimento_n_034-22_-_sessao_especial_s_clyz1i7.pdf</t>
   </si>
   <si>
     <t>Sessão Especial, para tratar sobre o tema: SETEMBRO AMARELO – UMA CAMPANHA PARA A PREVENÇÃO DO SUICÍDIO, a ser realizada no mês de referencia a campanha de alerta a doenças psíquicas.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1217/035_-_requerimento_n_035-22_-_sessoes_conscienc_pO9ALgV.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1217/035_-_requerimento_n_035-22_-_sessoes_conscienc_pO9ALgV.pdf</t>
   </si>
   <si>
     <t>Solicita Sessão Especial em homenagem ao Dia da Consciência Negra no Brasil, comemorada no dia 20 de Novembro.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1218/036_-_requerimento_n_036-22_-_pedido_de_informa_LQme0dU.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1218/036_-_requerimento_n_036-22_-_pedido_de_informa_LQme0dU.pdf</t>
   </si>
   <si>
     <t>REQUEIRO informações a respeito do repasse de verbas para a manutenção do SAMU 192, ao município de Itapetinga.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1261/037_-_requerimento_n_037-22_-_solicita_informac_7836Abg.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1261/037_-_requerimento_n_037-22_-_solicita_informac_7836Abg.pdf</t>
   </si>
   <si>
     <t>REQUEIRO um Relatório acerca da situação atual da denúncia envolvendo integrante da Guarda Municipal, Marcos dos Santos Silva, por ter agredido um jovem de 18 anos, no dia 14 de julho no município.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1262/038_-_requerimento_n_038-22_-_saae_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1262/038_-_requerimento_n_038-22_-_saae_-_sibele.pdf</t>
   </si>
   <si>
     <t>REQUEIRO seja enviado ofício à Companhia de Saneamento do município (SAAE), para que seja realizada à alteração de rede de esgoto localizado especificamente na Rua da Paz, número 86, Bairro Novo, Bandeira do Colônia, para a Rua Rui Barbosa.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1263/039_-_requerimento_n_039-22_-_informacoe_sobre__1KJ5M0d.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1263/039_-_requerimento_n_039-22_-_informacoe_sobre__1KJ5M0d.pdf</t>
   </si>
   <si>
     <t>REQUEIRO que seja oficiado o poder Público Municipal, a solicitando um Relatório com informações sobre as LICENÇAS, ALVARÁ, AUTORIZAÇÃO OU CONCESSÃO PARA O EXERCÍCIO DA FUNÇÃO DE TAXISTA NO MUNICÍPIO DE ITAPETINGA - BA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1264/040_-_requerimento_n_040-22_-_sibele.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1264/040_-_requerimento_n_040-22_-_sibele.pdf</t>
   </si>
   <si>
     <t>REUEIRO seja oficiado o poder Público Municipal, solicitando um Relatório com informações acerca dos colírios à pacientes portadores de glaucoma.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
     <t>Rodrigo Hagge</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/904/veto_total_n_001-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/904/veto_total_n_001-22.pdf</t>
   </si>
   <si>
     <t>Veto TOTAL n° 001/22 ao Projeto de Lei do Executivo n° 001/22 que "Dispõe sobre autorização do Poder Executivo Municipal para efetuar um rateio de forma de abono dos recursos do FUNDEB 70% do ano de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1104/veto_total_n_002-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1104/veto_total_n_002-22.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 002/22 ao Projeto de Lei do Legislativo n° 011/22 que "Concede reajuste salarial e reajusta o auxílio alimentação dos servidores efetivos do poder legislativo e dá outras providências".</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1105/veto_parcial_n_003-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1105/veto_parcial_n_003-22.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 003/22 ao Projeto de Lei do Legislativo n° 001/22 que "Dispõe sobre a implantação de dispositivo "Bueiros Inteligentes e Ecológicos", no âmbito do município de Itapetinga, e dá outras providências".</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1106/veto_parcial_n_004-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1106/veto_parcial_n_004-22.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 004/22 às emendas apresentadas ao Projeto de Lei do Executivo n° 010/22 que "Dispõe sobre a criação do Pelotão Ambiental da Guarda Municipal de Itapetinga e dá outras providências".</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1107/veto_total_n_005-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1107/veto_total_n_005-22.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 005/22 ao Projeto de Lei do Legislativo n° 013/22 que “Assegura aos servidores comissionados e aos assessores parlamentares o direito previsto na Lei Municipal nº 1.337/17 e suas alterações".</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1241/veto_total_ao_pl_n_006-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1241/veto_total_ao_pl_n_006-22.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL N° 006/2022 ao Projeto de Lei do Legislativo n° 006/2022, de autoria do vereador Anderson da Nova que "Altera o art. 3°, II e III da Lei Municipal nº 768/1998 que “dispõe sobre as sanções administrativas a estabelecimentos bancários infratores do Direito do Consumidor, e dá outras providências”.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>VETO PARCIAL N° 007/22, ao Projeto de Lei do Legislativo n° 024/2022, de autoria do vereador Anderson da Nova que "Declara como Patrimônio Histórico Esportivo e Cultural de Natureza Imaterial do município de Itapetinga, a capoeira e a roda de capoeira, com a finalidade de preservar e incentivar a arte da luta na municipalidade e dá outras providências".</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_o_executivo_n_001-22_-_fundeb.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_o_executivo_n_001-22_-_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Poder Executivo Municipal para efetuar um rateio em forma de abono dos recursos do FUNDEB 70% do ano de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_o_executivo_n_002-22_-_secretaria_quddqhe.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_o_executivo_n_002-22_-_secretaria_quddqhe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Turismo, vinculada à Secretaria Municipal de Cultura, Esporte e Lazer no Município de Itapetinga/BA e dá outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_o_executivo_n_003-22_-_codigo_de_etica.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_o_executivo_n_003-22_-_codigo_de_etica.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética do Agente Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/965/004-2022_-_projeto_de_lei_-_ldo_2023.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/965/004-2022_-_projeto_de_lei_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2023 e dá outras providências. LDO 2023.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/980/plo_executivo_n_005-22_1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/980/plo_executivo_n_005-22_1.pdf</t>
   </si>
   <si>
     <t>Altera as disposições das Secretarias Municipais de Infra-Estrutura e Meio Ambiente, para readequar suas atribuições, e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1007/projeto_do_executivo_n_006-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1007/projeto_do_executivo_n_006-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do parcelamento de débitos tributários e não tributários, inscritos ou não em dívida ativa, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_do_executivo_n_007-22_fundo_do_idoso.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_do_executivo_n_007-22_fundo_do_idoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal do Idoso e do Fundo Municipal do Idoso no município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_do_executivo_n_008-22_reajuste_servidores.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_do_executivo_n_008-22_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Itapetinga a conceder reajuste salarial aos seus servidores municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_do_executivo_n_009-22_fundo_da_crianca.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_do_executivo_n_009-22_fundo_da_crianca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1032/projeto_do_executivo_n_010-22_pelotao_ambiental.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1032/projeto_do_executivo_n_010-22_pelotao_ambiental.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Pelotão Ambiental da Guarda Municipal de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1033/projeto_do_executivo_n_011-22_abertura_de_credi_nvSDV81.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1033/projeto_do_executivo_n_011-22_abertura_de_credi_nvSDV81.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a autorização para a abertura de Crédito Especial ao Orçamento Anual de 2022, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_do_executivo_n_012-22_-_fundo_de_turismo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_do_executivo_n_012-22_-_fundo_de_turismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo e do Fundo Municipal de Turismo no município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_do_executivo_n_013-22_-_professores_reajuste.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_do_executivo_n_013-22_-_professores_reajuste.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder reajuste salarial aos Professores e Coordenadores da Rede Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1094/014_-_projeto_de_lei_n_014-22_-_doacao_terreno.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1094/014_-_projeto_de_lei_n_014-22_-_doacao_terreno.pdf</t>
   </si>
   <si>
     <t>Desafeta área pública e autoriza a doação de imóvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1095/015_-_projeto_de_lei_n_015-22_-_agente_de_saude.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1095/015_-_projeto_de_lei_n_015-22_-_agente_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Piso Salarial Nacional dos Agentes Comunitários de Saúde - ACS e de Agente de Combate às Endemias - ACE, na forma que dispõe o art. 198, §8°, §9° e §11 da Constituição Federal de dá outras providências.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_do_executivo_n_016-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_do_executivo_n_016-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de anistia total ou parcial de multa e remissão total ou parcial dos juros pelo SAAE - Serviço Autônomo de Água e Esgoto a contribuintes inadimplentes, inscritos ou não em dívida ativa, nas condições que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/017_-_projeto_de_lei_n_017-22_-_procon.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/017_-_projeto_de_lei_n_017-22_-_procon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor no Município de Itapetinga - SMDC, a criação do Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON, do Conselho Municipal de Proteção e Defesa do Consumidor - CONDECON e do Fundo Municipal de Proteção e Defesa do Consumidor - FMPDC, e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1280/018-2022_-_projeto_loa_2023_-_pm_itapetinga.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1280/018-2022_-_projeto_loa_2023_-_pm_itapetinga.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Itapetinga para o exercício financeiro de 2023, e determina outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1197/019_-_plo_executivo_n_019-22_-_complexo_educacional.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1197/019_-_plo_executivo_n_019-22_-_complexo_educacional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Complexo Educacional de Multilinguagens Virgínia Alice Almeida Hagge, que interligará os equipamentos públicos dispostos no entorno da Praça Guilherme Dias e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_do_executivo_n_020-22_-_servico_de_tran_5PvGXBZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_do_executivo_n_020-22_-_servico_de_tran_5PvGXBZ.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais para a exploração do Serviço de Transporte Público Municipal Individual Remunerado de Passageiros (taxistas) e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_do_executivo_n_021-22_-_meia_passagem_e_wNPjH4W.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_do_executivo_n_021-22_-_meia_passagem_e_wNPjH4W.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do benefício de meia passagem escolar no sistema de transporte coletivo no Município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1234/plo_executino_n_22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1234/plo_executino_n_22.pdf</t>
   </si>
   <si>
     <t>Inclui o §4° ao art. 2° da Lei 1.519/2021, que trata da cessão de servidores públicos no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_23_-_cip.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_23_-_cip.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 895, de 31 de dezembro de 2002 que institui a Contribuição Pública - CIP no município de Itapetinga/BA e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1253/pl_24-22_reajuste_saae.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1253/pl_24-22_reajuste_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos servidores do Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_25_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_25_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Estrutura Administrativa e Organizacional da Prefeitura Municipal de Itapetinga instituída para desmembrar a pasta da Cultura, Esporte, Lazer e Turismo para a competência da Educação, Cultura, Ciência e Tecnologia e dá outras providências.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
-    <t>Parecer Comissão de Constituição</t>
+    <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_no_001-2022_-_projeto_de_lei_do_executiv_OYZW5IZ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_no_001-2022_-_projeto_de_lei_do_executiv_OYZW5IZ.pdf</t>
   </si>
   <si>
     <t>Parecer n° 001/2022 da Comissão de Constituição, Justiça e Redação ao Projeto de Lei do Executivo n° 001/22 que "Dispõe sobre a autorização do Poder Executivo Municipal para efetuar um rateio em forma de abono dos recursos do FUNDEB 70% do ano de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/957/002_-_parecer_ao_pl_do_executivo_n_002-22_-_ccjr.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/957/002_-_parecer_ao_pl_do_executivo_n_002-22_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer n° 002/22 ao Projeto de Lei Ordinária do Executivo n° 002/22, de autoria do Prefeito Rodrigo Hagge Costa que "Dispõe sobre a criação da Secretaria Municipal de Turismo, vinculada à Secretaria Municipal de Cultura, Esporte e Lazer no Município de Itapetinga/BA e dá outras providências".</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/981/parecer_ccjr_n_003-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/981/parecer_ccjr_n_003-22.pdf</t>
   </si>
   <si>
     <t>Parecer N° 003/2022 ao Parecer Prévio do TCM/BA N° 05542e19 que analisa contas do Prefeito Rodrigo Hagge Costa, exercício 2018.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/982/parecer_ccjr_n_004-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/982/parecer_ccjr_n_004-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 004/2022 ao Projeto de Decreto Legislativo n° 001/2022 de autoria do Vereador Anderson da Nova que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao 1° Sargento Valério Mendes Chaves e dá outras providências".</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/983/parecer_ccjr_n_005-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/983/parecer_ccjr_n_005-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 005/2022 ao Projeto de Decreto Legislativo n° 002/2022 de autoria da Vereadora Manu Brandão que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Gilson da Cruz Rodrigues e dá outras providências".</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/984/parecer_ccjr_n_006-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/984/parecer_ccjr_n_006-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 006/2022 ao Projeto de Decreto Legislativo n° 003/2022 de autoria do Vereador Neto Ferraz que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Robério Silva Santos e dá outras providências".</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/985/parecer_ccjr_n_007-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/985/parecer_ccjr_n_007-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 007/2022 ao Projeto de Decreto Legislativo n° 004/2022 de autoria do Vereador Neto Ferraz que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Vilson Marinho Ribas e dá outras providências".</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_ccjr_n_008-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_ccjr_n_008-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 008/2022 ao Projeto de Decreto Legislativo n° 005/2022 de autoria do Vereador Tiquinho Nogueira que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Adolfo Viana de Castro Neto e dá outras providências".</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/987/parecer_ccjr_n_009-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/987/parecer_ccjr_n_009-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 009/2022 ao Projeto de Decreto Legislativo n° 006/2022 de autoria do Vereador Tiquinho Nogueira que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Tiago Brandão Correia e dá outras providências".</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/988/parecer_ccjr_n_010-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/988/parecer_ccjr_n_010-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 010/2022 ao Projeto de Decreto Legislativo n° 007/2022 de autoria do Vereador Luciano Almeida que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Maurício Fernandes Barros e dá outras providências".</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/989/parecer_ccjr_n_011-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/989/parecer_ccjr_n_011-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 011/2022 ao Projeto de Decreto Legislativo n° 010/2022 de autoria do Vereador Tiquinho Nogueira que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Marcell Carvalho de Moraes e dá outras providências".</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/990/parecer_ccjr_n_012-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/990/parecer_ccjr_n_012-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 012/2022 ao Projeto de Decreto Legislativo n° 011/2022 de autoria do Vereador Tarugão que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, à Sra. Deborah Pereira Soares e dá outras providências".</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/991/parecer_ccjr_n_013-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/991/parecer_ccjr_n_013-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 013/2022 ao Projeto de Decreto Legislativo n° 012/2022 de autoria do Vereador Tarugão que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Paulo Sérgio de Sá Bittencourt Câmara e dá outras providências".</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_no_014-2022_-_concede_titulo_de_cidadao__30204L7.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_no_014-2022_-_concede_titulo_de_cidadao__30204L7.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/2022 ao Projeto de Decreto Legislativo nº 013/2022, de autoria do vereador Gênison Feitosa do Nascimento que “Concede Título de Cidadão Honorífico de Itapetinga ao Sr. José Carlos Vieira Costa, e dá outras providências.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/993/parecer_ccjr_n_015-22.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/993/parecer_ccjr_n_015-22.pdf</t>
   </si>
   <si>
     <t>Parecer n° 015/2022 ao Projeto de Lei Ordinária do Executivo n° 003/2022 de autoria do Prefeito Rodrigo Hagge que "Institui o Código de Ética do Agente Público Municipal, e dá outras providências".</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Parecer n° 016/2022 ao Projeto de Decreto Legislativo n° 008/2022 de autoria do Vereador Tiquinho Nogueira que "Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Sr. Leonardo Silva Prates e dá outras providências".</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1047/017_-_parecer_ao_pl_do_executivo_n_023-21_-_ccjr.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1047/017_-_parecer_ao_pl_do_executivo_n_023-21_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer N° 017/22 FAVORÁVEL ao Projeto de Lei do Executivo n° 024/2021, de autoria do prefeito Rodrigo Hagge, que "Autoriza o Poder Executivo Municipal a firmar convênios com Governo, Órgãos e entidades diversas integrantes da Administração Pública Municipal, Estadual e/ou Federal, direta e indireta, e dá outras providências".</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1065/parecer_no_018_ao_projeto_de_decreto_no_14-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1065/parecer_no_018_ao_projeto_de_decreto_no_14-2022.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 018/2022 ao Projeto de Decreto Legislativo nº 014/2022, de autoria da vereadora Sibele Nery que “Concede à Major BM Edirute Silva Gabriel de Jesus a Honra ao Mérito Juvino Oliveira, conforme estabelecido na Resolução nº 190/2021 desta Casa Legislativa”.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1066/parecer_no_019_ao_projeto_de_decreto_no_15-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1066/parecer_no_019_ao_projeto_de_decreto_no_15-2022.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 019/2022 ao Projeto de Decreto Legislativo nº 015/2022, de autoria da vereadora Emanuelle Brandão que “Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Manoel Neto Costa Ferreira, e dá outras providências”.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_no_020_ao_projeto_de_decreto_no_16-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_no_020_ao_projeto_de_decreto_no_16-2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020/2022 ao Projeto de Decreto Legislativo nº 016/2022 de autoria do vereador Eliomar Alves Barreira Castro que “Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao padre da Paroquia Nossa Senhora das Graças, Nilson Laurêncio dos Santos e dá outras providências”.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_no_021_ao_projeto_de_decreto_no_19-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_no_021_ao_projeto_de_decreto_no_19-2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021/2022 ao Projeto de Decreto Legislativo nº 019/2022 de autoria do vereador Eliomar Alves Barreira Castro que “Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Psiquiatra Abraão Azevedo Santos e dá outras providências”.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1069/parecer_no_022_ao_projeto_de_decreto_no_20-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1069/parecer_no_022_ao_projeto_de_decreto_no_20-2022.pdf</t>
   </si>
   <si>
     <t>PARECER  FAVORÁVEL Nº 022/2022 ao Projeto de Decreto Legislativo nº 020/2022 de autoria do vereador Antônio Ferraz Silva Neto, que “Concede Título de Cidadão Honorífico de Itapetinga ao Sr. Edmilson Rodrigues da Silva, e dá outras providências”.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1070/parecer_no_023_ao_projeto_de_decreto_no_21-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1070/parecer_no_023_ao_projeto_de_decreto_no_21-2022.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 023/2022 ao Projeto de Decreto Legislativo nº 021/2022 de autoria do vereador Antônio Ferraz Silva Neto, que “Concede Título de Cidadã Honorífica de Itapetinga à Sra. Maria Ivani de Oliveira Silva, e dá outras providências”,</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1071/parecer_no_024_ao_projeto_de_decreto_no_22-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1071/parecer_no_024_ao_projeto_de_decreto_no_22-2022.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 024/2022 ao Projeto de Decreto Legislativo nº 022/2022 de autoria do vereador João de Deus da Silva Filho, que “Concede o Título de Cidadão Honorífico de Itapetinga, Estado da Bahia, ao Dr. Antônio Roberto Gomes Silva Júnior, e dá outras providências”,</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_no_025_projeto_de_lei_21-2021_-_com_emenda.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_no_025_projeto_de_lei_21-2021_-_com_emenda.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 025/2022 ao Projeto de Lei nº 021/2021 de autoria do Prefeito Rodrigo Hagge Costa que "Dispõe sobre a regulamentação do art. 85, §§ 14 e 19, da Lei Federal n° 13.105, de 16 de março de 2015 - Código de Processo Civil, para recebimento de honorários advocatícios sucumbenciais pelos advogados do Município e dá outras providências".</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CFOC - Comissão de Finanças, de Orçamento e Contas</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 026/2022 das Comissões de Finanças, Orçamento e Contas e Constituição, Justiça e Redação ao Projeto de Lei do Executivo n° 011/22 que "Dispõe sobre a autorização para abertura de Crédito Especial ao Orçamento Anual de 2022, na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_no_027_ao_projeto_de_lei_25-2021.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_no_027_ao_projeto_de_lei_25-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 027/2022 ao Projeto de Lei nº 007/2022 de autoria do Prefeito Rodrigo Hagge Costa que “Dispõe sobre o Conselho Municipal do Idoso e do Fundo Municipal do Idoso no município de Itapetinga e dá outras providências".</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_no_028_ao_projeto_de_lei_09-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_no_028_ao_projeto_de_lei_09-2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 028/2022 ao Projeto de Lei nº 009/2022 de Autoria do Prefeito Rodrigo Hagge Costa que “Dispõe sobre o Fundo Municipal dos Direitos da Criança e do Adolescente e dá outras providências”.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_no_029_projeto_de_lei_no_10-2022_-_pelotao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_no_029_projeto_de_lei_no_10-2022_-_pelotao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 029/2022 ao Projeto de Lei do Executivo nº 010/2022 de autoria do Prefeito Rodrigo Hagge, que “Dispõe sobre a criação do Pelotão Ambiental da Guarda Municipal de Itapetinga e dá outras providências”</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_030_ao_projeto_de_lei_12-2022.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_030_ao_projeto_de_lei_12-2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 030/2022 ao Projeto de Lei nº 012/2022 de Autoria do Prefeito Rodrigo Hagge Costa, que “Dispõe sobre a criação do Conselho Municipal de Turismo e do Fundo Municipal de Turismo no município de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_conjunto_no_31-2022_ao_projeto_de_lei_n_jiWHEBp.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_conjunto_no_31-2022_ao_projeto_de_lei_n_jiWHEBp.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 31/2022  das Comissões de Finanças, Orçamento e Contas e Constituição, Justiça e Redação ao Projeto de Lei nº 04/2022 de autoria do Prefeito |Rodrigo Hagge Costa, que: “Dispõe sobre as diretrizes orçamentárias para o exercício de 2023 e dá outras providências. LDO 2023.”</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_no_032_ao_plo_001_-2022_-_bueiros_ecolo_FdvNeKo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_no_032_ao_plo_001_-2022_-_bueiros_ecolo_FdvNeKo.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 032/2022 ao Projeto de Lei nº 001/2022 de autoria do Vereador Anderson Alves Cruz, que “Dispõe sobre a implantação de dispositivo "Bueiros Inteligentes e Ecológicos", no âmbito do município de Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_033_ao_plo_004_-2022_-_convenios_com_5YjaAIn.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_033_ao_plo_004_-2022_-_convenios_com_5YjaAIn.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 033/2022 ao Projeto de Lei nº 004/2022 de autoria do Vereador Eliomar Alves Barreira Castro, que ““Autoriza o Poder Executivo a firmar convênios com Instituições de Ensino Técnico e Superior, públicas e privadas, e a aceitar, como estagiários, os alunos regularmente matriculados nestes estabelecimentos e da outras providências”.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1079/parecer_no_034-2022_ao_plo_005_-2022_-_premio_m_g2BE2kk.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1079/parecer_no_034-2022_ao_plo_005_-2022_-_premio_m_g2BE2kk.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 034/2022 ao Projeto de Lei nº 005/2022 de autoria da Vereadora Emanuelle Brandão Dias Carvalho, que “Institui no Município o Prêmio Mulher Notável de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1080/parecer_no_035_ao_plo_008_-2022_-_proibe_sirene_9xR0PLi.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1080/parecer_no_035_ao_plo_008_-2022_-_proibe_sirene_9xR0PLi.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 035/2022 ao Projeto de Lei nº 008/2022 de autoria do Vereador Eliomar Alves Barreira Castro, que ”Proíbe empresas de vigilância e Guarda Noturno de utilizarem sirenes, alarmes ou similares no horário das 22:00hs às 06:00hs, no município de Itapetinga-Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_no_036_ao_plo_010_-2022_-_proibe_uso_de_Hm3mpRl.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_no_036_ao_plo_010_-2022_-_proibe_uso_de_Hm3mpRl.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 036/2022 ao Projeto de Lei nº 010/2022 de autoria do Vereador Eliomar Alves Barreira Castro, que ” Proíbe no município de Itapetinga a utilização de cerol ou produto industrializado nacional ou importado semelhante que possa ser aplicado nos fios ou linhas utilizados para manusear os brinquedos conhecidos como pipas ou papagaios e dá outras providências”.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_no_037_ao_plo_012_-2022_-_denomina_rua__Kh3s3Za.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_no_037_ao_plo_012_-2022_-_denomina_rua__Kh3s3Za.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 037/2022 ao Projeto de Lei nº 012/2022 de autoria do Vereador Antônio Neto Ferraz, que “Denomina Rua José Frederico Rocha Araújo, antiga travessa 11 no Bairro do Bem Querer localizada à margem esquerda do rio Catolé”.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>PARECER Nº 038/2022 ao Requerimento Administrativo da Viação Itapetinga LTDA para adoção de medidas urgentes visando à recomposição e equilíbrio econômico-financeiro do contrato de serviço público de transporte coletivo de passageiros.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/parecer_no_039_ao_plo_014_-2022_do_executivo_-__ywcV3rW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/parecer_no_039_ao_plo_014_-2022_do_executivo_-__ywcV3rW.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 039/2022, ao Projeto de Lei do Executivo nº 014/2022, de autoria do Prefeito Rodrigo Hagge Costa, que “Desafeta área pública e autoriza a doação de imóvel de propriedade do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1193/parecer_no_040_ao_plo_006_-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1193/parecer_no_040_ao_plo_006_-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 040/2022, ao Projeto de Lei nº 006/2022, de autoria do Vereador Anderson Alves Cruz, que “Altera o art. 3º, II e III da Lei Municipal nº 768/1998 que dispõe sobre as sanções administrativas a estabelecimentos bancários infratores do direito do Consumidor, e dá outras providencias”.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1194/parecer_no_041_ao_plo_007_-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1194/parecer_no_041_ao_plo_007_-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FVORÁVEL Nº. 041/2022, ao Projeto de Lei nº 007/2022, de autoria do Vereador Anderson Alves Cruz, que “Institui o Programa Cavalo de Lata, visando a redução gradativa de números de veículos com tração animal e a sua substituição por veículos de tração mecânica ou elétrica no âmbito municipal”</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1195/parecer_no_042_ao_plo_017_-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1195/parecer_no_042_ao_plo_017_-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 042/2022, ao Projeto de Lei nº 017/2022, de autoria do Vereador João de Deus da Silva Filho, que “Dispõe sobre o tombamento e preservação do Patrimônio Natural, Artístico e Cultural do Município de Itapetinga Bahia, cria o Conselho Municipal do Patrimônio Natural, Artístico e Cultural e institui o Fundo de Proteção do Patrimônio Natural, Artístico e Cultural de Itapetinga”.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1196/parecer_no_043_ao_plo_018_-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1196/parecer_no_043_ao_plo_018_-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 043/2022, ao Projeto de Lei nº 018/2022, de autoria do Vereador Anderson Alves Cruz, que “Institui a semana de incentivo ao aleitamento materno, no âmbito de Itapetinga Bahia e dá outras providências”.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_no_044_ao_p._resolucao_004-22_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_no_044_ao_p._resolucao_004-22_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 044/2022, da Comissão de Constituição, Justiça e Redação, ao Projeto de Resolução nº 004/2022, de autoria do Vereador Anderson Alves Cruz, que “Acrescenta o inciso X e o § 6º ao art. 22 do Regimento Interno da Câmara Municipal de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_no_045_ao_plo_016_-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_no_045_ao_plo_016_-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 045/2022, da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 016/2022, de autoria do Vereador Anderson Alves Cruz, que “Altera a Lei Municipal nº 1.080/2009, que dispõe sobre criação do Parlamento Jovem Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_46-22_-_projeto_de_lei_029-22_-legislat_nlHBfps.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_46-22_-_projeto_de_lei_029-22_-legislat_nlHBfps.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 046/2022, da Comissão de Constituição, Justiça e Redação, ao Projeto de Decreto Legislativo nº 029/2022, de autoria da Vereadora Emanuelle Brandão Dias Carvalho, que “Concede título de cidadão honorífico de Itapetinga ao Sr. Ronaldo Silva Rocha, e dá outras providências”.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_no_047_ao_plo_020_-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_no_047_ao_plo_020_-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 047/2022, da  Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 020/2022, de autoria da Vereadora Emanuelle Brandão Dias Carvalho, que “Institui o dia 02 de abril como o Dia Municipal de Conscientização do Transtorno do Espectro Autista, no âmbito do município de Itapetinga/BA”.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1224/parecer_48-22_-_projeto_de_lei_019-22_-legislat_NkOEHoo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1224/parecer_48-22_-_projeto_de_lei_019-22_-legislat_NkOEHoo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 048/2022, da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 019/2022, de autoria do Vereador Eliomar Alves Barreira Castro, que “Institui o dia 15 de novembro como dia Municipal da Igreja do Evangelho Quadrangular em Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1225/parecer_no_049_ao_plo_014-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1225/parecer_no_049_ao_plo_014-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 049/2022, da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 014/2022, de autoria do Vereador Aldelino Andrade Fonseca, que “Redenomina Praça da Urbis para Praça de Alimentação Alzira Maria de Jesus, e dá outras providências”.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_no_050_ao_plo_024-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_no_050_ao_plo_024-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 050/2022, da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 024/2022, de autoria do Vereador Anderson Alves Cruz que "Declara como Patrimônio Histórico Esportivo e Cultural de Natureza Imaterial do município de Itapetinga, a capoeira e a roda de capoeira, com a finalidade de preservar e incentivar a arte da luta na municipalidade e dá outras providências".</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1249/parecer_no_051_ao_plo_025-2022_do_legislativo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1249/parecer_no_051_ao_plo_025-2022_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 051/2022, da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 025/2022, de autoria do Vereador Anderson Alves Cruz, que “Institui em Itapetinga, o mês Dezembro Verde, dedicado às ações educativas e de reflexos sobre o abandono de animais, e dá outras providências”.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1259/parecer_no_052-2022_-contas_2019.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1259/parecer_no_052-2022_-contas_2019.pdf</t>
   </si>
   <si>
     <t>Parecer CONTRÁRIO N° 052/2022 ao Parecer Prévio do TCM/BA N° 07167e20, que analisa contas do Prefeito Rodrigo Hagge Costa, exercício 2019.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1271/parecer_n_053-22_da_ccjr.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1271/parecer_n_053-22_da_ccjr.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 053/22, da Comissão de Constituição, Justiça e Redação, ao Projeto de Lei nº 018/2022, de autoria do Prefeito Rodrigo Hagge Costa que “Estima a receita e fixa a despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023”.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>Parecer Comissão de Orçamento</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/975/001_-_parecer_n_001-22_-_contas.pdf</t>
+    <t>Parecer Comissão de Finanças, Orçamento e Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/975/001_-_parecer_n_001-22_-_contas.pdf</t>
   </si>
   <si>
     <t>Parecer N° 001/2022 ao Parecer Prévio do TCM/BA N° 05542e19 que analisa as contas do Prefeito Rodrigo Hagge Costa, exercício 2018.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1209/parecer_002-22_-_comissao_de_orcamento.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1209/parecer_002-22_-_comissao_de_orcamento.pdf</t>
   </si>
   <si>
     <t>Parecer CONTRÁRIO n° 002/2022, da Comissão de Finanças, Orçamento e Contas ao Parecer Prévio do Processo TCM n° 07167e20, que analisa as contas do Prefeito Rodrigo Hagge Costa, exercício 2019.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 003/22, da Comissão de Finanças, Orçamento e Contas, ao Projeto de Lei nº 018/2022, de autoria do Prefeito Rodrigo Hagge Costa que “Estima a receita e fixa a despesa do Orçamento Anual do Município de Itapetinga, para o exercício financeiro de 2023”.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>PCAS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Assistência Social</t>
   </si>
   <si>
     <t>CP - Comissão de Assistência Social, Direitos Humanos, Defesa do Consumidor e Segurança Pública</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1203/parecer_001-22_-_comissao_a._social.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1203/parecer_001-22_-_comissao_a._social.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 001/2022, ao Projeto de Lei nº 017/2022, de autoria do Prefeito Rodrigo Hagge Costa, que ”Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor no Município de Itapetinga - SMDC, a criação do Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON, do Conselho Municipal de Proteção e Defesa do Consumidor - CONDECON e do Fundo Municipal de Proteção e Defesa do Consumidor - FMPDC, e dá outras providências”,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4326,67 +4326,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1049/emenda_001-22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1050/emenda_002-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1051/emenda_003-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1052/004_-_emenda_n_004-22_-_sibele_yVgzm9c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1053/005_-_emenda_n_005-22_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1061/006_-_emenda_n_006-22_-_projeto_de_lei_no_010-2_9dhDISS.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1089/007_-_emenda_n_007-22_-_projeto_de_lei_no_013-2_ZDDI4Lg.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1096/emenda_n_008-22_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1212/009_-_emenda_n_009-22_-_projeto_de_lei_no_18-22_lWpwWvJ.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1245/010_-_emenda_n_010-22_-_ao_projeto_de_lei_no_02_c3QXpXt.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1247/011_-_emenda_ao_pl_do_executivo_n_020-22_-_taxi_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1250/012_-_emenda_n_012-22_-_ao_projeto_de_lei_no_01_zZsIQwW.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1251/013_-_emenda_n_013-22_-_ao_projeto_de_lei_no_01_m0sRwjV.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1252/014_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_ladi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1267/015_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_L7vbXVj.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1269/017_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_Optf9NK.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1270/018_-_emenda_ao_projeto_de_lei_no_020-22_taxist_MrR8D35.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/889/001_-_indicacao_n_001-22_-_construcao_de_cais_co_rnjGEsc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/898/002_-_indicacao_n_002-22_-_agente_de_saude_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/899/003_-_indicacao_n_003-22_-_porto_seco_-_neto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/900/004_-_indicacao_n_004-22_-_concurso_publico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/907/005_-_indicacao_n_005-22_-_construcao_de_ponto_d_rYxBwtd.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/908/006_-_indicacao_n_006-22_-_pav._asfaltica_av_jos_4GJjyfs.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/910/007_-_indicacao_n_007-22_-_pavimetacao_rua_gina__iVWm3Jg.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/914/008_-_indicacao_n_008-22_-_construcao_de_cobertu_skpFhRZ.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/915/009_-_indicacao_n_009-22_-_quadras_de_areia_nos__VIcHrSP.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/916/010_-_indicacao_n_010-22_-_programa_feira_verde__jzVc32b.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/918/011_-_indicacao_n_011-22_-_pavimentacao_tv_5_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/919/012_-_indicacao_n_012-22_-iluminacao_estrada_ita_UXKoYVj.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/920/013_-_indicacao_n_013-22_-_operacao_tapa_buraco__fDZ61MO.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/924/014_-_indicacao_n_014-22_-_asfalto_em_todas_as_v_e5xBTKU.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/929/015_-_indicacao_n_015-22_-_educacao_ambiental_na_UI2MljZ.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/931/016_-_indicacao_n_016-22_-_redutor_de_velocidade_CaKxmGd.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/945/017_-_indicacao_n_017-22_-_redutor_de_velocidade_jjms1nB.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/953/018_-_indicacao_n_018-22_-_corpo_de_bombeiros_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/954/019_-_indicacao_n_019-22_-_pesca_semana_santa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/955/020_-_indicacao_n_020-22_-_campo_de_futebol_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/956/021_-_indicacao_n_021-22_-_redutor_de_velocidade__-_peto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/958/022_-_indicacao_n_022-22_-_ponto_de_mototaxi_-_peto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/969/023_-_indicacao_n_023-22_-_reforma_passarela_pon_vqr3wXm.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/971/024_-_indicacao_n_024-22_-_pavimentacao_de_ruas__FDIV8dM.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1001/025_-_indicacao_n_025-22_-_pagamento_saae_pix_-_otbqnSx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1002/026_-_indicacao_n_026-22_-_lei_pix_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1008/027_-_indicacao_n_027-22_-_bebedouros_na_lagoa__THaNiRZ.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1009/028_-_indicacao_n_028-22_-_lixeira_de_coleta_se_ccjFmai.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1011/029_-_indicacao_n_029-22_-_cursos_pre_vestibula_A4JiOKU.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1014/030_-_indicacao_n_030-22_-_faixa_de_pedestre_ad_V2G9b8V.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1015/031_-_indicacao_n_031-22_-_faixa_elevada_advent_xXhejco.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1018/032_-_indicacao_n_032-22_-_casal_de_garcas_para_f8cMtzW.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1038/033_-_indicacao_n_033-22_-_revitalizacao_praca__xvxiA8x.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1039/034_-_indicacao_n_034-22_-_reforma_posto_vila_r_Gg8r2lF.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1042/035_-_indicacao_n_035-22_-_rotatoria_ba-415_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1045/036_-_indicacao_n_036-22_-_revitalizacao_alamed_o2iFxbX.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1046/036_-_indicacao_n_036-22_-_revitalizacao_centro_wo3MaNe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1055/038_-_indicacao_n_038-22_-_iluminacao_campo_da__HcvncXe.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1056/039_-_indicacao_n_039-22_-_reforma_bela_vista_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1091/solicita_implantacao_do_sistema_municipal_de_g_T6zF5kW.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1101/041_-_indicacao_n_041-22_-_cobertura_lavanderia_wCAPoiT.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1102/042_-_indicacao_n_042-22_-_pavimentacao_av._mil_26uvI1e.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1103/043_-_indicacao_n_043-22_-_recuperacao_av._flam_5lEdWTj.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1108/044_-_indicacao_n_044-22_-_recuperacao_gerson_d_IqPWRSZ.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1109/045_-_indicacao_n_045-22_-_parque_infantil_lago_ZlGbyLD.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1110/046_-_indicacao_n_046-22_-_ativacao_do_museu_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1111/047_-_indicacao_n_047-22_-_rotas_cicloturistica_iQrYizs.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1112/048_-_indicacao_n_048-22_-_revitalizacao_praca__UsXO1Mv.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1113/049_-_indicacao_n_049-22_-_revitalizacao_rua_co_Lv4xoiQ.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1117/050_-_indicacao_n_050-22_-_felix_mendonca_orcam_No2CVCh.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1132/051_-_indicacao_n_051-22_-_piso_nacional_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1133/052_-_indicacao_n_052-22_-_ronda_pm_e_gm_palmar_IoTZX0x.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1134/053_-_indicacao_n_053-22_-_casa_artesao_palmare_9J0Kqjk.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1135/054_-_indicacao_n_054-22_-_patrolamento_entrada_3tAuzLa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1136/055_-_indicacao_n_055-22_-_reforma_e_revitaliza_H3I0E4g.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1138/057-_indicacao_no__057-22-_placas_central_i_e_i_DxOJDL2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1139/001_-_indicacao_n_001-22_-reforma_da_quadra_vila_isabel.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1140/059_-_indicacao_n_059-22_-_faixa_de_pedestre_ba_NIlgbqz.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1141/060_-_indicacao_n_060-22_-_obras_rua_joaquim_-_gege.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1142/061_-_indicacao_n_061-22_-_unidade_de_saude_qui_5PDjv2x.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1143/062_-_indicacao_n_062-22_-_revitalizacao_praca__ze0D0HB.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1144/063_-_indicacao_n_063-22_-_ponto_de_onubus_band_PqjE36w.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1145/064_-_indicacao_n_064-22_-_pavimentacao_ruas_da_nWXjSBI.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1146/065_-_indicacao_n_065-22_-_pavimentacao_asfalti_lzbXNjG.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1147/066_-_indicacao_n_066-22_-_lavanderia_bairro_vi_08ivzB3.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1148/067_-_indicacao_n_067-22_-_subsede_guarda_em_ba_mwMRWS0.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1149/8067_-_indicacao_n_068-22_-_coletores_de_residu_3joWX5t.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1150/069_-_indicacao_n_069-22_-_centro_de_reabilitac_krU16Y3.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1151/070_-_indicacao_n_070-22_-_revitalizacao_praca__0mnVRa5.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1153/071_-_indicacao_n_071-22_-_faixa_rua_helio_cost_V3YfiRU.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1156/072_-_indicacao_n_072-22_-_pintura_quebra_molas_k9hXd0f.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1157/073_-_indicacao_n_073-22_-_sinalizacao_vertical_cDIHcyg.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1158/074_-_indicacao_n_074-22_-_estudos_p_sinalizaca_Qn1Alyh.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1159/075_-_indicacao_n_075-22_-_cobertura_quadra_pal_Z7mPRpv.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1160/076_-_indicacao_n_076-22_-_calcetamento_rua_ota_gzihOmC.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1164/077_-_indicacao_n_077-22_-_faixa_elevada_av_alv_GNuTSic.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1165/078_-_indicacao_n_078-22_-_saneamente_e_juncao__pl0X4Kw.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1166/079_-_indicacao_n_079-22_-_revitalizacao_do_mon_AxG9Ybn.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1167/080_-_indicacao_n_080-22_-_construcao_de_praca__8qXYC16.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/081_-_indicacao_n_081-22_-_faixa_elevada_av_das_buw3Bju.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1171/082_-_indicacao_n_082-22_-_ronda_maria_da_penha_Tyq0UI4.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1173/083_-_indicacao_n_083-22_-_construcao_de_gaveta_oqEXQKA.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1174/084_-_indicacao_n_084-22_-_corte_raizes_praca_p_EhrAxlF.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1175/085_-_indicacao_n_085-22_-_redutor_de_velocidad_ZG0G4EB.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/086_-_indicacao_n_086-22_-_faixa_de_pedestre_em_puux9dR.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/087_-_indicacao_n_087-22_-_reforma_sizaltina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/088_-_indicacao_n_088-22_-_reforma_psf_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/089_-_indicacao_n_089-22_-_calcetamento_rua_15__88RSWr6.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1192/090_-_indicacao_n_090-22_-_estacionamento_av_ge_9Q0mQG0.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1198/091_-_indicacao_n_091-22_-_entrega_dos_colirios_DHpkKqr.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1199/092_-_indicacao_n_092-22_-_construcao_de_praca__vPw4Ivl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1200/093_-_indicacao_n_093-22_-_pavimentacao_rua_jar_ggtcxWN.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1201/094_-_indicacao_n_094-22_-_pavimentacao_rua_j_-_Xnk8s8S.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1202/095_-_indicacao_n_095-22_-_faixa_de_pedestre_av_kM3YyRj.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1205/096_-_indicacao_n_096-22_-_refeitorio_dona_geni_gqYH4QU.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1207/097-_indicacao_no__097-22-_construcao_de_esgoto_PjchifM.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1210/098_-_indicacao_n_098-22_-_pesca_lagoa_15_de_no_UrOBoko.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1216/099-_indicacao_no__099-22-_montes_claros_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1226/100_-_indicacao_n_100-22_-_placas_de_ruas_vila__s02sTWW.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1227/101_-_indicacao_n_101-22_-_lombada_na_ba130_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1228/102_-_indicacao_n_102-22_-_pavimentacao_tv._9_v_XJeWxQn.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1235/103_-_indicacao_n_103-22_-_redutor_de_velocidade_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1236/104_-_indicacao_n_104-22_-_remuneracao_ladi_-_joao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1237/105_-_indicacao_n_105-22_-_construcao_de_praca__1JKcAKd.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1238/106_-_indicacao_n_106-22_-_construcao_de_praca__GRUx8QY.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1254/107_-_indicacao_n_107-22_-_pavimentacao_rua_vil_HfPnBkL.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1255/108_-_indicacao_n_108-22_-_pavimentacao_jose_pa_J9FwvjP.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1256/109_-_indicacao_n_109-22_-_academia_ao_ar_livre_KxaUdWY.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1272/110-_indicacao_no_110_-22-_construcao_de_pracas_CzR8MfR.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1273/111_-_indicacao_no_111_-22-_plantio_de_arvores__JNdzeC3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1276/112_-_indicacao_n_112-22_-_busto_de_ruy_barbosa_LnYsJjo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1282/113_-_indicacao_no_113-22-_estrada_do_bem_quere_FbYparR.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/881/001_-_mocao_de_aplauso_n_001-22_-_bruno_gama_-_neto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/882/002_-_mocao_de_aplauso_n_002-22_-_saae_inundacao_1JxyYjC.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/883/003_-_mocao_de_pesar_n_003-22_-_naara_duarte_-_j_hA5OOgs.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/884/004_-_mocao_de_pesar_n_004-22_-_valmon_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/885/005_-_mocao_de_pesar_n_005-22_-_leleu_da_semente_TBg9u2z.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/897/006_-_mocao_de_aplauso_n_006-22_-_g10_favelas_-_manu.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/921/007_-_mocao_de_pesar_n_007-22_-_juraci_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/922/008_-_mocao_de_pesar_n_008-22_-_jonne_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/923/009_-_mocao_de_pesar_n_009-22_-_valmir_nasciment_XHEnyXZ.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/926/010_-_mocao_de_pesar_n_010-22_-_dr._nilton_ferna_L1zWPmB.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/930/011_-_mocao_de_pesar_n_011-22_-_dois_irmaos_-_pr_evandro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/932/012_-_mocao_de_aplauso_n_012-22_-_roberta_caires_-_manu.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/940/013_-_mocao_de_aplauso_n_013-22_-_viana__-_mesa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/939/014_-_mocao_de_aplauso_n_014-22_-_jose_rosa_-_gege.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/947/015_-_mocao_de_aplauso_n_015-22_-_luiz_carlos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/948/016_-_mocao_de_aplauso_n_016-22_-_julio_rodrigue_6tch8Yp.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/962/017_-_mocao_de_aplauso_n_017-22_-_tv_sudoeste_-__W3Homnh.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/970/018_-_mocao_de_pesar_n_018-22_-_terezinha_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/972/019_-_mocao_de_pesar_n_019-22_-_arlindo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/978/020_-_mocao_de_aplauso_n_020-22_-silvestre_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/979/021_-_mocao_de_aplauso_n_021-22_-_rony_moitinho__Mxlw7jy.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/994/022_-_mocao_de_aplauso_dema_022-22_-_manu.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/995/023_-_mocao_de_aplauso_n_023-22_-_helia_cabeleir_6gg9MZh.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/999/024_-_mocao_de_a_pesar_n_024-22_-_reuter_-_gege.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1000/025_-_mocao_de_aplauso_n_025-22_-_50a_exposicao_OEexAKS.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1006/026_-_mocao_de_pesar_n_026-22_-_naciosene_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1012/027_-_mocao_de_pesar_n_027-22_-_elienide_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1013/028_-_mocao_de_aplauso_n_028-22_-_costureiras_-_1jtV5il.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1017/029_-_mocao_de_aplauso_n_029-22_-_8a_cipm_21_an_Tev7TN8.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1020/030_-_mocao_de_aplauso_n_030-22_-_carlos_pio_-_gege.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1021/031_-_mocao_de_aplauso_n_031-22_-_maria_betania_-_gege.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1022/032_-_mocao_de_aplauso_n_032-22_-_jadira_gomes_-_gege.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1023/033_-_mocao_de_aplauso_n_033-22_-_patricia_de_o_pea87fQ.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1025/034_-_mocao_de_aplauso_n_034-22_-_francisco_lib_CMDhkmZ.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1026/035_-_mocao_de_aplauso_n_035-22_-_dr._abraao_-_gege.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1027/036_-_mocao_de_aplauso_n_036-22_-_sr._rubens_-_gege.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1059/037_-_mocao_de_aplauso_n_037-22_-_noel_locutor__pnyg1Xe.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1090/038_-_mocao_de_aplauso_n_038-22_-_gurda_e_pm_-__BwA6qUf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1093/039_-_mocao_de_aplauso_n_039-22_-_luciana_in_me_l7RflTr.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1098/040_-_mocao_de_aplauso_n_040-22_-_ana_rosa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1118/041_-_mocao_de_pesar_n_041-22_-_villadonega_-_manu.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1121/042_-_mocao_de_aplauso_n_042-22_-_dia_do_soldad_m2KQOoJ.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1125/043_-_mocao_de_aplauso_n_043-22_-_2a_igreja_bat_1FG70F7.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1126/044_-_mocao_de_aplauso_n_044-22_-_colegio_model_pSZm9WO.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1170/045_-_mocao_de_aplauso_n_045-22_-_tenente_coron_T1l7b7B.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/046_-_mocao_de_aplauso_n_046-22_-_wellerson_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/047_-_mocao_de_aplauso_n_047-22_-_desfile_7_de__5teuwtE.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/048_-_mocao_de_aplauso_n_048-22_-_xi_olimpiadas_vecAGsw.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/049_-_mocao_de_aplauso_n_049-22_-_karina_promot_WrJBoEq.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/050_-_mocao_de_aplauso_n_050-22_-_84_anos_1_igr_ogiR9n9.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1204/051_-_mocao_de_aplauso_n_051-22_-_45_anos_apae_-_manu.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1206/052_-_mocao_de_aplauso_n_052-22_-_emerson_-_alu_DL2YL8Z.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1213/053_-_mocao_de_aplauso_n_053-22_-_jose_carlos_f_XhkjJNM.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1214/054_-_mocao_de_aplauso_n_054-22_-_professores_d_tCryBqV.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1215/055_-_mocao_de_aplauso_n_055-22_-_osmar_da_glob_7dD7S4l.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1229/056_-_mocao_de_aplauso_n_056-22_-_gurda_m_-_joao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1230/057_-_mocao_de_aplauso_n_057-22_-_carmelita_-_manu.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1260/058_-_mocao_de_aplauso_n_058-22_-_enfermeira_cl_Wr1yRYm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1283/059_-_mocao_de_aplauso_n_059-22_-_simao_enferme_ugDHN7d.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/909/001_-_projeto_de_decreto_no_001-22_-_titulo_de_c_ZnklaUJ.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/912/002_-_projeto_de_decreto_no_002-22_-_titulo_de_c_K84skIb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/913/003_-_projeto_de_decreto_no_003-22_-_titulo_de_c_yCBsLSj.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/925/004_-_projeto_de_decreto_no_004-22_-_titulo_de_c_MFWaUSt.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/942/005_-_projeto_de_decreto_no_005-22_-_titulo_de_c_OFm8BKv.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/943/006_-_projeto_de_decreto_no_006-22_-_titulo_de_c_DR3Zoac.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/946/007_-_projeto_de_decreto_n_007-22_-_titulo_de_ci_KghlVfx.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/951/008_-_projeto_de_decreto_no_008-22_-_titulo_de_c_WqGIkbp.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/952/009_-_projeto_de_decreto_no_009-22_-_titulo_de_c_g7m4XMs.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/961/010_-_projeto_de_decreto_no_010-22_-_titulo_de_c_VxDDtLq.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/963/011_-_projeto_de_decreto_no_011-22_-_titulo_de_c_c7muRhW.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/964/012_-_projeto_de_decreto_no_012-22_-_titulo_de_c_VZcK5Fa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/967/titulo_de_cidadao_sr_jose_carlos_vieira_costa.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/973/014_-_projeto_de_decreto_no_014-22_-_honra_ao_me_xmtr0cE.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/974/015_-_projeto_de_decreto_no_015-22_-_titulo_hono_skoHTk9.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/977/016_-_projeto_de_decreto_no_016-22_-_titulo_hono_SO0oR0Y.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1004/018_-_projeto_de_decreto_n_018-22_-_titulo_kati_J9BViOa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1028/019_-_projeto_de_decreto_n_019-22_-_abraao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1034/020_-_projeto_de_decreto_n_020-22_-_edmilson_-_neto.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1035/021_-_projeto_de_decreto_n_021-22_-_maria_ivani_-_neto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1036/022_-_projeto_de_decreto_n_022-22_-_antonio_-_j_IMNbC32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1086/023_-_projeto_de_decreto_n_023-22_-_dr._irineu__Q0Wuvmu.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1097/024_-_projeto_de_decreto_n_024-22_-_titulo_wils_AqRNt2V.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1120/025_-_projeto_de_decreto_n_025-22_-_titulo_jack_OeMxF4Q.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1127/026_-_projeto_de_decreto_n_026-22_-_titulo_cris_gvXSIYO.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1129/027_-_projeto_de_decreto_n_027-22_-_titulo_sola_9ZzwGeo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1131/028_-_projeto_de_decreto_n_028-22_-_titulo_mari_iGJ9e9L.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1154/029_-_projeto_de_decreto_n_029-22_-_titulo_rona_oRJmlkU.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1163/030_-_projeto_de_decreto_n_030-22_-_titulo_augu_UUNKPDB.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1239/031_-_projeto_de_decreto_n_031-22_-_titulo_fabi_5YyxPWW.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1240/032_-_projeto_de_decreto_n_032-22_-_titulo_-_ni_XFrRjAq.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1257/033_-_projeto_de_decreto_n_033-22_-_titulo_-_pa_xXDN46j.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1274/034_-_projeto_de_decreto_n_034-22_-_titulo_-_fa_pei0TXD.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1275/035_-_projeto_de_decreto_n_035-22_-_titulo_-_am_lQ6sAPs.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/928/001_-_projeto_de_lei_do_legislativo_n_001-22_-_b_MgftFxI.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/941/002_-_projeto_de_lei_do_legislativo_n_002-22_-_r_JjxACAZ.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/960/003_-_projeto_de_lei_do_legislativo_n_003-22_-_c_nR5Kwmx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/968/005_-_projeto_de_lei_do_legislativo_n_005-22_-_m_hLVMw0T.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1005/006_-_projeto_de_lei_do_legislativo_n_006-22_-__aKr0AOJ.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1010/007_-_projeto_de_lei_do_legislativo_n_007-22_-__AGrAIHz.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1019/008_-_projeto_de_lei_do_legislativo_n_008-22_-__CsF5Ale.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1037/010_-_projeto_de_lei_do_legislativo_n_010-22_-__eYuFcuf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1048/011_-_projeto_de_lei_do_legislativo_n_011-22_-__dG51pqr.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1054/012_-_rua_jose_frederico_-_neto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1058/013_-_projeto_de_lei_do_legislativo_n_013-22_-v_wmzAhIO.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1060/014_-_projeto_de_lei_do_legislativo_n_014-22_-__aHvZ9Xf.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1063/015_-_projeto_de_lei_do_legislativo_n_015-22_-__sbcnVRQ.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1064/016_-_projeto_de_lei_do_legislativo_n_016-22_-__RrLfnXi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1087/017_-_projeto_de_lei_do_legislativo_n_017-22_-__0GW8T1D.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1124/018_-_projeto_de_lei_do_legislativo_n_018-22_-__gTw5LPP.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/019_-_projeto_de_lei_do_legislativo_n_019-22_-__0NdcLoY.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1208/020_-_projeto_de_lei_do_legislativo_n_020-22_-__yiduoyq.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1232/022_-_projeto_de_lei_do_legislativo_n_022-22_-__lLdoNxY.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1231/023-_projeto_de_lei_do_legislativo_n_023-22_-_p_qf6O4Jo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1242/024-_projeto_de_lei_do_legislativo_n_024-22_-_c_WJDGBS8.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1243/025-_projeto_de_lei_do_legislativo_n_025-22_-_d_ejkGcaY.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1244/026-_projeto_de_lei_do_legislativo_n_026-22_-_d_T4VYezv.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1258/027-_projeto_de_lei_do_legislativo_n_027-22_-_r_z7cB098.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1265/028_-_projeto_de_lei_do_legislativo_n_028_-22_-_2VX9Enf.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1092/001_-_projeto_de_resolucao_n_001-22_-_procon_le_P2lntQi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1152/002_-_projeto_de_resolucao_n_002-22_-_galeria_l_XzkxYr0.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/003_-_projeto_de_resolucao_n_003-22_-_antera_re_ERLyBWD.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1211/004_-_projeto_de_resolucao_no_004_-_comissao_di_ZIq8BO5.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1284/002-22_-_emenda_a_lei_organica_-_apenas_13__-_p_CZeA1h2.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1285/003-22-_emenda_a_lei_organica_-_ferias_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/886/001_-_requerimento_n_001-21_-_sessao_especial_di_a1e6HmC.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/887/002_-_requerimento_n_002-21_-_sessao_especial_ou_h6ezK8Y.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/888/003_-_requerimento_n_003-21_-_sessao_especial_av_YMrRcfW.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/896/004_-_requerimento_n_004-21_-_sessao_especial_di_3COG1N6.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/901/005_-_requerimento_n_005-21_-_sessao_especial_di_Jxc1JR8.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/902/006_-_requerimento_n_006-21_-_audiencia_publica__ef73miU.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/917/007_-_requerimento_n_007-21_-_sessao_especial_ca_rW65gQX.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/933/008_-_requerimento_n_008-22_-_informacoes_contra_jekP5kH.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/934/009_-_requerimento_n_009-21_-_informacoes_todos__c3Zw3dp.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/935/010_-_requerimento_n_010-21_-_informacoes_museu_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/936/011_-_requerimento_n_011-21_-_sessao_especial_lu_4jv8dMD.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_autorizacao_arcebispo.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/938/013_-_requerimento_n_013-21_-_sessao_especial_fa_6umBsdw.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/949/014_-_requerimento_n_014-22_-_aud_pulica_agricul_8xmMwhc.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/950/015_-_requerimento_n_015-21_-_aud_pulica_reterri_3WbABo7.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/959/016_-_requerimento_n_016-22_-_audiencia_publica__lQbhOUy.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/996/017_-_requerimento_n_017-22_-_comissao_av_julio__o7etOs0.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1003/018_-_requerimento_n_018-22_-_sessao_especial_a_EMHPl1m.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1024/019_-_requerimento_n_019-22_-_sessao_especial_m_jcxhbOk.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1041/020_-_requerimento_n_020-22_-_sessao_especial_8_ykqp1Kj.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1044/021_-_requerimento_n_021-22_-direito_portadores_68gPg0w.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1062/022_-_requerimento_n_022-22_-_sessao_especial_c_iO1THL2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1100/024_-_requerimento_n_024-22_-_sessao_especial_p_PN55RUS.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1115/025_-_requerimento_n_025-22_-_sessao_especial_e_5H8TZDN.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1116/026_-_requerimento_n_026-22_-_sessao_especial_p_Y0LEwAW.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1122/027_-_requerimento_n_027-22_-_sessao_especial_a_S2fEiHT.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1123/028_-_requerimento_n_028-22_-_sessao_itinerante_biF2Ex2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1128/029_-_requerimento_n_029-22_-_plano_de_cargos_e_ladzONf.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1130/030_-_requerimento_n_030-22_-_aud.publica_saude_AErsjMm.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1155/031_-_requerimento_n_031-22_-_aud.publica_saude_THBHVrg.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1161/032_-_requerimento_n_032-22_-_informacoes_sesab.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1162/033_-_requerimento_n_033-22_-_sessoes_periodo_e_xCvIp2B.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1172/034_-_requerimento_n_034-22_-_sessao_especial_s_clyz1i7.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1217/035_-_requerimento_n_035-22_-_sessoes_conscienc_pO9ALgV.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1218/036_-_requerimento_n_036-22_-_pedido_de_informa_LQme0dU.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1261/037_-_requerimento_n_037-22_-_solicita_informac_7836Abg.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1262/038_-_requerimento_n_038-22_-_saae_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1263/039_-_requerimento_n_039-22_-_informacoe_sobre__1KJ5M0d.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1264/040_-_requerimento_n_040-22_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/904/veto_total_n_001-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1104/veto_total_n_002-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1105/veto_parcial_n_003-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1106/veto_parcial_n_004-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1107/veto_total_n_005-22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1241/veto_total_ao_pl_n_006-22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_o_executivo_n_001-22_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_o_executivo_n_002-22_-_secretaria_quddqhe.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_o_executivo_n_003-22_-_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/965/004-2022_-_projeto_de_lei_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/980/plo_executivo_n_005-22_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1007/projeto_do_executivo_n_006-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_do_executivo_n_007-22_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_do_executivo_n_008-22_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_do_executivo_n_009-22_fundo_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1032/projeto_do_executivo_n_010-22_pelotao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1033/projeto_do_executivo_n_011-22_abertura_de_credi_nvSDV81.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_do_executivo_n_012-22_-_fundo_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_do_executivo_n_013-22_-_professores_reajuste.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1094/014_-_projeto_de_lei_n_014-22_-_doacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1095/015_-_projeto_de_lei_n_015-22_-_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_do_executivo_n_016-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/017_-_projeto_de_lei_n_017-22_-_procon.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1280/018-2022_-_projeto_loa_2023_-_pm_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1197/019_-_plo_executivo_n_019-22_-_complexo_educacional.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_do_executivo_n_020-22_-_servico_de_tran_5PvGXBZ.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_do_executivo_n_021-22_-_meia_passagem_e_wNPjH4W.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1234/plo_executino_n_22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_23_-_cip.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1253/pl_24-22_reajuste_saae.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_25_executivo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_no_001-2022_-_projeto_de_lei_do_executiv_OYZW5IZ.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/957/002_-_parecer_ao_pl_do_executivo_n_002-22_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/981/parecer_ccjr_n_003-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/982/parecer_ccjr_n_004-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/983/parecer_ccjr_n_005-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/984/parecer_ccjr_n_006-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/985/parecer_ccjr_n_007-22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_ccjr_n_008-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/987/parecer_ccjr_n_009-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/988/parecer_ccjr_n_010-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/989/parecer_ccjr_n_011-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/990/parecer_ccjr_n_012-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/991/parecer_ccjr_n_013-22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_no_014-2022_-_concede_titulo_de_cidadao__30204L7.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/993/parecer_ccjr_n_015-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1047/017_-_parecer_ao_pl_do_executivo_n_023-21_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1065/parecer_no_018_ao_projeto_de_decreto_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1066/parecer_no_019_ao_projeto_de_decreto_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_no_020_ao_projeto_de_decreto_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_no_021_ao_projeto_de_decreto_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1069/parecer_no_022_ao_projeto_de_decreto_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1070/parecer_no_023_ao_projeto_de_decreto_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1071/parecer_no_024_ao_projeto_de_decreto_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_no_025_projeto_de_lei_21-2021_-_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_no_027_ao_projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_no_028_ao_projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_no_029_projeto_de_lei_no_10-2022_-_pelotao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_030_ao_projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_conjunto_no_31-2022_ao_projeto_de_lei_n_jiWHEBp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_no_032_ao_plo_001_-2022_-_bueiros_ecolo_FdvNeKo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_033_ao_plo_004_-2022_-_convenios_com_5YjaAIn.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1079/parecer_no_034-2022_ao_plo_005_-2022_-_premio_m_g2BE2kk.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1080/parecer_no_035_ao_plo_008_-2022_-_proibe_sirene_9xR0PLi.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_no_036_ao_plo_010_-2022_-_proibe_uso_de_Hm3mpRl.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_no_037_ao_plo_012_-2022_-_denomina_rua__Kh3s3Za.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/parecer_no_039_ao_plo_014_-2022_do_executivo_-__ywcV3rW.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1193/parecer_no_040_ao_plo_006_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1194/parecer_no_041_ao_plo_007_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1195/parecer_no_042_ao_plo_017_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1196/parecer_no_043_ao_plo_018_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_no_044_ao_p._resolucao_004-22_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_no_045_ao_plo_016_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_46-22_-_projeto_de_lei_029-22_-legislat_nlHBfps.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_no_047_ao_plo_020_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1224/parecer_48-22_-_projeto_de_lei_019-22_-legislat_NkOEHoo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1225/parecer_no_049_ao_plo_014-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_no_050_ao_plo_024-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1249/parecer_no_051_ao_plo_025-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1259/parecer_no_052-2022_-contas_2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1271/parecer_n_053-22_da_ccjr.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/975/001_-_parecer_n_001-22_-_contas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1209/parecer_002-22_-_comissao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1203/parecer_001-22_-_comissao_a._social.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1049/emenda_001-22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1050/emenda_002-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1051/emenda_003-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1052/004_-_emenda_n_004-22_-_sibele_yVgzm9c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1053/005_-_emenda_n_005-22_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1061/006_-_emenda_n_006-22_-_projeto_de_lei_no_010-2_9dhDISS.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1089/007_-_emenda_n_007-22_-_projeto_de_lei_no_013-2_ZDDI4Lg.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1096/emenda_n_008-22_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1212/009_-_emenda_n_009-22_-_projeto_de_lei_no_18-22_lWpwWvJ.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1245/010_-_emenda_n_010-22_-_ao_projeto_de_lei_no_02_c3QXpXt.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1247/011_-_emenda_ao_pl_do_executivo_n_020-22_-_taxi_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1250/012_-_emenda_n_012-22_-_ao_projeto_de_lei_no_01_zZsIQwW.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1251/013_-_emenda_n_013-22_-_ao_projeto_de_lei_no_01_m0sRwjV.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1252/014_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_ladi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1267/015_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_L7vbXVj.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1269/017_-_emenda_ao_projeto_de_lei_no_018-22_-_cfoc_Optf9NK.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1270/018_-_emenda_ao_projeto_de_lei_no_020-22_taxist_MrR8D35.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/889/001_-_indicacao_n_001-22_-_construcao_de_cais_co_rnjGEsc.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/898/002_-_indicacao_n_002-22_-_agente_de_saude_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/899/003_-_indicacao_n_003-22_-_porto_seco_-_neto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/900/004_-_indicacao_n_004-22_-_concurso_publico_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/907/005_-_indicacao_n_005-22_-_construcao_de_ponto_d_rYxBwtd.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/908/006_-_indicacao_n_006-22_-_pav._asfaltica_av_jos_4GJjyfs.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/910/007_-_indicacao_n_007-22_-_pavimetacao_rua_gina__iVWm3Jg.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/914/008_-_indicacao_n_008-22_-_construcao_de_cobertu_skpFhRZ.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/915/009_-_indicacao_n_009-22_-_quadras_de_areia_nos__VIcHrSP.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/916/010_-_indicacao_n_010-22_-_programa_feira_verde__jzVc32b.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/918/011_-_indicacao_n_011-22_-_pavimentacao_tv_5_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/919/012_-_indicacao_n_012-22_-iluminacao_estrada_ita_UXKoYVj.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/920/013_-_indicacao_n_013-22_-_operacao_tapa_buraco__fDZ61MO.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/924/014_-_indicacao_n_014-22_-_asfalto_em_todas_as_v_e5xBTKU.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/929/015_-_indicacao_n_015-22_-_educacao_ambiental_na_UI2MljZ.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/931/016_-_indicacao_n_016-22_-_redutor_de_velocidade_CaKxmGd.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/945/017_-_indicacao_n_017-22_-_redutor_de_velocidade_jjms1nB.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/953/018_-_indicacao_n_018-22_-_corpo_de_bombeiros_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/954/019_-_indicacao_n_019-22_-_pesca_semana_santa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/955/020_-_indicacao_n_020-22_-_campo_de_futebol_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/956/021_-_indicacao_n_021-22_-_redutor_de_velocidade__-_peto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/958/022_-_indicacao_n_022-22_-_ponto_de_mototaxi_-_peto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/969/023_-_indicacao_n_023-22_-_reforma_passarela_pon_vqr3wXm.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/971/024_-_indicacao_n_024-22_-_pavimentacao_de_ruas__FDIV8dM.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1001/025_-_indicacao_n_025-22_-_pagamento_saae_pix_-_otbqnSx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1002/026_-_indicacao_n_026-22_-_lei_pix_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1008/027_-_indicacao_n_027-22_-_bebedouros_na_lagoa__THaNiRZ.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1009/028_-_indicacao_n_028-22_-_lixeira_de_coleta_se_ccjFmai.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1011/029_-_indicacao_n_029-22_-_cursos_pre_vestibula_A4JiOKU.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1014/030_-_indicacao_n_030-22_-_faixa_de_pedestre_ad_V2G9b8V.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1015/031_-_indicacao_n_031-22_-_faixa_elevada_advent_xXhejco.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1018/032_-_indicacao_n_032-22_-_casal_de_garcas_para_f8cMtzW.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1038/033_-_indicacao_n_033-22_-_revitalizacao_praca__xvxiA8x.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1039/034_-_indicacao_n_034-22_-_reforma_posto_vila_r_Gg8r2lF.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1042/035_-_indicacao_n_035-22_-_rotatoria_ba-415_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1045/036_-_indicacao_n_036-22_-_revitalizacao_alamed_o2iFxbX.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1046/036_-_indicacao_n_036-22_-_revitalizacao_centro_wo3MaNe.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1055/038_-_indicacao_n_038-22_-_iluminacao_campo_da__HcvncXe.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1056/039_-_indicacao_n_039-22_-_reforma_bela_vista_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1091/solicita_implantacao_do_sistema_municipal_de_g_T6zF5kW.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1101/041_-_indicacao_n_041-22_-_cobertura_lavanderia_wCAPoiT.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1102/042_-_indicacao_n_042-22_-_pavimentacao_av._mil_26uvI1e.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1103/043_-_indicacao_n_043-22_-_recuperacao_av._flam_5lEdWTj.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1108/044_-_indicacao_n_044-22_-_recuperacao_gerson_d_IqPWRSZ.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1109/045_-_indicacao_n_045-22_-_parque_infantil_lago_ZlGbyLD.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1110/046_-_indicacao_n_046-22_-_ativacao_do_museu_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1111/047_-_indicacao_n_047-22_-_rotas_cicloturistica_iQrYizs.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1112/048_-_indicacao_n_048-22_-_revitalizacao_praca__UsXO1Mv.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1113/049_-_indicacao_n_049-22_-_revitalizacao_rua_co_Lv4xoiQ.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1117/050_-_indicacao_n_050-22_-_felix_mendonca_orcam_No2CVCh.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1132/051_-_indicacao_n_051-22_-_piso_nacional_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1133/052_-_indicacao_n_052-22_-_ronda_pm_e_gm_palmar_IoTZX0x.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1134/053_-_indicacao_n_053-22_-_casa_artesao_palmare_9J0Kqjk.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1135/054_-_indicacao_n_054-22_-_patrolamento_entrada_3tAuzLa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1136/055_-_indicacao_n_055-22_-_reforma_e_revitaliza_H3I0E4g.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1138/057-_indicacao_no__057-22-_placas_central_i_e_i_DxOJDL2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1139/001_-_indicacao_n_001-22_-reforma_da_quadra_vila_isabel.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1140/059_-_indicacao_n_059-22_-_faixa_de_pedestre_ba_NIlgbqz.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1141/060_-_indicacao_n_060-22_-_obras_rua_joaquim_-_gege.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1142/061_-_indicacao_n_061-22_-_unidade_de_saude_qui_5PDjv2x.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1143/062_-_indicacao_n_062-22_-_revitalizacao_praca__ze0D0HB.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1144/063_-_indicacao_n_063-22_-_ponto_de_onubus_band_PqjE36w.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1145/064_-_indicacao_n_064-22_-_pavimentacao_ruas_da_nWXjSBI.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1146/065_-_indicacao_n_065-22_-_pavimentacao_asfalti_lzbXNjG.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1147/066_-_indicacao_n_066-22_-_lavanderia_bairro_vi_08ivzB3.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1148/067_-_indicacao_n_067-22_-_subsede_guarda_em_ba_mwMRWS0.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1149/8067_-_indicacao_n_068-22_-_coletores_de_residu_3joWX5t.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1150/069_-_indicacao_n_069-22_-_centro_de_reabilitac_krU16Y3.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1151/070_-_indicacao_n_070-22_-_revitalizacao_praca__0mnVRa5.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1153/071_-_indicacao_n_071-22_-_faixa_rua_helio_cost_V3YfiRU.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1156/072_-_indicacao_n_072-22_-_pintura_quebra_molas_k9hXd0f.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1157/073_-_indicacao_n_073-22_-_sinalizacao_vertical_cDIHcyg.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1158/074_-_indicacao_n_074-22_-_estudos_p_sinalizaca_Qn1Alyh.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1159/075_-_indicacao_n_075-22_-_cobertura_quadra_pal_Z7mPRpv.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1160/076_-_indicacao_n_076-22_-_calcetamento_rua_ota_gzihOmC.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1164/077_-_indicacao_n_077-22_-_faixa_elevada_av_alv_GNuTSic.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1165/078_-_indicacao_n_078-22_-_saneamente_e_juncao__pl0X4Kw.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1166/079_-_indicacao_n_079-22_-_revitalizacao_do_mon_AxG9Ybn.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1167/080_-_indicacao_n_080-22_-_construcao_de_praca__8qXYC16.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/081_-_indicacao_n_081-22_-_faixa_elevada_av_das_buw3Bju.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1171/082_-_indicacao_n_082-22_-_ronda_maria_da_penha_Tyq0UI4.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1173/083_-_indicacao_n_083-22_-_construcao_de_gaveta_oqEXQKA.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1174/084_-_indicacao_n_084-22_-_corte_raizes_praca_p_EhrAxlF.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1175/085_-_indicacao_n_085-22_-_redutor_de_velocidad_ZG0G4EB.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/086_-_indicacao_n_086-22_-_faixa_de_pedestre_em_puux9dR.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/087_-_indicacao_n_087-22_-_reforma_sizaltina_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/088_-_indicacao_n_088-22_-_reforma_psf_bandeira_-_gege.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/089_-_indicacao_n_089-22_-_calcetamento_rua_15__88RSWr6.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1192/090_-_indicacao_n_090-22_-_estacionamento_av_ge_9Q0mQG0.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1198/091_-_indicacao_n_091-22_-_entrega_dos_colirios_DHpkKqr.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1199/092_-_indicacao_n_092-22_-_construcao_de_praca__vPw4Ivl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1200/093_-_indicacao_n_093-22_-_pavimentacao_rua_jar_ggtcxWN.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1201/094_-_indicacao_n_094-22_-_pavimentacao_rua_j_-_Xnk8s8S.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1202/095_-_indicacao_n_095-22_-_faixa_de_pedestre_av_kM3YyRj.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1205/096_-_indicacao_n_096-22_-_refeitorio_dona_geni_gqYH4QU.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1207/097-_indicacao_no__097-22-_construcao_de_esgoto_PjchifM.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1210/098_-_indicacao_n_098-22_-_pesca_lagoa_15_de_no_UrOBoko.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1216/099-_indicacao_no__099-22-_montes_claros_-_juscelino.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1226/100_-_indicacao_n_100-22_-_placas_de_ruas_vila__s02sTWW.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1227/101_-_indicacao_n_101-22_-_lombada_na_ba130_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1228/102_-_indicacao_n_102-22_-_pavimentacao_tv._9_v_XJeWxQn.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1235/103_-_indicacao_n_103-22_-_redutor_de_velocidade_-_tuca.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1236/104_-_indicacao_n_104-22_-_remuneracao_ladi_-_joao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1237/105_-_indicacao_n_105-22_-_construcao_de_praca__1JKcAKd.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1238/106_-_indicacao_n_106-22_-_construcao_de_praca__GRUx8QY.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1254/107_-_indicacao_n_107-22_-_pavimentacao_rua_vil_HfPnBkL.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1255/108_-_indicacao_n_108-22_-_pavimentacao_jose_pa_J9FwvjP.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1256/109_-_indicacao_n_109-22_-_academia_ao_ar_livre_KxaUdWY.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1272/110-_indicacao_no_110_-22-_construcao_de_pracas_CzR8MfR.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1273/111_-_indicacao_no_111_-22-_plantio_de_arvores__JNdzeC3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1276/112_-_indicacao_n_112-22_-_busto_de_ruy_barbosa_LnYsJjo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1282/113_-_indicacao_no_113-22-_estrada_do_bem_quere_FbYparR.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/881/001_-_mocao_de_aplauso_n_001-22_-_bruno_gama_-_neto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/882/002_-_mocao_de_aplauso_n_002-22_-_saae_inundacao_1JxyYjC.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/883/003_-_mocao_de_pesar_n_003-22_-_naara_duarte_-_j_hA5OOgs.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/884/004_-_mocao_de_pesar_n_004-22_-_valmon_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/885/005_-_mocao_de_pesar_n_005-22_-_leleu_da_semente_TBg9u2z.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/897/006_-_mocao_de_aplauso_n_006-22_-_g10_favelas_-_manu.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/921/007_-_mocao_de_pesar_n_007-22_-_juraci_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/922/008_-_mocao_de_pesar_n_008-22_-_jonne_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/923/009_-_mocao_de_pesar_n_009-22_-_valmir_nasciment_XHEnyXZ.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/926/010_-_mocao_de_pesar_n_010-22_-_dr._nilton_ferna_L1zWPmB.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/930/011_-_mocao_de_pesar_n_011-22_-_dois_irmaos_-_pr_evandro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/932/012_-_mocao_de_aplauso_n_012-22_-_roberta_caires_-_manu.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/940/013_-_mocao_de_aplauso_n_013-22_-_viana__-_mesa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/939/014_-_mocao_de_aplauso_n_014-22_-_jose_rosa_-_gege.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/947/015_-_mocao_de_aplauso_n_015-22_-_luiz_carlos_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/948/016_-_mocao_de_aplauso_n_016-22_-_julio_rodrigue_6tch8Yp.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/962/017_-_mocao_de_aplauso_n_017-22_-_tv_sudoeste_-__W3Homnh.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/970/018_-_mocao_de_pesar_n_018-22_-_terezinha_-_valdeir.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/972/019_-_mocao_de_pesar_n_019-22_-_arlindo_-_manu.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/978/020_-_mocao_de_aplauso_n_020-22_-silvestre_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/979/021_-_mocao_de_aplauso_n_021-22_-_rony_moitinho__Mxlw7jy.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/994/022_-_mocao_de_aplauso_dema_022-22_-_manu.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/995/023_-_mocao_de_aplauso_n_023-22_-_helia_cabeleir_6gg9MZh.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/999/024_-_mocao_de_a_pesar_n_024-22_-_reuter_-_gege.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1000/025_-_mocao_de_aplauso_n_025-22_-_50a_exposicao_OEexAKS.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1006/026_-_mocao_de_pesar_n_026-22_-_naciosene_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1012/027_-_mocao_de_pesar_n_027-22_-_elienide_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1013/028_-_mocao_de_aplauso_n_028-22_-_costureiras_-_1jtV5il.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1017/029_-_mocao_de_aplauso_n_029-22_-_8a_cipm_21_an_Tev7TN8.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1020/030_-_mocao_de_aplauso_n_030-22_-_carlos_pio_-_gege.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1021/031_-_mocao_de_aplauso_n_031-22_-_maria_betania_-_gege.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1022/032_-_mocao_de_aplauso_n_032-22_-_jadira_gomes_-_gege.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1023/033_-_mocao_de_aplauso_n_033-22_-_patricia_de_o_pea87fQ.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1025/034_-_mocao_de_aplauso_n_034-22_-_francisco_lib_CMDhkmZ.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1026/035_-_mocao_de_aplauso_n_035-22_-_dr._abraao_-_gege.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1027/036_-_mocao_de_aplauso_n_036-22_-_sr._rubens_-_gege.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1059/037_-_mocao_de_aplauso_n_037-22_-_noel_locutor__pnyg1Xe.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1090/038_-_mocao_de_aplauso_n_038-22_-_gurda_e_pm_-__BwA6qUf.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1093/039_-_mocao_de_aplauso_n_039-22_-_luciana_in_me_l7RflTr.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1098/040_-_mocao_de_aplauso_n_040-22_-_ana_rosa_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1118/041_-_mocao_de_pesar_n_041-22_-_villadonega_-_manu.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1121/042_-_mocao_de_aplauso_n_042-22_-_dia_do_soldad_m2KQOoJ.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1125/043_-_mocao_de_aplauso_n_043-22_-_2a_igreja_bat_1FG70F7.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1126/044_-_mocao_de_aplauso_n_044-22_-_colegio_model_pSZm9WO.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1170/045_-_mocao_de_aplauso_n_045-22_-_tenente_coron_T1l7b7B.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/046_-_mocao_de_aplauso_n_046-22_-_wellerson_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/047_-_mocao_de_aplauso_n_047-22_-_desfile_7_de__5teuwtE.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/048_-_mocao_de_aplauso_n_048-22_-_xi_olimpiadas_vecAGsw.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/049_-_mocao_de_aplauso_n_049-22_-_karina_promot_WrJBoEq.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/050_-_mocao_de_aplauso_n_050-22_-_84_anos_1_igr_ogiR9n9.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1204/051_-_mocao_de_aplauso_n_051-22_-_45_anos_apae_-_manu.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1206/052_-_mocao_de_aplauso_n_052-22_-_emerson_-_alu_DL2YL8Z.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1213/053_-_mocao_de_aplauso_n_053-22_-_jose_carlos_f_XhkjJNM.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1214/054_-_mocao_de_aplauso_n_054-22_-_professores_d_tCryBqV.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1215/055_-_mocao_de_aplauso_n_055-22_-_osmar_da_glob_7dD7S4l.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1229/056_-_mocao_de_aplauso_n_056-22_-_gurda_m_-_joao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1230/057_-_mocao_de_aplauso_n_057-22_-_carmelita_-_manu.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1260/058_-_mocao_de_aplauso_n_058-22_-_enfermeira_cl_Wr1yRYm.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1283/059_-_mocao_de_aplauso_n_059-22_-_simao_enferme_ugDHN7d.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/909/001_-_projeto_de_decreto_no_001-22_-_titulo_de_c_ZnklaUJ.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/912/002_-_projeto_de_decreto_no_002-22_-_titulo_de_c_K84skIb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/913/003_-_projeto_de_decreto_no_003-22_-_titulo_de_c_yCBsLSj.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/925/004_-_projeto_de_decreto_no_004-22_-_titulo_de_c_MFWaUSt.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/942/005_-_projeto_de_decreto_no_005-22_-_titulo_de_c_OFm8BKv.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/943/006_-_projeto_de_decreto_no_006-22_-_titulo_de_c_DR3Zoac.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/946/007_-_projeto_de_decreto_n_007-22_-_titulo_de_ci_KghlVfx.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/951/008_-_projeto_de_decreto_no_008-22_-_titulo_de_c_WqGIkbp.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/952/009_-_projeto_de_decreto_no_009-22_-_titulo_de_c_g7m4XMs.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/961/010_-_projeto_de_decreto_no_010-22_-_titulo_de_c_VxDDtLq.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/963/011_-_projeto_de_decreto_no_011-22_-_titulo_de_c_c7muRhW.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/964/012_-_projeto_de_decreto_no_012-22_-_titulo_de_c_VZcK5Fa.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/967/titulo_de_cidadao_sr_jose_carlos_vieira_costa.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/973/014_-_projeto_de_decreto_no_014-22_-_honra_ao_me_xmtr0cE.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/974/015_-_projeto_de_decreto_no_015-22_-_titulo_hono_skoHTk9.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/977/016_-_projeto_de_decreto_no_016-22_-_titulo_hono_SO0oR0Y.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1004/018_-_projeto_de_decreto_n_018-22_-_titulo_kati_J9BViOa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1028/019_-_projeto_de_decreto_n_019-22_-_abraao_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1034/020_-_projeto_de_decreto_n_020-22_-_edmilson_-_neto.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1035/021_-_projeto_de_decreto_n_021-22_-_maria_ivani_-_neto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1036/022_-_projeto_de_decreto_n_022-22_-_antonio_-_j_IMNbC32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1086/023_-_projeto_de_decreto_n_023-22_-_dr._irineu__Q0Wuvmu.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1097/024_-_projeto_de_decreto_n_024-22_-_titulo_wils_AqRNt2V.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1120/025_-_projeto_de_decreto_n_025-22_-_titulo_jack_OeMxF4Q.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1127/026_-_projeto_de_decreto_n_026-22_-_titulo_cris_gvXSIYO.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1129/027_-_projeto_de_decreto_n_027-22_-_titulo_sola_9ZzwGeo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1131/028_-_projeto_de_decreto_n_028-22_-_titulo_mari_iGJ9e9L.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1154/029_-_projeto_de_decreto_n_029-22_-_titulo_rona_oRJmlkU.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1163/030_-_projeto_de_decreto_n_030-22_-_titulo_augu_UUNKPDB.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1239/031_-_projeto_de_decreto_n_031-22_-_titulo_fabi_5YyxPWW.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1240/032_-_projeto_de_decreto_n_032-22_-_titulo_-_ni_XFrRjAq.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1257/033_-_projeto_de_decreto_n_033-22_-_titulo_-_pa_xXDN46j.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1274/034_-_projeto_de_decreto_n_034-22_-_titulo_-_fa_pei0TXD.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1275/035_-_projeto_de_decreto_n_035-22_-_titulo_-_am_lQ6sAPs.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/928/001_-_projeto_de_lei_do_legislativo_n_001-22_-_b_MgftFxI.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/941/002_-_projeto_de_lei_do_legislativo_n_002-22_-_r_JjxACAZ.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/960/003_-_projeto_de_lei_do_legislativo_n_003-22_-_c_nR5Kwmx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/968/005_-_projeto_de_lei_do_legislativo_n_005-22_-_m_hLVMw0T.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1005/006_-_projeto_de_lei_do_legislativo_n_006-22_-__aKr0AOJ.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1010/007_-_projeto_de_lei_do_legislativo_n_007-22_-__AGrAIHz.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1019/008_-_projeto_de_lei_do_legislativo_n_008-22_-__CsF5Ale.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1037/010_-_projeto_de_lei_do_legislativo_n_010-22_-__eYuFcuf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1048/011_-_projeto_de_lei_do_legislativo_n_011-22_-__dG51pqr.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1054/012_-_rua_jose_frederico_-_neto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1058/013_-_projeto_de_lei_do_legislativo_n_013-22_-v_wmzAhIO.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1060/014_-_projeto_de_lei_do_legislativo_n_014-22_-__aHvZ9Xf.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1063/015_-_projeto_de_lei_do_legislativo_n_015-22_-__sbcnVRQ.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1064/016_-_projeto_de_lei_do_legislativo_n_016-22_-__RrLfnXi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1087/017_-_projeto_de_lei_do_legislativo_n_017-22_-__0GW8T1D.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1124/018_-_projeto_de_lei_do_legislativo_n_018-22_-__gTw5LPP.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/019_-_projeto_de_lei_do_legislativo_n_019-22_-__0NdcLoY.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1208/020_-_projeto_de_lei_do_legislativo_n_020-22_-__yiduoyq.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1232/022_-_projeto_de_lei_do_legislativo_n_022-22_-__lLdoNxY.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1231/023-_projeto_de_lei_do_legislativo_n_023-22_-_p_qf6O4Jo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1242/024-_projeto_de_lei_do_legislativo_n_024-22_-_c_WJDGBS8.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1243/025-_projeto_de_lei_do_legislativo_n_025-22_-_d_ejkGcaY.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1244/026-_projeto_de_lei_do_legislativo_n_026-22_-_d_T4VYezv.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1258/027-_projeto_de_lei_do_legislativo_n_027-22_-_r_z7cB098.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1265/028_-_projeto_de_lei_do_legislativo_n_028_-22_-_2VX9Enf.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1092/001_-_projeto_de_resolucao_n_001-22_-_procon_le_P2lntQi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1152/002_-_projeto_de_resolucao_n_002-22_-_galeria_l_XzkxYr0.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/003_-_projeto_de_resolucao_n_003-22_-_antera_re_ERLyBWD.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1211/004_-_projeto_de_resolucao_no_004_-_comissao_di_ZIq8BO5.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1284/002-22_-_emenda_a_lei_organica_-_apenas_13__-_p_CZeA1h2.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1285/003-22-_emenda_a_lei_organica_-_ferias_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/886/001_-_requerimento_n_001-21_-_sessao_especial_di_a1e6HmC.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/887/002_-_requerimento_n_002-21_-_sessao_especial_ou_h6ezK8Y.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/888/003_-_requerimento_n_003-21_-_sessao_especial_av_YMrRcfW.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/896/004_-_requerimento_n_004-21_-_sessao_especial_di_3COG1N6.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/901/005_-_requerimento_n_005-21_-_sessao_especial_di_Jxc1JR8.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/902/006_-_requerimento_n_006-21_-_audiencia_publica__ef73miU.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/917/007_-_requerimento_n_007-21_-_sessao_especial_ca_rW65gQX.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/933/008_-_requerimento_n_008-22_-_informacoes_contra_jekP5kH.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/934/009_-_requerimento_n_009-21_-_informacoes_todos__c3Zw3dp.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/935/010_-_requerimento_n_010-21_-_informacoes_museu_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/936/011_-_requerimento_n_011-21_-_sessao_especial_lu_4jv8dMD.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_autorizacao_arcebispo.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/938/013_-_requerimento_n_013-21_-_sessao_especial_fa_6umBsdw.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/949/014_-_requerimento_n_014-22_-_aud_pulica_agricul_8xmMwhc.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/950/015_-_requerimento_n_015-21_-_aud_pulica_reterri_3WbABo7.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/959/016_-_requerimento_n_016-22_-_audiencia_publica__lQbhOUy.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/996/017_-_requerimento_n_017-22_-_comissao_av_julio__o7etOs0.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1003/018_-_requerimento_n_018-22_-_sessao_especial_a_EMHPl1m.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1024/019_-_requerimento_n_019-22_-_sessao_especial_m_jcxhbOk.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1041/020_-_requerimento_n_020-22_-_sessao_especial_8_ykqp1Kj.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1044/021_-_requerimento_n_021-22_-direito_portadores_68gPg0w.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1062/022_-_requerimento_n_022-22_-_sessao_especial_c_iO1THL2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1100/024_-_requerimento_n_024-22_-_sessao_especial_p_PN55RUS.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1115/025_-_requerimento_n_025-22_-_sessao_especial_e_5H8TZDN.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1116/026_-_requerimento_n_026-22_-_sessao_especial_p_Y0LEwAW.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1122/027_-_requerimento_n_027-22_-_sessao_especial_a_S2fEiHT.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1123/028_-_requerimento_n_028-22_-_sessao_itinerante_biF2Ex2.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1128/029_-_requerimento_n_029-22_-_plano_de_cargos_e_ladzONf.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1130/030_-_requerimento_n_030-22_-_aud.publica_saude_AErsjMm.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1155/031_-_requerimento_n_031-22_-_aud.publica_saude_THBHVrg.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1161/032_-_requerimento_n_032-22_-_informacoes_sesab.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1162/033_-_requerimento_n_033-22_-_sessoes_periodo_e_xCvIp2B.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1172/034_-_requerimento_n_034-22_-_sessao_especial_s_clyz1i7.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1217/035_-_requerimento_n_035-22_-_sessoes_conscienc_pO9ALgV.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1218/036_-_requerimento_n_036-22_-_pedido_de_informa_LQme0dU.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1261/037_-_requerimento_n_037-22_-_solicita_informac_7836Abg.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1262/038_-_requerimento_n_038-22_-_saae_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1263/039_-_requerimento_n_039-22_-_informacoe_sobre__1KJ5M0d.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1264/040_-_requerimento_n_040-22_-_sibele.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/904/veto_total_n_001-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1104/veto_total_n_002-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1105/veto_parcial_n_003-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1106/veto_parcial_n_004-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1107/veto_total_n_005-22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1241/veto_total_ao_pl_n_006-22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_o_executivo_n_001-22_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/903/projeto_de_lei_o_executivo_n_002-22_-_secretaria_quddqhe.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/927/projeto_de_lei_o_executivo_n_003-22_-_codigo_de_etica.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/965/004-2022_-_projeto_de_lei_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/980/plo_executivo_n_005-22_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1007/projeto_do_executivo_n_006-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1016/projeto_do_executivo_n_007-22_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_do_executivo_n_008-22_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_do_executivo_n_009-22_fundo_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1032/projeto_do_executivo_n_010-22_pelotao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1033/projeto_do_executivo_n_011-22_abertura_de_credi_nvSDV81.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1043/projeto_do_executivo_n_012-22_-_fundo_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1085/projeto_do_executivo_n_013-22_-_professores_reajuste.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1094/014_-_projeto_de_lei_n_014-22_-_doacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1095/015_-_projeto_de_lei_n_015-22_-_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_do_executivo_n_016-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/017_-_projeto_de_lei_n_017-22_-_procon.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1280/018-2022_-_projeto_loa_2023_-_pm_itapetinga.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1197/019_-_plo_executivo_n_019-22_-_complexo_educacional.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_do_executivo_n_020-22_-_servico_de_tran_5PvGXBZ.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1233/projeto_do_executivo_n_021-22_-_meia_passagem_e_wNPjH4W.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1234/plo_executino_n_22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_23_-_cip.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1253/pl_24-22_reajuste_saae.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_25_executivo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_no_001-2022_-_projeto_de_lei_do_executiv_OYZW5IZ.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/957/002_-_parecer_ao_pl_do_executivo_n_002-22_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/981/parecer_ccjr_n_003-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/982/parecer_ccjr_n_004-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/983/parecer_ccjr_n_005-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/984/parecer_ccjr_n_006-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/985/parecer_ccjr_n_007-22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/986/parecer_ccjr_n_008-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/987/parecer_ccjr_n_009-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/988/parecer_ccjr_n_010-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/989/parecer_ccjr_n_011-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/990/parecer_ccjr_n_012-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/991/parecer_ccjr_n_013-22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/998/parecer_no_014-2022_-_concede_titulo_de_cidadao__30204L7.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/993/parecer_ccjr_n_015-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1047/017_-_parecer_ao_pl_do_executivo_n_023-21_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1065/parecer_no_018_ao_projeto_de_decreto_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1066/parecer_no_019_ao_projeto_de_decreto_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1067/parecer_no_020_ao_projeto_de_decreto_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1068/parecer_no_021_ao_projeto_de_decreto_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1069/parecer_no_022_ao_projeto_de_decreto_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1070/parecer_no_023_ao_projeto_de_decreto_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1071/parecer_no_024_ao_projeto_de_decreto_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1119/parecer_no_025_projeto_de_lei_21-2021_-_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1072/parecer_no_027_ao_projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1073/parecer_no_028_ao_projeto_de_lei_09-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1074/parecer_no_029_projeto_de_lei_no_10-2022_-_pelotao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1075/parecer_no_030_ao_projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1076/parecer_conjunto_no_31-2022_ao_projeto_de_lei_n_jiWHEBp.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1077/parecer_no_032_ao_plo_001_-2022_-_bueiros_ecolo_FdvNeKo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1078/parecer_no_033_ao_plo_004_-2022_-_convenios_com_5YjaAIn.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1079/parecer_no_034-2022_ao_plo_005_-2022_-_premio_m_g2BE2kk.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1080/parecer_no_035_ao_plo_008_-2022_-_proibe_sirene_9xR0PLi.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1081/parecer_no_036_ao_plo_010_-2022_-_proibe_uso_de_Hm3mpRl.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1082/parecer_no_037_ao_plo_012_-2022_-_denomina_rua__Kh3s3Za.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/parecer_no_039_ao_plo_014_-2022_do_executivo_-__ywcV3rW.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1193/parecer_no_040_ao_plo_006_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1194/parecer_no_041_ao_plo_007_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1195/parecer_no_042_ao_plo_017_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1196/parecer_no_043_ao_plo_018_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_no_044_ao_p._resolucao_004-22_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_no_045_ao_plo_016_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_46-22_-_projeto_de_lei_029-22_-legislat_nlHBfps.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_no_047_ao_plo_020_-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1224/parecer_48-22_-_projeto_de_lei_019-22_-legislat_NkOEHoo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1225/parecer_no_049_ao_plo_014-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_no_050_ao_plo_024-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1249/parecer_no_051_ao_plo_025-2022_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1259/parecer_no_052-2022_-contas_2019.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1271/parecer_n_053-22_da_ccjr.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/975/001_-_parecer_n_001-22_-_contas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1209/parecer_002-22_-_comissao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2022/1203/parecer_001-22_-_comissao_a._social.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H388"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="37.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="203.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>