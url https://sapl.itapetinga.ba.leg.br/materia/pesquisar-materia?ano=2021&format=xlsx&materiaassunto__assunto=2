--- v0 (2025-12-28)
+++ v1 (2026-04-12)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sibele Nery</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2021/469/019_-_requerimento__no_019_-21-_requerimento_cpi_jYKu1DR.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2021/469/019_-_requerimento__no_019_-21-_requerimento_cpi_jYKu1DR.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos do parágrafo 3° do artigo 58 da Constituição Federal e na forma do artigo 35 do Regimento Interno, a criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar os óbitos ocorridos na UTI do Hospital Cristo Redentor (fundação José Silveira), entre janeiro/2020 até março/2021, período que atuou dentro da UTI um falso médico, conforme nota divulgada pela policia civil (21ª COORPIN), bem como exaustivamente noticiado pelos meios de comunicação, apurando, portanto, as possíveis irregularidades na área da saúde pública, tendo em vista que o HCR/Fundação José Silveira mantém contrato de prestação de serviços com o Município de Itapetinga, delimitando, portanto, os danos sofridos pela comunidade de Itapetinga e apurando as devidas responsabilidades.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2021/469/019_-_requerimento__no_019_-21-_requerimento_cpi_jYKu1DR.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2021/469/019_-_requerimento__no_019_-21-_requerimento_cpi_jYKu1DR.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>