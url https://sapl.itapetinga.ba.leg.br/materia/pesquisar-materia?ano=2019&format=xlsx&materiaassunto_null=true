--- v0 (2026-02-25)
+++ v1 (2026-06-14)
@@ -54,483 +54,483 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Romildo Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01/2019_x000D_
 _x000D_
 _x000D_
 Sra. Presidente,_x000D_
 Srs, Vereadores,_x000D_
 _x000D_
 	INDICO a Mesa Diretora da Câmara Municipal de Itapetinga, após ter ouvido o soberano Plenário e de acordo com os trâmites legais e regimentais, a EMENDA referente ao Projeto de Lei N° 022/2019 que “AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR BENS MÓVEIS, IMÓVEIS E INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO DE ITAPETINGA, DE ACORDO COM A LEI 8.666/93.”</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 002/2019_x000D_
 _x000D_
 _x000D_
 Sra. Presidente,_x000D_
 Srs, Vereadores,_x000D_
 _x000D_
 	INDICO a Mesa Diretora da Câmara Municipal de Itapetinga, após ter ouvido o soberano Plenário e de acordo com os trâmites legais e regimentais, a EMENDA referente ao Projeto de Lei N° 022/2019 que “AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR BENS MÓVEIS, IMÓVEIS E INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO DE ITAPETINGA, DE ACORDO COM A LEI 8.666/93.”</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/142/emenda__modificativa_pl_22_2019.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/142/emenda__modificativa_pl_22_2019.doc</t>
   </si>
   <si>
     <t>Emenda modificativa ao projeto de lei 022/2019</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/146/emenda_supressiva_pl_22_2019.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/146/emenda_supressiva_pl_22_2019.doc</t>
   </si>
   <si>
     <t>Emenda supressiva ao projeto de lei 022/2019</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João de Deus</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/1/document.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/1/document.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A COLOCAÇÃO DE UM POSTO DE ATENDIMENTO PARA PAGAMENTO, LIGAÇÃO E RELIGAÇÃO DO SAAE NA V</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Naara Duarte</t>
   </si>
   <si>
     <t>Teste...</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Valquírio</t>
   </si>
   <si>
     <t>Solicitando a construção de  uma praça na área institucional de responsabilidade do Governo da Bahia, localizada no Conjunto Habitacional da Urbis, vizinho ao Ginásio de Esporte no município de Itapetinga Bahia.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>No sentido de credenciar o Posto de Saúde José Mendonça Luna, com atendimento odontológico com equipe completa com profissionais  em Saúde Bucal.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/43/035-ind._acuidade_visual_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/43/035-ind._acuidade_visual_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Para viabilizar uma ação conjunta visando realizar exames de acuidade visual nas escolas municipais periodicamente.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/37/036-ind._reforma_no_posto_-_valquirio_pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/37/036-ind._reforma_no_posto_-_valquirio_pdf.pdf</t>
   </si>
   <si>
     <t>viabilizar uma reforma no posto de saúde do Bairro da Vila Izabel.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Diga Diga</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/40/037-_iindicacao-concurseiro_solidario_-_diga_diga_pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/40/037-_iindicacao-concurseiro_solidario_-_diga_diga_pdf.pdf</t>
   </si>
   <si>
     <t>solicitando que estude a possibilidade de firmar parceria para a implementação do projeto “concurseiro solidário)</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Márcio Piu</t>
   </si>
   <si>
     <t>solicitando pavimentação nas Ruas Erite de Carvalho, Belmiro Leite e na Travessa Ney Coelho no Bairro Américo Nogueira.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Solicitando implantação de acesso a internet WIFI LIVRE E GRATUÍTO na Praça Joaquim Hortélio no Distrito de Palmares.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Fabiano Bahia</t>
   </si>
   <si>
     <t>"solicitando implantação de um posto da Guarda Municipal no Povoado de Palmares".</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Nailton Negreiro</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/98/041-indicacao_041_implantacao_de_calcada_para_ped_qfRxiUr.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/98/041-indicacao_041_implantacao_de_calcada_para_ped_qfRxiUr.pdf</t>
   </si>
   <si>
     <t>Indicação  solicitando a implantação de calçada para pedestres no acesso lateral ao Centro Social Urbano São José.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/106/042_-_ind._bahia_-_revitalizacao_praca_fabiano_bahia.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/106/042_-_ind._bahia_-_revitalizacao_praca_fabiano_bahia.pdf</t>
   </si>
   <si>
     <t>Indica revitalização das praças do Forro e Praça do Valmizão</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Tarugão</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/104/043-indicacao_redutor_de_velocidade-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/104/043-indicacao_redutor_de_velocidade-_tarugao.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado reduto de velocidades nos cruzamentos da Av das Acássias</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Indicação solicitando a construção de uma proteção de alvenaria para os pedestres que trafegam pela ponte da Avenida Paulo Souto.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>que seja encaminhada essa indicação ao Poder Executivo Municipal, à Autarquia Municipal COMUTRAN: que seja implantada Faixas de Travessias Elevadas de Perdestes em frente Igreja Batista Shekinah.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>que seja encaminhada essa indicação ao Poder Executivo Municipal, à secretária competente: que seja ativada Farmácia de distribuição de medicamentos gratuito no Posto de Saúde da Vila Rosa.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/128/047-_indicacao_posto_policial_avancado_na_lagoa-_alberto.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/128/047-_indicacao_posto_policial_avancado_na_lagoa-_alberto.pdf</t>
   </si>
   <si>
     <t>Indicação Solicitando a instalação de um Posto Policial Avançado de Segurança com Câmaras de Monitoramento no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/129/048-_indicacao_construcao_de_praca_na_urbis_-_valquirio.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/129/048-_indicacao_construcao_de_praca_na_urbis_-_valquirio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma praça em uma área institucional no prolongamento da Rua "C", no conjunto Habitacional URBIS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/132/049-_indicacao_construcao_de_ciclovia_-_diga-diga..doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/132/049-_indicacao_construcao_de_ciclovia_-_diga-diga..doc</t>
   </si>
   <si>
     <t>Indicação solicitando a aconstrução de uma coclovia com iluminação no perimetro urbano que compreede no incio na frente á coopardo( Av Izai Amorim) e termino no encontro com a BA-262.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Alberto Policial</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_xxx-2019-posto_policial_lagoa.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_xxx-2019-posto_policial_lagoa.doc</t>
   </si>
   <si>
     <t>indicação solicitando a instalação de um Posto Policial Avançado de Segurança com Câmaras de Monitoramento no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_redutor_de_velocidade.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>indicação ao Poder Executivo Municipal, à Autarquia Municipal COMUTRAN: que seja instalado redutores de velocidade nos cruzamentos da Av. das Acássias.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_csu.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_csu.doc</t>
   </si>
   <si>
     <t>solicitando a implantação de calçada para pedestres no acesso lateral ao Centro Social Urbano São José.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/143/protecao_ponte_da_nova_e_vila.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/143/protecao_ponte_da_nova_e_vila.docx</t>
   </si>
   <si>
     <t>Proteção de alvenaria para os pedestres que trafegam pela ponte da Avenida Paulo Souto</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_elevado_shekinah.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_elevado_shekinah.doc</t>
   </si>
   <si>
     <t>INDICO à Mesa Diretora desta Casa, após ter ouvido o Plenário e de acordo com os trâmites legais e regimentais que seja encaminhada essa indicação ao Poder Executivo Municipal, à Autarquia Municipal COMUTRAN: que seja implantada Faixas de Travessias Elevadas de Perdestes em frente Igreja Batista Shekinah.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_praca_da_vila_isabel.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_praca_da_vila_isabel.doc</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal, à secretária competente: sugerindo a revitalização da Praça Jorge Saliba no bairro Vila Isabel.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_praca_da_nova.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_praca_da_nova.doc</t>
   </si>
   <si>
     <t>Poder Executivo Municipal, à Secretária competente: que seja revitalizado a Praça Izaú Gonçalves de Jesus, entre Avenida Francisco Assis Ribeire e a Rua José Moreno, frente ao do Colégio Polivalente de Itapetinga.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_praca_americo_nogueira.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_praca_americo_nogueira.doc</t>
   </si>
   <si>
     <t>Poder Executivo Municipal, à Secretária competente: que seja Construída uma Praça de lazer com quadra poliesportiva em uma área institucional entra as avenidas Carmélio de Sá e Milton Rodrigues no bairro Américo Nogueira, conhecido pelos moradores de Praça Gilardi.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>José Antunes</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família, pelo falecimento do Pr. Nelson José dos Santos, 84 anos , ocorrido no dia 03 de Agosto de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/39/034-mocao_de_pesar_dito-tarugao_pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/39/034-mocao_de_pesar_dito-tarugao_pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento do Sr. Ednilton Silva Santos,</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/38/035-19_-_mocao_de_aplauso_casa_do_cancer_vca__pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/38/035-19_-_mocao_de_aplauso_casa_do_cancer_vca__pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem a Sra. Maria do Carmo Gomes Cândido (Carminha) fundadora da Casa do Amor</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/47/039-19_-_mocao_no_039-19_-_nossa_senhora_da_graca_LQMcep2.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/47/039-19_-_mocao_no_039-19_-_nossa_senhora_da_graca_LQMcep2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO as paroquias São José e Nossa Senhora das Graças, pela realização de eventos à Semana da Família, realizada no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/49/034-mocao_de_pesar_dito-tarugao_pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/49/034-mocao_de_pesar_dito-tarugao_pdf.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Ednilson Silva Santos</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem a Loja Maçônica de Itapetinga, pela comemoração do Dia do Maçom, ocorrida no último dia 20 de Agosto</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO as paroquias São José e Nossa Senhora das Graças, pela realização de eventos à Semana da Família, no Parque Poliesportivo da Lagoa.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>MOÇAO DE CONGRATULAÇÃO pelo aniversário da Igreja Batista Boas Novas, pelos seus 36 (trinta e seis) anos de atuação no nosso município.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento do Sra. Zenaide Soares da Cunha, ocorrido no dia 24 de agosto de 2019; aos 82 anos.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>MOÇAO DE CONGRATULAÇÃO pelo 20 aniversário do Colégio Modelo Luiz Eduardo Magalhães .</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO em homenagem ao Rotary Clube de Itapetinga pela campanha de arrecadação de fundos para o Novembro Azul.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/105/044-indicacao_de_alvenaria_pela_ponte_da_av_paul_0U8kgDc.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/105/044-indicacao_de_alvenaria_pela_ponte_da_av_paul_0U8kgDc.pdf</t>
   </si>
   <si>
     <t>Indicação de uma proteção de alvenaria para os pedestres que trafegam pela ponte da Avenida Paulo Souto a qual liga a Nova Itapetinga a Vila Izabel</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento do Sr. Oniel Silva Brandão, ocorrido no dia 30 de agosto de 201; aos 93 anos.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO  em homenagem a Segunda Igreja Batista de Itapetinga, pelos seus 52 anos.</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento do Sr. Ednilton Silva Santos, ocorrido no dia 12 de agosto de 2019; aos 69 anos.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
@@ -543,176 +543,176 @@
   <si>
     <t>Valdeir</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, através do seu Corpo Deliberativo, manifesta votos de profundo pesar pelo falecimento do Sr. Edvaldo Rodrigues de Almeida, ocorrido no dia 10 de setembro de 2019 às 20:30hs aos 62 anos.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Anderson da Nova</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A RADIO COMUNITÁRIA VIDA NOVA 104,9 FM, por ter comemorado no dia 07 de setembro de 2008, seus 11 anos de atividades.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO FOTÓGRAFO NILTON CERQUEIRA PELA SUA EXPOSIÇÃO ”COM O BARRO FARÁS TUA ARTE” apresentado no Museu de Arte e Ciências de Itapetinga.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/107/054-19_-_mocao_aplauso_agente_de_saude_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/107/054-19_-_mocao_aplauso_agente_de_saude_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em homenagem aos Agentes de Saúde  de Itapetinga pelo seu dia 04 de Outubro</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/130/mocao_de_pesar_-_zenaide_-_tarugao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/130/mocao_de_pesar_-_zenaide_-_tarugao.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sra. Zenaide Soares da Cunha, ocorrido no dia 24 de agosto de 2019; aos 82 anos.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/135/mocao_de_aplauso_agente_de_saude.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/135/mocao_de_aplauso_agente_de_saude.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO – em homenagem aos Agentes de Saúde de Itapetinga, pelo seu dia 04 de Outubro.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_de_pesar_-_oniel_brandao.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_de_pesar_-_oniel_brandao.doc</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_de_aplauso__ceoq.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_de_aplauso__ceoq.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Centro Especializado Oftalmológico Queiroz (CEOQ), pelo Projeto ItapetingAzul, que ofereceu ao cidadão carente, exames de vista gratuito, com finalidade de detectar a retinopatia diabética.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_aplauso_rotary.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_aplauso_rotary.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO por mais uma campanha “Rotary Day Novembro Azul/2019” que disponibilizou exames gratuito de prevenção ao câncer de próstata à comunidade itapetinguense.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE SAÚDE AO PROJETO DE LEI Nº 11/2019, QUE AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO VALOR DE R$103.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/4/parecer-03-2019.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/4/parecer-03-2019.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº03/2019 DAS COMISSÕES DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS SOBRE O PL Nº 11/2019, QUE AUTORIZA O PODER EXECUTIVO A CONCEDER CARTÃO ALIMENTAÇÃO NO VALOR DE R$240,00 AOS SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº04/2019 DAS COMISSÕES DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO E FINANÇAS, ORÇAMENTO E CONTAS SOBRE O PL Nº 12/2019, QUE AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO VALOR DE R$ 103.000,00.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>CCELMA - Comissão de Cultura, Esporte, Lazer e Meio ambiente</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO REAJUSTE DA TARIFA DE TRANSPORTE COLETIVO MUNICIPAL</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL - Desafeta área pública e autoriza permuta de imóvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/59/032-projeto_de_lei_no32-da_denominacao_da_praca_e_3EJYLQV.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/59/032-projeto_de_lei_no32-da_denominacao_da_praca_e_3EJYLQV.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE CONSTITUIÇÃO DE JUSTIÇA e REDAÇÃO Nº. 013/19_x000D_
 Ao Projeto de Lei nº 032_x000D_
 Autoria do Vereador Nailton Bomfim Negreiro_x000D_
 _x000D_
 “Que denomina Praça Enedina Gomes Cardoso a atual Praça localizada no Bairro Clodoaldo, em frente à Farmácia Camacã, e dá outras providências” .</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE JUSTIÇA E REDAÇÃO Nº. 014/19_x000D_
 Ao Projeto de Lei nº 040 de 2019,_x000D_
 Autoria do Vereador Fabiano Bahia_x000D_
 _x000D_
 “Denomina Conjunto Habitacional Eujácio Simões Filho o antigo Conjunto Habitar Brasil, e dá outras providências”,</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/61/parecer_15-19_-_projeto_de_lei_27-19_-legislativo_4EdlnWp.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/61/parecer_15-19_-_projeto_de_lei_27-19_-legislativo_4EdlnWp.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 015/19_x000D_
 Ao Projeto de Lei nº 27/2019,_x000D_
 Autoria do Vereador Romildo Teixeira_x000D_
 _x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 27/2019, de autoria do Vereador Romildo Teixeira, que “Assegura o acesso dos atletas amadores à pista de atletismo do Estádio Municipal Antônio Carlos Magalhães”.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 016/19_x000D_
 Ao Projeto de Lei nº 019/2019,_x000D_
 Autoria do Prefeito Rodrigo Hagge Costa_x000D_
 _x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 019/19, de autoria do Prefeito Rodrigo Hagge Costa, que “Desafeta área pública e autoriza a doação de imóvel de propriedade do Município e dá outras providências”</t>
   </si>
   <si>
     <t>76</t>
@@ -739,160 +739,160 @@
 Ao Projeto de Lei nº 031 de 2019,_x000D_
 Autoria da Mesa Diretora _x000D_
 _x000D_
 que “Denomina Praça Zacarias Rodrigues Novais, a atual Praça conhecida como José Luna, no Bairro Nova Itapetinga,  e dá outras providências”</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO Nº. 020/19_x000D_
 Ao Projeto de Lei nº 041 de 2019,_x000D_
 Autoria do Vereador Fabiano Bahia_x000D_
 _x000D_
 que  “Denomina Rua Professor Helder Francisco Ferreira, a atual Travessa Rivadavia Ferraz (nome fictício), localizada no Bairro Quintas do Morumbi, e dá outras providências” , após análise da matéria, no que concerne a sua constitucionalidade, chegou a seguinte conclusão</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/86/parecer_21-19_-_projeto_de_lei_12-19_-legislativo_nSXeqdt.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/86/parecer_21-19_-_projeto_de_lei_12-19_-legislativo_nSXeqdt.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 021/19_x000D_
 Ao Projeto de Lei nº 12/2019,_x000D_
 Autoria do Vereador Anderson Alves Cruz_x000D_
 _x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 12/2019, de autoria do Vereador Anderson Alves Cruz, que “Institui o dia 19 de Janeiro, como o “Dia Municipal do Cabeleireiro” em Itapetinga, e dá outras providências”,</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/87/parecer_22-19_-_projeto_de_lei_23-19_-legislativo_9YTWZDI.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/87/parecer_22-19_-_projeto_de_lei_23-19_-legislativo_9YTWZDI.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 022/19_x000D_
 Ao Projeto de Lei nº 023/2019,_x000D_
 Autoria do Vereador João de Deus_x000D_
 _x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 23/2019, de autoria do Vereador João de Deus, que “Redenominar a Avenida Paulo Souto, para Avenida Evandro de Oliveira Andrade, e dá outras providências”</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/88/parecer_23-19_-_projeto_de_lei_33-19_-legislativo_rllzHtQ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/88/parecer_23-19_-_projeto_de_lei_33-19_-legislativo_rllzHtQ.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 023/19_x000D_
 Ao Projeto de Lei nº 033/2019,_x000D_
 Autoria do Vereador Eliomar Alves Barreira_x000D_
 _x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 33/2019, de autoria do Vereador Eliomar Alves Barreira, que “Dispõe sobre a obrigatoriedade de calibrador de pneus em postos de combustíveis e dá outras providências”,</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/89/parecer_24-19_-_projeto_de_lei_30-19_-legislativo_FeY7Fbh.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/89/parecer_24-19_-_projeto_de_lei_30-19_-legislativo_FeY7Fbh.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 024/19_x000D_
 Ao Projeto de Lei nº 030/2019,_x000D_
 Autoria do Vereador Valdeir Chagas do Nascimento_x000D_
 _x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 30/2019, de autoria do Vereador Valdeir Chagas do Nascimento, que “Denomina Rua Valdir Alves Silva “VALDO GORDO”, a atual Travessa 05, Bairro Vila Erika, e dá outras providências”</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/92/parecer_25-19_-_projeto_de_lei_023-19_-execultivo_oZHCRs9.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/92/parecer_25-19_-_projeto_de_lei_023-19_-execultivo_oZHCRs9.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº. 025/19_x000D_
 Ao Projeto de Lei nº 023/2019,_x000D_
 Autoria do Prefeito Rodrigo Hagge Costa_x000D_
 _x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 023/19, de autoria do Prefeito Rodrigo Hagge Costa, que “Transforma em Alameda parte da Rua Carneiro Ribeiro e dá outras providências”.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL Nº 026/19 DA COMISSÃO DE JUSTIÇA E REDAÇÃO: "que Altera a lei Nº 1.117/2012 acrescentando a obrigatoriedade do controle de jornada por ponto eletrônico dos assessores e demais servidores nomeados ou contratados e da outras providências."</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Parecer 27/19 ao projeto 013/19</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Parecer  nº 028/19 ao  projeto de Lei 021/19</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/114/parecer_29-19_-_projeto_de_lei_025-19_-legislati_eb2BpKa.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/114/parecer_29-19_-_projeto_de_lei_025-19_-legislati_eb2BpKa.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE JUSTIÇA E REDAÇÃO Nº. 029/19_x000D_
 Ao Projeto de Lei nº 025/2019,_x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 025/2019, de autoria do Vereador Anderson Alves Cruz, que “Disciplina regra sobre o transporte de passageiro em regime de fretamento no Município de Itapetinga e dá outras providências”, após análise da matéria, no que concerne a sua constitucionalidade, chegou a seguinte conclusão:</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PARECER Nº. 030/19_x000D_
 Ao Projeto de Lei nº 027/2019,_x000D_
 Autoria do Vereador ROMILDO TEIXEIRA_x000D_
 _x000D_
 A Comissão de Constituição, Justiça e Redação, no uso de suas atribuições legais, reunida para apreciar o Projeto de Lei nº 027/2019, de autoria do Vereador Romildo Teixeira Santos, que “Assegura o acesso dos atletas amadores à pista de atletismo do Estádio Municipal Antônio Carlos Magalhães”, após análise da matéria, no que concerne a sua constitucionalidade, chegou a seguinte conclusão:</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PARECER CONJUNTO 031/19 - FAVORÁVEL AO  PROJETO DE LEI Nº 022/19 DO EXECUTIVO - LEILÃO DE BENS</t>
   </si>
   <si>
     <t>115</t>
@@ -949,568 +949,568 @@
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Projeto de Lei “Institui o Dia Municipal do Advogado e demais profissionais da área jurídica e dá outras Providências”.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Parecer Favorável “Institui a Semana Municipal de Homenagem e Louvor à Canonização de Irmã Dulce e dá outras Providências”.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do LEGISLATIVO</t>
   </si>
   <si>
     <t>“Dispõe sobre parceria com Poder Executivo Municipal de Itapetinga com à Organização Comunitária Voltando a Vida" e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/30/003_projeto_wifi_tarugao_pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/30/003_projeto_wifi_tarugao_pdf.pdf</t>
   </si>
   <si>
     <t>“Cria o “Programa de Internet Móvel Wi-Fi PRAÇAS TODOS CONECTADOS” nas praças e pontos turísticos do Município de Itapetinga e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/31/004-projeto_de_lei_04-19_casa_de_apoio_a_paciente_lGExGbA.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/31/004-projeto_de_lei_04-19_casa_de_apoio_a_paciente_lGExGbA.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de Casas de Apoio às pessoas em tratamento de Câncer em outros Municípios”</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/13/006-projeto_de_lei_06-19_cria_programa_de_apoio_a_tQ5ytTH.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/13/006-projeto_de_lei_06-19_cria_programa_de_apoio_a_tQ5ytTH.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa de Apoio ao Esporte Amador e dá outras providências.”</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>Rodrigo Hagge</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER EXECUTIVO A CONCEDER CARTÃO ALIMENTAÇÃO NO VALOR DE R$ 240,00 AOS SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>“Institui o dia 19 de Janeiro, como o “Dia Municipal do Cabeleireiro” em Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Autoriza a Criação do Programa Habitacional do Servidor Público Municipal denominada “Minha Casa Itapetinga”, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/21/016-_projeto_de_lei__016-19_passe_livre_para_os_r_lFSK2Ue.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/21/016-_projeto_de_lei__016-19_passe_livre_para_os_r_lFSK2Ue.pdf</t>
   </si>
   <si>
     <t>“Estabelece a Gratuidade do Transporte Coletivo Urbano, aos Atiradores do Tiro de Guerra – 06-023 Itapetinga-Bahia, e dá outras providências”.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/23/018-projeto_de_lei_018-19__determina_trafego_de_p_2l9Yiqp.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/23/018-projeto_de_lei_018-19__determina_trafego_de_p_2l9Yiqp.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a determinação do Tráfego de passageiros somente sentados no transporte de passageiros em regime de fretamento no Município de  Itapetinga, e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/25/019-19_-_projeto_de_lei_-_diga_diga_-_mudanca_nom_KEjMpI1.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/25/019-19_-_projeto_de_lei_-_diga_diga_-_mudanca_nom_KEjMpI1.pdf</t>
   </si>
   <si>
     <t>“Redenomina a Creche Virginia Hagge, passando a se chamar Creche Professora Celeste Passos e dá outras providências”.</t>
   </si>
   <si>
     <t>Redenomina a Creche Iracema Hagge, passando a se chamar Creche Professora Iara Pio e dá outras providências</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Denomina Avenida José Vaz Espinheira, a antiga Av. Catolé no conjunto habitacional 12 de Dezembro, e dá outras providências</t>
   </si>
   <si>
     <t>João de Deus, Valdeir</t>
   </si>
   <si>
     <t>Redenomina a Avenida Paulo Souto, para Avenida Evandro de Oliveira Andrade, e dá outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/32/024-19_projeto_de_lei_-_rua_jose_carlos_campos_pd_bTWHdlQ.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/32/024-19_projeto_de_lei_-_rua_jose_carlos_campos_pd_bTWHdlQ.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua José Carlos Campos, a atual Rua Erlan Martins, de nome fictício, no Bairro Vila Riachão, e dá outras providências”.</t>
   </si>
   <si>
     <t>Disciplina regra sobre o transporte de passageiros em regime de fretamento no Município de Itapetinga e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/19/026-19_-_projeto_de_lei_no_026-19_-_campo_de_fute_eTBGKeW.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/19/026-19_-_projeto_de_lei_no_026-19_-_campo_de_fute_eTBGKeW.pdf</t>
   </si>
   <si>
     <t>Denomina Campo de Futebol Cosme Pereira, o atual Campo de futebol da Vila Isabel, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/27/027-_projeto_de_lei_no_027-19_romildo__pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/27/027-_projeto_de_lei_no_027-19_romildo__pdf.pdf</t>
   </si>
   <si>
     <t>Assegura o acesso dos atletas amadores á pista de atletismo do Estádio Municipal Antônio Carlos Magalhães.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/26/030_-_projeto_de_lei_no_030-19_-_rua_valdir_silve_Q3eCnEA.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/26/030_-_projeto_de_lei_no_030-19_-_rua_valdir_silve_Q3eCnEA.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Valdir Alves Silveira “VALDO GORDO”, a atual Travessa 05, Bairro Vila Erika, e dá outras providências”.</t>
   </si>
   <si>
     <t>Anderson da Nova, Naara Duarte, Nailton Negreiro</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/18/031-_projeto_de_lei_no_31_praca_zacarias_rodrigue_blS0slx.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/18/031-_projeto_de_lei_no_31_praca_zacarias_rodrigue_blS0slx.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Zacarias Rodrigues Novais, a atual Praça conhecida como José Luna, no Bairro Nova Itapetinga, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/16/032-projeto_de_lei_no32-da_denominacao_da_praca_e_B1pGbKF.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/16/032-projeto_de_lei_no32-da_denominacao_da_praca_e_B1pGbKF.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Enedina Gomes Cardoso a atual Praça localizada no Bairro Clodoaldo, em frente à Farmácia Camacã, e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de calibrador de pneus em postos de combustíveis e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/14/034-_projeto_de_lei_dia_do_radialista_-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/14/034-_projeto_de_lei_dia_do_radialista_-_tarugao.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Radialista no calendário Comemorativo do Município de Itapetinga-Bahia</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/10/035-projeto_de_lei_ponto_eletronico_-_romildo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/10/035-projeto_de_lei_ponto_eletronico_-_romildo.pdf</t>
   </si>
   <si>
     <t>Altera a lei Nº 1.117/2012 acrescentando a obrigatoriedade do controle de jornada por ponto eletrônico dos assessores e demais servidores nomeados ou contratados e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/12/036-_projeto_de_lei__artistas_da_terra_-_romildo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/12/036-_projeto_de_lei__artistas_da_terra_-_romildo.pdf</t>
   </si>
   <si>
     <t>Cria o programa Nossa Gente que visa incentivar a participação dos artistas da terra nos eventos culturais do município e da outras providencias</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/159/037_-_projeto_de_lei_no_037-19_-_dia_do_advogado_-_bahia.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/159/037_-_projeto_de_lei_no_037-19_-_dia_do_advogado_-_bahia.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal do Advogado e demais profissionais da área jurídica e dá outras Providências”.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/53/042-projeto_de_lei_042-19__-_-_projeto_escolinhas_oCq28bX.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/53/042-projeto_de_lei_042-19__-_-_projeto_escolinhas_oCq28bX.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver Programa de implementação e reestruturação das escolinhas de futebol do município de Itapetinga, visando o acompanhamento pedagógico, médico e assistencial”.</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/54/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_sRi7iBp.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/54/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_sRi7iBp.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua Professor Helder Francisco Ferreira, a atual Travessa Rivadavia Ferraz (nome fictício), localizada no Bairro Quintas do Morumbi, e dá outras providências”.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/62/040-projeto_de_lei_no040-_denomina_conjuto_ha._eu_ealNytR.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/62/040-projeto_de_lei_no040-_denomina_conjuto_ha._eu_ealNytR.pdf</t>
   </si>
   <si>
     <t>Denomina Conjunto Habitacional Eujácio Simões Filho o antigo Conjunto Habitar Brasil, e dá outras providências</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/63/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_Du9uUNo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/63/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_Du9uUNo.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Professor Helder Francisco Ferreira, a atual Travessa Rivadavia Ferraz (nome fictício), localizada no Bairro Quintas do Morumbi, e dá outras providências</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>João de Deus, Alberto Policial</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver Programa de implementação e reestruturação das escolinhas de futebol do município de Itapetinga, visando o acompanhamento pedagógico, médico e assistencial</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/82/042-_ponto_eletronico_saude-_romildo_teixeira.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/82/042-_ponto_eletronico_saude-_romildo_teixeira.pdf</t>
   </si>
   <si>
     <t>Institui o ponto eletrônico para controle de jornada de trabalho dos servidores da saúde, efetivos, comissionados ou contratados, inclusive médicos e odontólogos e dá outras providencias.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Institui o Programa Ambulante Legal, com o objetivo de promover a legalização, identificação, capacitação, padronização, estruturação e controle do comércio ambulante no Município de Itapetinga e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Jair Saloes</t>
   </si>
   <si>
     <t>Denomina Praça Antônio Carlos Costa, a atual Praça localizada entre a Avenida das Palmeiras e a Avenida Hildebrando Nogueira e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Homenagem e Louvor à Beatificação de Irmã Dulce e dá outras Providências”.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>“Estabelece requisitos para denominação de Ruas, Avenidas, Estradas, Travessas, Praças, Rótulas, Parque, Prédios, Passeios, Alamedas, Monumentos e demais designações congêneres, e dá outras providências;”.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>“Denomina Rua Lindinalva Santos de Carvalho (Linda da IPAM), a atual Rua Cristovam Colombo, de nome fictício, no Bairro Quintas do Morumbi, e dá outras providências”.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_-_rua_linda_ipam.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_-_rua_linda_ipam.doc</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/133/ponto_eletronico_saude_em_geral.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/133/ponto_eletronico_saude_em_geral.docx</t>
   </si>
   <si>
     <t>Fica instituído o Sistema de registro eletrônico do Ponto Biométrico Digital como ferramenta oficial de verificação de frequência dos servidores da saúde do Município de Itapetinga.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/140/regulacao_ambulantes.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/140/regulacao_ambulantes.docx</t>
   </si>
   <si>
     <t>Promove a regularização do comércio ambulante no município de Itapetinga, tendo como principal objetivo a humanização e valorização do trabalho por meio da legalização, identificação, capacitação, padronização, estruturação e controle do comércio ambulante em parceria com órgãos públicos ou privados.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/150/substitutivo_lei_1185_passe_livre.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/150/substitutivo_lei_1185_passe_livre.doc</t>
   </si>
   <si>
     <t>Fica assegurada à pessoa com deficiência física, auditiva, visual, mental, transtorno global do desenvolvimento ou transtorno do espectro autista, deficiência por causas genéticas, deficiências múltiplas ou associação de duas ou mais deficiências a gratuidade das passagens em transportes coletivos no âmbito do sistema de transporte público do Município de Itapetinga.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/28/01-_projeto_de_resolucao_01-19estudantil__-_tarugao.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/28/01-_projeto_de_resolucao_01-19estudantil__-_tarugao.pdf</t>
   </si>
   <si>
     <t>“Institui o Título de Vulto Emérito Estudantil Itapetinguense, e dá outras providências”</t>
   </si>
   <si>
     <t>“Modifica a redação do Par. 2°, do Art. 49, do Regimento Interno desta Casa Legislativa, e dá outras providências”. MUDANÇA HORÁRIO DAS SESSÕES</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/33/03-_projeto_de_resolucao_03-2019_-_romildo_pdf.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/33/03-_projeto_de_resolucao_03-2019_-_romildo_pdf.pdf</t>
   </si>
   <si>
     <t>“Cria o Parágrafo Único no art.87 do Regimento Interno desta Casa Legislativa, e dá outras providências”.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/2/9_texto_integral.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/2/9_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE TRANSFORME UMA SESSÃO ORDINÁRIA, COM DATA A DEFINIR, EM SESSÃO ESPECIAL PARA TRATAR SOBRE O PROJ</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Sessão Especial, para tratar sobre o tema: SETEMBRO AMARELO – UMA CAMPANHA PARA A PREVENÇÃO DO SUICÍDIO. O presente requerimento também sugere que a realização da SESSÃO ESPECIAL seja no dia 19 de setembro de 2019</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/70/024-_req.no_024-19_-_requerimento_de_providencias_39h5x0S.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/70/024-_req.no_024-19_-_requerimento_de_providencias_39h5x0S.pdf</t>
   </si>
   <si>
     <t>vem requerer que o soberano plenário legislativo aprove este requerimento direcionado ao Governo do Estado na pessoa do Secretário de Infraestrutura Sr° Marcus Benício Foltz Cavalcante, para que adote a seguinte providência:_x000D_
 _x000D_
 •	Medidas emergenciais de requalificação do pavimento (Tapa Buracos) da Avenida Julio José Rodrigues (Via de acesso a BA 262).</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Sessão Especial para tratar sobre o tema: OUTUBRO ROSA - Uma Campanha para prevenção do cancêr de MAMA</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/83/026-_req._no_026-19_-_reforma_lei_organica.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/83/026-_req._no_026-19_-_reforma_lei_organica.pdf</t>
   </si>
   <si>
     <t>Autorização para criação de comissão especial para proceder estudo e emitir parecer visando a realização da reforma da Lei Orgânica e Regimento Interno.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/85/027-_req._no_027-19_-_sessao_especial_conselho_tutelar.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/85/027-_req._no_027-19_-_sessao_especial_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>que designe uma data para realização de uma Sessão Especial para apresentar e ouvir os candidatos ao Conselho Tutelar de Itapetinga/2020, com data sugestiva para o dia 26 de setembro do ano em curso</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/91/028-_req._no_028-19_-_requerimento_socilitando_os_rAO7CNv.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/91/028-_req._no_028-19_-_requerimento_socilitando_os_rAO7CNv.pdf</t>
   </si>
   <si>
     <t>Requerendo da diretoria do Núcleo Regional de Educação CETEP a inclusão do curso técnico em Patologia Clínica.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>que seja enviado ofício a Fundação José Silveira, para que preste as seguintes informações e emita cópia dos documentos pertinentes:_x000D_
 _x000D_
 _x000D_
 1-	Folha de Pagamento completa dos funcionários (período 2016-2019)</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>que seja enviado ofício a SECRETARIA DE SAÚDE, para que preste as seguintes informações e emita cópia dos documentos pertinentes:_x000D_
 _x000D_
 _x000D_
 1-	Contrato de todos os enfermeiros (período 2016-2019)</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/138/requerimento_conselho_tutelar.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/138/requerimento_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>Sessão Especial para apresentar e ouvir os candidatos ao Conselho Tutelar de Itapetinga/2020. Com data sugestiva dia 26 de outubro.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/139/requerimento_de_providencias_julio_jose.docx</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/139/requerimento_de_providencias_julio_jose.docx</t>
   </si>
   <si>
     <t>Requer que o soberano plenário legislativo aprove o requerimento direcionado ao Governo do Estado para adotar medidas emergenciais de requalificação do pavimento (Tapa Buracos) da Avenida Julio José Rodrigues (Via de acesso a BA 262).</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/44/10_-_projeto_de_lei_no_010-19_-_estrutura_-_executivo.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/44/10_-_projeto_de_lei_no_010-19_-_estrutura_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.057, de 29 de janeiro de 2009 que dispõe sobre a 'ESTRUTURA ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO DE ITAPETINGA', inserindo no art. 15º, para criar os cargos de pregoeiro e auxiliar pregoeiro do município e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/6/plo-12-2019.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/6/plo-12-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL NO VALOR DE R$103.000,00.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_no_13-19_-_doacao_de_area_de_terra.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_no_13-19_-_doacao_de_area_de_terra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a doar área de terra já desapropriada conforme Lei Municipal n.º 696/96, localizada na Fazenda Astrolinda para a finalidade que indica e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/34/19-_projeto_de_lei_no_019-19_-_doacao_de_terreno__02oCK4P.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/34/19-_projeto_de_lei_no_019-19_-_doacao_de_terreno__02oCK4P.pdf</t>
   </si>
   <si>
     <t>Desafeta área pública e autoriza a doação de imóvel de propriedade do Município e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/36/20-_projeto_de_lei_no_020-19_-_doacao_de_terreno__7F5yMwf.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/48/21-_projeto_de_lei_no_021-19_-_doacao_de_terreno__89j5fkp.doc</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/36/20-_projeto_de_lei_no_020-19_-_doacao_de_terreno__7F5yMwf.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/48/21-_projeto_de_lei_no_021-19_-_doacao_de_terreno__89j5fkp.doc</t>
   </si>
   <si>
     <t>Autoriza o Chefe  do Poder Executivo Municipal a doar área de terra já desapropriada conforme Lei Municipal nº 696/96</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a promover a leilão para ALIENAR bens móveis, imóveis e inservíveis de propriedade do município de Itapetinga, de acordo com a Lei nº 8.666/93.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Transforma em Alameda parte da Rua carneiro Ribeiro</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Orçamento Anual do Município de Itapetinga, Estado da Bahia, para o exercício financeiro de 2020</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>CONVÊNIO COM A LADI</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Institui o Diário Oficial do Município de Itapetinga como veículo oficial de comunicação dos atos normativos e administrativos e dá outras providências</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Desafeta área pública e autoriza permuta de imóvel de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
-    <t>Parecer Comissão de Constituição</t>
+    <t>Parecer Comissão Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL nº 005/19 Ao Projeto de Resolução nº 002/2019 ( Altera o REGIMENTO INTERNO – MUDANÇA HORÁRIO DAS SESSÕES</t>
   </si>
   <si>
     <t>Parecer Conjunto CCJ e CFO</t>
   </si>
   <si>
     <t>PARECER CONJUNTO CCJ e CFO: Altera a Lei Municipal n° 1.057, de 29 de janeiro de 2009 que dispõe sobre a 'ESTRUTURA ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO DE ITAPETINGA', inserindo no art. 15º, para criar os cargos de pregoeiro e auxiliar pregoeiro do município e dá outras providências</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DA CJR E CFOC - A LEI ORÇAMENTÁRIA ANUAL 2020</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA Nº 001/2019_x000D_
 Autor: Vereador DIGA DIGA_x000D_
 De 11 de setembro de 2019_x000D_
 _x000D_
 _x000D_
 Sr. Presidente,_x000D_
 Srs. Vereadores,_x000D_
 _x000D_
                                    INDICO à Mesa Diretora desta Casa, após ouvido o plenário e de acordo com os trâmites legais e regimentais, EMENDA ADITIVA E MODIFICATIVA referente ao Projeto de Lei n° 023/19 que “ que transforma em Alameda parte da Rua carneiro Ribeiro”.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>PPTCM</t>
   </si>
   <si>
     <t>Parecer Prévio do TCM-BA</t>
   </si>
   <si>
     <t>TCM-BA</t>
   </si>
   <si>
-    <t>https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/906/contas_executivo_exercicio_2019.pdf</t>
+    <t>http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/906/contas_executivo_exercicio_2019.pdf</t>
   </si>
   <si>
     <t>Parecer prévio do TCM-BA que "opina pela rejeição, porque irregulares, das contas da Prefeitura Municipal de Itapetinga, relativas ao exercício financeiro de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1817,68 +1817,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/142/emenda__modificativa_pl_22_2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/146/emenda_supressiva_pl_22_2019.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/1/document.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/43/035-ind._acuidade_visual_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/37/036-ind._reforma_no_posto_-_valquirio_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/40/037-_iindicacao-concurseiro_solidario_-_diga_diga_pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/98/041-indicacao_041_implantacao_de_calcada_para_ped_qfRxiUr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/106/042_-_ind._bahia_-_revitalizacao_praca_fabiano_bahia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/104/043-indicacao_redutor_de_velocidade-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/128/047-_indicacao_posto_policial_avancado_na_lagoa-_alberto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/129/048-_indicacao_construcao_de_praca_na_urbis_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/132/049-_indicacao_construcao_de_ciclovia_-_diga-diga..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_xxx-2019-posto_policial_lagoa.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_csu.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/143/protecao_ponte_da_nova_e_vila.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_elevado_shekinah.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_praca_da_vila_isabel.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_praca_da_nova.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_praca_americo_nogueira.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/39/034-mocao_de_pesar_dito-tarugao_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/38/035-19_-_mocao_de_aplauso_casa_do_cancer_vca__pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/47/039-19_-_mocao_no_039-19_-_nossa_senhora_da_graca_LQMcep2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/49/034-mocao_de_pesar_dito-tarugao_pdf.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/105/044-indicacao_de_alvenaria_pela_ponte_da_av_paul_0U8kgDc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/107/054-19_-_mocao_aplauso_agente_de_saude_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/130/mocao_de_pesar_-_zenaide_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/135/mocao_de_aplauso_agente_de_saude.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_de_pesar_-_oniel_brandao.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_de_aplauso__ceoq.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_aplauso_rotary.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/4/parecer-03-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/59/032-projeto_de_lei_no32-da_denominacao_da_praca_e_3EJYLQV.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/61/parecer_15-19_-_projeto_de_lei_27-19_-legislativo_4EdlnWp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/86/parecer_21-19_-_projeto_de_lei_12-19_-legislativo_nSXeqdt.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/87/parecer_22-19_-_projeto_de_lei_23-19_-legislativo_9YTWZDI.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/88/parecer_23-19_-_projeto_de_lei_33-19_-legislativo_rllzHtQ.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/89/parecer_24-19_-_projeto_de_lei_30-19_-legislativo_FeY7Fbh.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/92/parecer_25-19_-_projeto_de_lei_023-19_-execultivo_oZHCRs9.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/114/parecer_29-19_-_projeto_de_lei_025-19_-legislati_eb2BpKa.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/30/003_projeto_wifi_tarugao_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/31/004-projeto_de_lei_04-19_casa_de_apoio_a_paciente_lGExGbA.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/13/006-projeto_de_lei_06-19_cria_programa_de_apoio_a_tQ5ytTH.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/21/016-_projeto_de_lei__016-19_passe_livre_para_os_r_lFSK2Ue.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/23/018-projeto_de_lei_018-19__determina_trafego_de_p_2l9Yiqp.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/25/019-19_-_projeto_de_lei_-_diga_diga_-_mudanca_nom_KEjMpI1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/32/024-19_projeto_de_lei_-_rua_jose_carlos_campos_pd_bTWHdlQ.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/19/026-19_-_projeto_de_lei_no_026-19_-_campo_de_fute_eTBGKeW.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/27/027-_projeto_de_lei_no_027-19_romildo__pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/26/030_-_projeto_de_lei_no_030-19_-_rua_valdir_silve_Q3eCnEA.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/18/031-_projeto_de_lei_no_31_praca_zacarias_rodrigue_blS0slx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/16/032-projeto_de_lei_no32-da_denominacao_da_praca_e_B1pGbKF.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/14/034-_projeto_de_lei_dia_do_radialista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/10/035-projeto_de_lei_ponto_eletronico_-_romildo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/12/036-_projeto_de_lei__artistas_da_terra_-_romildo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/159/037_-_projeto_de_lei_no_037-19_-_dia_do_advogado_-_bahia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/53/042-projeto_de_lei_042-19__-_-_projeto_escolinhas_oCq28bX.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/54/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_sRi7iBp.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/62/040-projeto_de_lei_no040-_denomina_conjuto_ha._eu_ealNytR.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/63/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_Du9uUNo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/82/042-_ponto_eletronico_saude-_romildo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_-_rua_linda_ipam.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/133/ponto_eletronico_saude_em_geral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/140/regulacao_ambulantes.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/150/substitutivo_lei_1185_passe_livre.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/28/01-_projeto_de_resolucao_01-19estudantil__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/33/03-_projeto_de_resolucao_03-2019_-_romildo_pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/2/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/70/024-_req.no_024-19_-_requerimento_de_providencias_39h5x0S.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/83/026-_req._no_026-19_-_reforma_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/85/027-_req._no_027-19_-_sessao_especial_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/91/028-_req._no_028-19_-_requerimento_socilitando_os_rAO7CNv.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/138/requerimento_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/139/requerimento_de_providencias_julio_jose.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/44/10_-_projeto_de_lei_no_010-19_-_estrutura_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/6/plo-12-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_no_13-19_-_doacao_de_area_de_terra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/34/19-_projeto_de_lei_no_019-19_-_doacao_de_terreno__02oCK4P.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/36/20-_projeto_de_lei_no_020-19_-_doacao_de_terreno__7F5yMwf.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/48/21-_projeto_de_lei_no_021-19_-_doacao_de_terreno__89j5fkp.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/906/contas_executivo_exercicio_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/142/emenda__modificativa_pl_22_2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/146/emenda_supressiva_pl_22_2019.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/1/document.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/43/035-ind._acuidade_visual_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/37/036-ind._reforma_no_posto_-_valquirio_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/40/037-_iindicacao-concurseiro_solidario_-_diga_diga_pdf.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/98/041-indicacao_041_implantacao_de_calcada_para_ped_qfRxiUr.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/106/042_-_ind._bahia_-_revitalizacao_praca_fabiano_bahia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/104/043-indicacao_redutor_de_velocidade-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/128/047-_indicacao_posto_policial_avancado_na_lagoa-_alberto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/129/048-_indicacao_construcao_de_praca_na_urbis_-_valquirio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/132/049-_indicacao_construcao_de_ciclovia_-_diga-diga..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_xxx-2019-posto_policial_lagoa.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_csu.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/143/protecao_ponte_da_nova_e_vila.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_elevado_shekinah.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_praca_da_vila_isabel.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_praca_da_nova.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_praca_americo_nogueira.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/39/034-mocao_de_pesar_dito-tarugao_pdf.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/38/035-19_-_mocao_de_aplauso_casa_do_cancer_vca__pdf.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/47/039-19_-_mocao_no_039-19_-_nossa_senhora_da_graca_LQMcep2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/49/034-mocao_de_pesar_dito-tarugao_pdf.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/105/044-indicacao_de_alvenaria_pela_ponte_da_av_paul_0U8kgDc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/107/054-19_-_mocao_aplauso_agente_de_saude_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/130/mocao_de_pesar_-_zenaide_-_tarugao.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/135/mocao_de_aplauso_agente_de_saude.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/137/mocao_de_pesar_-_oniel_brandao.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/144/mocao_de_aplauso__ceoq.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_aplauso_rotary.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/4/parecer-03-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/59/032-projeto_de_lei_no32-da_denominacao_da_praca_e_3EJYLQV.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/61/parecer_15-19_-_projeto_de_lei_27-19_-legislativo_4EdlnWp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/86/parecer_21-19_-_projeto_de_lei_12-19_-legislativo_nSXeqdt.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/87/parecer_22-19_-_projeto_de_lei_23-19_-legislativo_9YTWZDI.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/88/parecer_23-19_-_projeto_de_lei_33-19_-legislativo_rllzHtQ.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/89/parecer_24-19_-_projeto_de_lei_30-19_-legislativo_FeY7Fbh.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/92/parecer_25-19_-_projeto_de_lei_023-19_-execultivo_oZHCRs9.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/114/parecer_29-19_-_projeto_de_lei_025-19_-legislati_eb2BpKa.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/30/003_projeto_wifi_tarugao_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/31/004-projeto_de_lei_04-19_casa_de_apoio_a_paciente_lGExGbA.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/13/006-projeto_de_lei_06-19_cria_programa_de_apoio_a_tQ5ytTH.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/21/016-_projeto_de_lei__016-19_passe_livre_para_os_r_lFSK2Ue.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/23/018-projeto_de_lei_018-19__determina_trafego_de_p_2l9Yiqp.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/25/019-19_-_projeto_de_lei_-_diga_diga_-_mudanca_nom_KEjMpI1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/32/024-19_projeto_de_lei_-_rua_jose_carlos_campos_pd_bTWHdlQ.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/19/026-19_-_projeto_de_lei_no_026-19_-_campo_de_fute_eTBGKeW.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/27/027-_projeto_de_lei_no_027-19_romildo__pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/26/030_-_projeto_de_lei_no_030-19_-_rua_valdir_silve_Q3eCnEA.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/18/031-_projeto_de_lei_no_31_praca_zacarias_rodrigue_blS0slx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/16/032-projeto_de_lei_no32-da_denominacao_da_praca_e_B1pGbKF.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/14/034-_projeto_de_lei_dia_do_radialista_-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/10/035-projeto_de_lei_ponto_eletronico_-_romildo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/12/036-_projeto_de_lei__artistas_da_terra_-_romildo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/159/037_-_projeto_de_lei_no_037-19_-_dia_do_advogado_-_bahia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/53/042-projeto_de_lei_042-19__-_-_projeto_escolinhas_oCq28bX.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/54/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_sRi7iBp.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/62/040-projeto_de_lei_no040-_denomina_conjuto_ha._eu_ealNytR.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/63/041_-_projeto_de_lei_no_041-19_-_rua_helder_franc_Du9uUNo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/82/042-_ponto_eletronico_saude-_romildo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_-_rua_linda_ipam.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/133/ponto_eletronico_saude_em_geral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/140/regulacao_ambulantes.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/150/substitutivo_lei_1185_passe_livre.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/28/01-_projeto_de_resolucao_01-19estudantil__-_tarugao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/33/03-_projeto_de_resolucao_03-2019_-_romildo_pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/2/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/70/024-_req.no_024-19_-_requerimento_de_providencias_39h5x0S.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/83/026-_req._no_026-19_-_reforma_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/85/027-_req._no_027-19_-_sessao_especial_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/91/028-_req._no_028-19_-_requerimento_socilitando_os_rAO7CNv.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/138/requerimento_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/139/requerimento_de_providencias_julio_jose.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/44/10_-_projeto_de_lei_no_010-19_-_estrutura_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/6/plo-12-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/71/projeto_de_lei_no_13-19_-_doacao_de_area_de_terra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/34/19-_projeto_de_lei_no_019-19_-_doacao_de_terreno__02oCK4P.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/36/20-_projeto_de_lei_no_020-19_-_doacao_de_terreno__7F5yMwf.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/48/21-_projeto_de_lei_no_021-19_-_doacao_de_terreno__89j5fkp.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapetinga.ba.leg.br/media/sapl/public/materialegislativa/2019/906/contas_executivo_exercicio_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>